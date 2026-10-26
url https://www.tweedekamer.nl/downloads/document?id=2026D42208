--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -1,260 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2ACE0489" w14:textId="55C53A21">
+    <w:p w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2BEEF20A" w14:textId="63EE855F">
       <w:r>
         <w:t>AH 3005</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4D18EF35" w14:textId="39DDCFD9">
+    <w:p w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="430E74F8" w14:textId="2E1C1E26">
       <w:r>
         <w:t>2026Z14599</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="58E3A168" w14:textId="7FE80A53">
-      <w:r w:rsidRPr="00D25B3E">
+    <w:p w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1DA6DDC1" w14:textId="07F51CE4">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid) (ontvangen</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">  9 september 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="49149869" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D73ED1">
+    <w:p w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0475CA1B" w14:textId="226B452D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00127445">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2566</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0C2BD0C7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="08C83DDB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="04F9B455" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met de berichtgeving over de recente explosies in Amsterdam, Breda, Poortugaal, Eindhoven en Spijkenisse en het beeld dat explosies in woonwijken steeds vaker voorkomen en zich op sommige locaties herhalen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="7A87D613" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="482C95C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="7179FAE1" w14:textId="77777777">
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>Ja, ik ben bekend met de berichtgeving en ook met het beeld dat op sommige locaties persoonsgerichte aanslagen met explosieven in woonwijken zich herhalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="6F9A8DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="17430D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0264B461" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoeveel explosies en pogingen daartoe hebben in de afgelopen tien jaar plaatsgevonden in woonwijken? Kunt u deze cijfers uitsplitsen per jaar, politieregio en naar (vermoedelijk) motief?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="6C68AFEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0731E3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2000E65E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve">Vanaf 2023 nam het aantal aanslagen met explosieven enorm toe. Naar aanleiding van deze toename heeft de politie op centraal niveau een landelijke definitie vastgesteld en is het aantal aanslagen met explosieven op uniforme wijze vastgelegd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aantallen worden door de politie uitgesplitst naar (pogingen tot) aanslagen op woningen, bedrijven, voertuigen, infrastructuren en een categorie ‘overige’ (tabel 1). Ook wordt het aantal (pogingen tot) aanslagen per politie-eenheid bijgehouden (tabel 2). Het (vermoedelijke) motief van de aanslag wordt meestal later duidelijk, omdat dit meestal moet worden herleid uit verhoren of digitale gegevensdragers (zie hiervoor ook het antwoord op vraag 5). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In diverse opsporingsonderzoeken is zicht verkregen op (vermoedelijke) motieven. Deze variëren van sociale en zakelijke tot criminele conflicten (bijvoorbeeld een rancuneuze ex-partner, conflicten tussen criminele jeugdgroepen, een ruzie over een partij drugs). Voor een groot deel van de (pogingen tot) aanslagen is het motief onbekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2E4EE076" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="5D9268A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2C1C">
-[...28 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="34C2F92B" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="54C4E970" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Aanslagen en pogingen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -262,6650 +269,6687 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">tot aanslagen met explosieven per objecttype </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1171"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00151CBE" w14:paraId="6D0EBD3E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00151CBE" w14:paraId="2A606DB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="99CCFF" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="36DDB7C5" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="213C5EAE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="99CCFF" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="72DFCF8A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="24090FC1" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(poging) Aanslag woning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="99CCFF" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="0F29CC35" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="0AAE3117" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(poging) Aanslag bedrijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="99CCFF" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="518BD675" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="579DE7E4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(poging) Aanslag voertuig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="CCFFFF" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="7CAF3219" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="5FD5F9EE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(poging) Aanslag infra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="CCFFFF" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="6821E2FD" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="2EE21314" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(poging) Aanslag overige</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="solid" w:color="CCFFFF" w:fill="CCFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="770DF220" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="3202A428" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00151CBE" w14:paraId="4D8AF6BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00151CBE" w14:paraId="097DA78B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="697EEB08" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="505E07DB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="450B8752" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="4260387F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="66532077" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="0064351C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="1E11609B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="1F5625E7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="1BB3D8F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="46F8C145" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="5D96B66C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="501B5EB0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="79E12665" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="450C71FC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00151CBE" w14:paraId="1FA82D9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00151CBE" w14:paraId="0977585F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="672888D9" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="34912E8D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="1916E505" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="40B3B3C2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="1E5CB1C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="4903FFD4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="651D0BA3" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="397A4680" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="26545F15" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="22EF7837" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="0DD06D91" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="57E3960B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="10080B5A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="51000973" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00151CBE" w14:paraId="794AB557" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00151CBE" w14:paraId="61E77F8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="11EA1F60" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="4285F4F3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="5DC262B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="2812F036" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="0551F335" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="79960A9A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="33EBDADF" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="0C219EA0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="7A3873B3" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="00CF0A2A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="62BBA04C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="21C59CEA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="530170A1" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="0085795B" w:rsidRDefault="00127445" w14:paraId="35218491" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00151CBE" w14:paraId="115777B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00151CBE" w14:paraId="2BE81AAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="421BB72D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="09158115" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="3C4F1AD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="1905C29F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="41C51CEB" w14:textId="77777777">
+          <w:p w:rsidRPr="00D872D6" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="0D0805E3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB2C1C">
+            <w:r w:rsidRPr="00D872D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D872D6" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="07D68AD1" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D872D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="41F33E69" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="4C9833FD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>117</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="2BAE1039" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="060F565E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1171" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="0085795B" w:rsidRDefault="00BD3234" w14:paraId="4FB11886" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D872D6" w:rsidRDefault="00127445" w14:paraId="15710561" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6397767F" w14:textId="77777777"/>
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="31C7383C" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="025440C8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="7545FBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="18D3AB42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0B5DC3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2732BA89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="602AE645" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabel 2 Aanslagen en pogingen tot aanslagen met explosieven per politie-eenheid</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6772" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="543"/>
         <w:gridCol w:w="1037"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00CE5843" w14:paraId="4855D2AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00CE5843" w14:paraId="044030FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="42C522F9" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="68D0D05D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="1FDB87BF" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="2DD65DD2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Noord-Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="43F36355" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="13DA198F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oost-Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="6B368F84" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="31133561" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Midden Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="272C9A6A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="48F38714" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Noord-Holland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="752C97DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="4191F6FD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amsterdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4ACB04CD" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="17BD10E5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Den Haag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="69840EB4" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="4B3DD185" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rotterdam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="0A34EE41" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="1D9BBB3A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zeeland West-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="2BA4E571" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="7A6A66B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Oost-Brabant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="7002F1DF" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="5EF3D26C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Limburg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="83CCEB"/>
             <w:noWrap/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="3C05DF57" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="4ADC65F4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00CE5843" w14:paraId="5B295380" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00CE5843" w14:paraId="4078D15D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="1F7F973B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="2DA40A3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="7CD9733E" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="0929A612" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="3D27164C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1DD4C733" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="1F8F365B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="06EAAE05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="5425053E" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7422BC05" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="2B47009A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="73941395" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="5DEEEF0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="12C0406E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="3255E77E" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="747474D4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="249EACD5" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="32B2E40D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="76593BF8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="13E38418" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="585E9C11" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1A4F3721" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4096257F" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="6C02BF7B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>902</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00CE5843" w14:paraId="45235307" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00CE5843" w14:paraId="19FD6619" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="5B753196" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7604A40A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="39FC2A66" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="2B1609DF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="19F35BE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="07857BC5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="28198662" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="26E9DA2F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="764532CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7463F797" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="57BA83BD" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="3A1E56BD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="295CDC61" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="38F2664E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="6A7F2C3C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="464B896A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="2BD0E013" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="5AE3817F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="0731106C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="64EBC4BE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="004FB8B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="43E7A489" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="0D6DB772" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="289FEABF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1543</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00CE5843" w14:paraId="3E80C442" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00CE5843" w14:paraId="1019D61E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="773507BE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="29429637" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4876EC06" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7A897A3E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="15498084" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="07239A8E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="3FD415BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7BED0124" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="46526F3D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="4E51ADD3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="63825BDD" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="2E865949" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="1B0B0BEC" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="731C12FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="11D52006" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1711936F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>267</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="383A3E01" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1851D83A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="2D696C34" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="16E0E6D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4068D770" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="4D0386D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="111DC7A5" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1B57BDD2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1534</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00CE5843" w14:paraId="614E7A54" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00CE5843" w14:paraId="7D64611A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="6CF5DE1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="4A37F28C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="2F56B29D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="5F60C0CB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="2C0EEDCE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1DD12715" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="53C5B739" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="7BD5035A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="6312F92B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="35EE92C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="69EDE34D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="1C81922B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="6635E467" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="31D1461A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="3C881EAE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="447B1C0D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4D0DDC31" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="41EFF8F0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="27C51B9E" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="2E2DDD57" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4FC151BE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="30911764" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00D640F0" w:rsidRDefault="00BD3234" w14:paraId="4669BB97" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00D640F0" w:rsidRDefault="00127445" w14:paraId="493B276D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>581</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1AB7C6A1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="174BC75D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0EEE20DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="606F0F27" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="512BE917" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1FA541B5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe heeft het aantal explosies en pogingen daartoe in woonwijken zich in de afgelopen tien jaar ontwikkeld en welke mogelijke trend ziet u daarin voor de komende jaren? Kunt u daarbij aangeven welke factoren volgens politie, het Openbaar Ministerie en andere betrokken instanties bijdragen aan deze ontwikkeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1C99FAF0" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5A3C8C06" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="21D67DDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="3CA78192" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5FD49CEB" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0122824E" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Het aantal aanslagen met explosieven en pogingen daartoe wordt door de politie niet uitgesplitst op woonwijkniveau. Wel wordt het aantal (pogingen tot) aanslagen vastgelegd op het niveau van politie-eenheid (tabel 2) en het aantal (pogingen tot) aanslagen per objecttype (tabel 1).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7A94BBEF" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="36FAB47D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="23ED89A8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="6AC6C906" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Op landelijk niveau was i</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">n 2024 een aanzienlijke stijging van de aantallen ten opzichte van het jaar 2023 waarneembaar. In 2025 lag het aantal (pogingen tot) aanslagen iets lager dan in 2024. In de </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:lastRenderedPageBreak/>
         <w:t>eerste zes maanden van 2026 zet deze daling door. Met 581 (pogingen tot) aanslagen met explosieven in Nederland zijn dit er 124 minder dan in de eerste zes maanden van 2025. Het Offensief tegen Explosies (hierna: Offensief) ligt daarmee op koers om in 2026 een afname van 10% te realiseren.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4AEAF235" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="325AAA14" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="671ACC19" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0A14C64F" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk236651710" w:id="0"/>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">De factoren die bijdragen aan de ontwikkeling van de explosieproblematiek zijn met name de brede beschikbaarheid van het middel (waaronder zwaar vuurwerk met flitspoeder), de opdrachtgevers en tussenpersonen die regelmatig buiten beeld blijven en de toegankelijke wijze waarop jongeren (veelal jongeren in een kwetsbare positie) worden gerekruteerd om aanslagen te plegen. De faciliterende rol en het anonieme en afgeschermde karakter van digitale platforms spelen een belangrijke rol bij het rekruteren van jongeren door opdrachtgevers en tussenpersonen ten behoeve van het plegen van aanslagen en bij de online handel in illegaal vuurwerk. Om deze redenen hebben de partners van het Offensief hun aandacht en samenwerking in 2026 met prioriteit op deze factoren gericht. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>De inzet op de andere onderdelen van de aanpak blijft hierbij ongewijzigd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5B3B9E66" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1938A6CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="5A087567" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="118CCCCF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2D637744" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="6199D340" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe beoordeelt u de maatschappelijke impact van deze ontwikkeling op bewoners, in het bijzonder in buurten waar herhaaldelijk explosies plaatsvinden en gevoelens van onveiligheid langdurig aanwezig blijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5BE3240C" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="33EAD0FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="654A24FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="687965C8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="525FE0E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="14429721" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>De gevolgen van explosies zijn zeer ingrijpend voor slachtoffers, hun families, buurtbewoners en ondernemers, met soms zelfs dodelijke slachtoffers, ernstig letsel of enorme schade tot gevolg. Een explosie heeft dan ook een enorme impact op de veiligheidsgevoelens bij bewoners, omwonenden en andere burgers in en betrokkenen bij de getroffen wijken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="434324AE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="01E2F43E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="59AC8EED" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="4BF3EDF1" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Ondanks de huidige daling blijven explosies een ernstig veiligheidsprobleem. Ik zet mij met het Offensief daarom onverminderd in voor een duurzame afname van het aantal aanslagen op woningen, bedrijven en voertuigen. Gemeenten worden vanuit het Offensief ondersteund bij een stevige lokale aanpak en bij de nazorg voor slachtoffers en omwonenden (zie hiertoe ook de beantwoording van de vragen 7 en 8).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7AC09782" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="49813DC8" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="67FC1A34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="4D862D0F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7E2BED41" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2F7B6F11" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe verklaart u dat in meerdere gevallen in korte tijd opnieuw explosies konden plaatsvinden in dezelfde straat of directe omgeving, zoals recent in Breda, Poortugaal en Spijkenisse?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7639E161" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="25882F5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2D60B81E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="728421AD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="748DD6A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="520CCE53" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>In geval van lokale veiligheidsproblematiek, zoals de explosies in Breda, Poortugaal en Spijkenisse, is het aan de veiligheidsdriehoek om op basis van de beschikbare feiten passend op te treden. Het achterhalen van het doelwit en het exacte motief achter incidenten met explosieven is voor de politie in de praktijk vaak complex. Betrokkenen zijn geregeld terughoudend in het verstrekken van informatie. Daarnaast bemoeilijkt de specifieke locatie, zoals een gedeeld portiek, soms het identificeren van het beoogde doelwit. Ook incidenten op basis van foutieve informatie, zoals persoons- of adresverwarring, komen voor, waardoor het daadwerkelijke motief vaak onduidelijk blijft. Deze specifieke factoren maken het lastig om de kans op een herhaalaanslag in te schatten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="006FC226" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5A77CF65" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="50543652" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="49B4BE68" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>De prioriteit van de politie in deze aanpak, ligt bij het direct opsporen en aanhouden van de uitvoerders en tussenpersonen. Dit vergroot de kans om tot de achterliggende opdrachtgevers te komen. En daarmee mogelijk bij het motief voor de aanslag. Technologische hulpmiddelen, zoals camera’s, worden ingezet om de effectiviteit van de opsporing te verhogen en eventuele herhaalaanslagen te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="415C3A3F" w14:textId="77777777">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6FD2393B" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="35F974B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="3DFFA7FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="13DC5307" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6EEA7F85" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0669FD47" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Beschikken gemeenten, politie en het Openbaar Ministerie momenteel over een eenduidige werkwijze voor risicobeoordeling en opvolging na een eerste explosie om herhaling te voorkomen? Zo ja, hoe ziet die eruit en hoe wordt de effectiviteit daarvan gemeten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="352B1185" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="504BED10" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2B263614" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="73F57A53" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="0BD25F2C" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2B62B2EC" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Er bestaat geen eenduidige werkwijze voor risicobeoordeling en opvolging na een eerste explosie om herhaling te voorkomen. Dit komt omdat de lokale context waarin de aanslagen met explosieven plaatsvinden zeer divers is. De opvolging is afhankelijk van die context en vergt dus maatwerk. Wel wordt steeds per incident, op basis van de lokale context, beoordeeld welke maatregelen in dat specifieke geval genomen kunnen en zullen worden, bezien vanuit opportuniteit, subsidiariteit en aanwezige middelen. Op basis hiervan zet de burgemeester het bestuurlijk instrumentarium in (bijvoorbeeld sluiting van een woning of bedrijfslocatie), en besluiten de politie en het OM tot eventuele additionele maatregelen (bijvoorbeeld cameratoezicht of extra surveillance). In sommige gevallen is de NCTV betrokken in het kader van het Stelsel Bewaken en Beveiligen. De veiligheidscontext wordt onder andere bepaald door een inschatting van veiligheidsrisico’s door de politie. Andere factoren zijn ook van invloed op de in te zetten maatregelen, zoals de aanwezigheid van minderjarigen op locatie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Na een aantal dagen wordt binnen de driehoek beoordeeld of de maatregelen moeten worden aangepast, beëindigd of voortgezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2099E517" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4AF66F7B" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0476C973" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="5C1AFFB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6B1FB080" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="12D0FF80" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Welke concrete maatregelen worden direct ingezet nadat sprake is van een explosie bij een woning, bijvoorbeeld op het gebied van beveiliging, toezicht, informatievoorziening en bescherming van bewoners en omwonenden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="39C31124" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="0B7568A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="76E69A2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="07B5B7E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="323B6DBC" w14:textId="77777777">
+    <w:p w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="615C964B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Zoals is beschreven in het antwoord op vraag 6, is de inzet van maatregelen sterk afhankelijk van de lokale context. Ter ondersteuning van de bestuurlijke aanpak, heeft het Offensief op 6 november 2025 het “</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Landelijk handelingskader bij aanslagen met explosieven</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>” gepubliceerd,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
-        <w:t xml:space="preserve"> dat is opgesteld door gemeenten, de Vereniging van Nederlandse Gemeenten, de politie, het Openbaar Ministerie (OM), het Centrum voor Criminaliteitspreventie en Veiligheid (CCV), woningcorporaties en het ministerie van Justitie en Veiligheid. Het handelingskader is gebaseerd op ervaringen en best practices van deze partners. Het bevat praktische en juridische handvatten voor het opzetten van een effectieve aanpak bij aanslagen op woningen, bedrijfspanden en voertuigen. Per fase van een aanslag, vooraf preventief, bij dreiging van een (herhaal)aanslag, direct na een incident en nazorg, wordt in het handelingskader aandacht besteed aan bestuurlijke bevoegdheden, praktische handelingen, concrete maatregelen en zorg voor slachtoffers en omwonenden. Denk aan het inrichten van noodopvang en slachtofferhulp en tijdige, eenduidige informatieverschaffing. Het handelingskader belicht de complexe afwegingen die gepaard gaan met besluitvorming in dergelijke situaties.</w:t>
+        <w:t xml:space="preserve"> dat is opgesteld door gemeenten, de Vereniging van Nederlandse Gemeenten, de politie, het Openbaar Ministerie (OM), het Centrum voor Criminaliteitspreventie en Veiligheid (CCV), woningcorporaties en het ministerie van Justitie en Veiligheid. Het handelingskader is gebaseerd op ervaringen en best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve"> van deze partners. Het bevat praktische en juridische handvatten voor het opzetten van een effectieve aanpak bij aanslagen op woningen, bedrijfspanden en voertuigen. Per fase van een aanslag, vooraf preventief, bij dreiging van een (herhaal)aanslag, direct na een incident en nazorg, wordt in het handelingskader aandacht besteed aan bestuurlijke bevoegdheden, praktische handelingen, concrete maatregelen en zorg voor slachtoffers en omwonenden. Denk aan het inrichten van noodopvang en slachtofferhulp en tijdige, eenduidige informatieverschaffing. Het handelingskader belicht de complexe afwegingen die gepaard gaan met besluitvorming in dergelijke situaties.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2CED9433" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="37FEADBD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="315B2645" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="405BF41E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="10D7F252" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="22B0EF2D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke juridische, bestuurlijke en operationele instrumenten hebben burgemeesters op dit moment om op te treden na een explosie en acht u dat instrumentarium toereikend?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4777F1AE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5F7F7B66" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="78D467BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="079CA810" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="38ADD411" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1FE81E98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">In het, bij vraag 7 genoemde, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“Landelijk handelingskader bij aanslagen met explosieven</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">” is opgenomen welke juridische, bestuurlijke en operationele instrumenten burgemeesters momenteel hebben om op te treden bij een dreiging van en na een aanslag met explosieven. Daarnaast is het </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“Overzicht bestuurlijke bevoegdheden. Bij aanslagen op woningen, bedrijfspanden en voertuigen”</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve"> gepubliceerd in 2025.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
-        <w:t xml:space="preserve"> Hierin wordt het bestuurlijk-juridisch instrumentarium van de burgemeester uiteengezet, dat ook na een explosie kan worden ingezet. In het overzicht wordt tevens inzicht gegeven in het overwegingskader en de voor- en nadelen van de inzet van de verschillende bevoegdheden. Dit overzicht is ook opgenomen in het landelijk handelingskader. Tot op heden heb ik geen signalen ontvangen dat burgemeesters niet uit de voeten kunnen met de huidige bevoegdheden.</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="3B196981" w14:textId="77777777">
+        <w:t xml:space="preserve"> Hierin wordt het bestuurlijk-juridisch instrumentarium van de burgemeester uiteengezet, dat ook na een explosie kan worden ingezet. In het overzicht wordt tevens inzicht gegeven in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>overwegingskader</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve"> en de voor- en nadelen van de inzet van de verschillende bevoegdheden. Dit overzicht is ook opgenomen in het landelijk handelingskader. Tot op heden heb ik geen signalen ontvangen dat burgemeesters niet uit de voeten kunnen met de huidige bevoegdheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="26EA6A36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="09F96DEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="58F1531A" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="40FA6ABF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoeveel explosiezaken zijn in de afgelopen tien jaar opgehelderd? Dat wil zeggen: hoe veel verdachten zijn aangehouden en in hoeveel zaken is het daadwerkelijk gekomen tot een veroordeling?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="3D0DF319" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5B33DA13" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="61DDF8D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1B9FB5E2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6F41FC7E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="518055B3" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="591162E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0B0C6D3F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabel 3 Aantal aanhoudingen per jaar</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5160" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="2100"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00DA651C" w14:paraId="22696A74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00DA651C" w14:paraId="66BCD170" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="43648B78" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="76C7D33D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="03475376" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="6AFFC4B1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aantal aanhoudingen</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="C0E6F5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="625999AD" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="7129AC1D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00DA651C" w14:paraId="7885E353" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00DA651C" w14:paraId="07E313B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="41259E23" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="74BBAE18" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="5B306ED1" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="5F12CAF3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="6C183A6A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="6F00AC68" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00DA651C" w14:paraId="5CB5DDC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00DA651C" w14:paraId="697E5B53" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="436ED9DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="2D77DF65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="0EA8F716" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="6AC1FAF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="031BCDE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="2EC57DF8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00DA651C" w14:paraId="4E6E634D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00DA651C" w14:paraId="0619B31C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="4809AEC7" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="2F825CE4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="3682DB77" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="37325339" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="552A2F88" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="20AF749F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="00DA651C" w14:paraId="1FCFAF90" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="00DA651C" w14:paraId="6546FC3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="7BE45437" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="22F8E741" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="017FBA9F" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="41CC774A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>261</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="005B070B" w:rsidRDefault="00BD3234" w14:paraId="1C2703F6" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="005B070B" w:rsidRDefault="00127445" w14:paraId="5C092115" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7D8EF951" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="70FFA45A" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="6F47B9A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2DAA216C" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">Vanaf 2023 is het aantal aanhoudingen voor en het aantal ingezonden verdachten van (pogingen tot) aanslagen met explosieven bijgehouden (tabel 3 en tabel 4). Het aantal ingezonden verdachten is niet gelijk aan het aantal aangehouden verdachten in datzelfde jaar. Dit wordt verklaard doordat bij opsporingsonderzoeken sprake is van een langere doorlooptijd tussen aanhouding en inzending. Het kan zo zijn dat het dossier van een verdachte die in 2024 is aangehouden in 2025 wordt ingezonden. Ook leidt niet elke aanhouding uiteindelijk tot een inzending, bijvoorbeeld in geval van onvoldoende bewijs. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk238569785" w:id="1"/>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">Tot op heden betreffen de geregistreerde, openbaar gemaakte, cijfers alleen politiegegevens. Het OM gaat in kaart brengen op welke manier zaken worden afgedaan, bijvoorbeeld via een sepot, een OM-strafbeschikking of een gerechtelijke zitting. Dit wordt meegenomen in de openbaarmaking van de cijfers over 2026. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Het totaal aantal daadwerkelijke veroordelingen door de strafrechter voor een (poging) tot aanslagen met explosieven is niet bekend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1A5105F6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="315E6C2F" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="72D0F97C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="55FFEE4D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="0E691B4C" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="5665DB4F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Acht u de huidige opsporings- en vervolgingscapaciteit binnen politie, forensische opsporing en het Openbaar Ministerie voldoende om explosiezaken snel en zichtbaar af te handelen? En zo ja, waar blijkt dat uit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7148EC60" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="15A120CE" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1C9B4FA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0D4B6701" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6174311C" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="20BB40B8" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">De explosieproblematiek is een van de prioriteiten van het OM en de politie. Hierbij wordt door politie en OM al enkele jaren gewerkt met een landelijke aanpak die in elke eenheid wordt toegepast. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Er </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt voortdurend gewerkt aan een betere samenhang in de aanpak. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">Hoewel de beschikbare capaciteit van de politie en het OM verdeeld moet worden over een groot aantal veiligheidsdomeinen, gaat dit niet ten koste van de zaken waarin (pogingen tot) aanslagen met explosieven worden gepleegd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="418CFACE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="587E7F6F" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="4AAEA4E4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="28F894B3" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Momenteel is er binnen de politie een landelijke coördinatietafel Explosievenproblematiek operationeel en is er een inventarisatie gemaakt van lopende activiteiten in alle eenheden. Er wordt in het hele land veel inzet gepleegd op de explosieproblematiek: van de recherche in basisteams tot aan de rechercheteams bij de Eenheid Landelijke Opsporing en Interventies (LO) en de Eenheid Landelijke Expertise en Operaties (LX). De opsporingsonderzoeken richten zich vaak op meerdere explosies en eventuele verbanden. De onderzoeken hebben de doelstelling ook de opdrachtgevers in beeld te krijgen en te vervolgen. De meeste aanhoudingen betreft uitvoerders. Diverse teams lukt het om bij meerdere (herhaal)explosies beter zicht te krijgen op plegers, medeplegers, tussenpersonen en opdrachtgevers en diverse aanhoudingen te verrichten. Dit is meestal alleen mogelijk naar aanleiding van onderzoek op basis van de inhoud van inbeslaggenomen digitale gegevensdragers zoals telefoons en laptops (zoals chats).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="07EBB3EC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="78621C1A" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="636D50A5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="73BBBDED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="66DD1A90" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="04723433" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe vaak waren in de afgelopen tien jaar minderjarigen of jongvolwassenen betrokken bij explosiezaken en welke inzichten bestaan over de rekrutering van jongeren voor dit type geweld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4B50EFBC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7B09EEF0" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2C4928D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0DAFE525" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="47205FC1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="40063E9D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2FF682A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="1EFEFBB7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabel 4 Aantal ingezonden verdachten per leeftijdscategorie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="4A9CDC29" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="370B540D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5940" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3100"/>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="640"/>
         <w:gridCol w:w="880"/>
         <w:gridCol w:w="728"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="291CDE71" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="2EE0D8AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="7EB6E389" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="48A455E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Leeftijd ingezonden</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> verdachten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="49440C62" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="637F8CCD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="529BF121" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="2F497C2D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="437E5D8C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="312D8CCF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="61D7A68A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="3B7FBF76" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="08040F05" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="5030721F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="538E5484" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="02E53147" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>11-17 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="164D2007" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="2DA02EC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="27D25861" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="752EAAA2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4B953EAE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="1A54F7C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="379270F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="48B12DA2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="003DB6B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="1933EAEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="1EC0E625" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="6D96FA08" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>18-24 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="6949DD2D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="5402FEE3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="51B6E8FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="11F93F95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="7114B2A8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="2208E6EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4216D031" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="4A903451" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="70CDA182" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="0D4CBC38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="5A96D521" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="77C88EB0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25-29 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="677B469A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="6416FB28" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="7F507495" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="60AE2C3C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4C9574E2" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="14E3D98F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="1CB1EC94" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="041DFBAD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="4722436B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="0F80B9DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="1BB9FDD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="53DD75CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>30-39 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="494B5C65" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="71FD21EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="6B24793D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="170B3C85" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="714BFE3C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="251D6F71" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="0B65455A" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="75491392" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="4B69AA2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="296B8571" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="088142C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="5866DD19" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>40+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="61EB9D24" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="7D3D006A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="26F8478B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="2845D7C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="1DDD74B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="1A7384C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="53D271EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="5CB8679B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="471DDBEA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="4BA0D83A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="2FB25DB6" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="1CEB1B9E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Onbekend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="68C1CF07" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="028F2E88" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="6E303D6C" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="49F8B860" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4BB13811" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="65C611B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="68C0CA4D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="7AA29E53" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidTr="000C4735" w14:paraId="286DC733" w14:textId="77777777">
+      <w:tr w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidTr="000C4735" w14:paraId="17DEB54B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="5F8A8815" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="74940F7F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Eindtotaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="609372EE" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="6F236096" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="13AD047B" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="3B3D5899" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="6F91AB5D" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="3B7CB408" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="44B3E1" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0E6F5"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="000C4735" w:rsidRDefault="00BD3234" w14:paraId="4267EFF8" w14:textId="77777777">
+          <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="000C4735" w:rsidRDefault="00127445" w14:paraId="3A137790" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB2C1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>334</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="167FBBA8" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="3D4EE47D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="55DDB9E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="363129C9" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:lastRenderedPageBreak/>
-        <w:t>Sinds de opkomst van de explosieproblematiek blijken bij veel incidenten minderjarigen of jongvolwassenen betrokken te zijn (tabel 4). De rekrutering van (jonge) uitvoerders verloopt deels via social media platforms en deels via sociale netwerken. Recent onderzoek van Politie &amp; Wetenschap naar de rol van social media bij de betrokkenheid van jongeren bij zware en georganiseerde drugs- en geweldscriminaliteit laat zien dat rekrutering van jongeren voornamelijk via het (in)directe sociale netwerk plaatsvindt, waarbij online en offline in elkaar overlopen.</w:t>
+        <w:t xml:space="preserve">Sinds de opkomst van de explosieproblematiek blijken bij veel incidenten minderjarigen of jongvolwassenen betrokken te zijn (tabel 4). De rekrutering van (jonge) uitvoerders verloopt deels via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve"> media platforms en deels via sociale netwerken. Recent onderzoek van Politie &amp; Wetenschap naar de rol van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve"> media bij de betrokkenheid van jongeren bij zware en georganiseerde drugs- en geweldscriminaliteit laat zien dat rekrutering van jongeren voornamelijk via het (in)directe sociale netwerk plaatsvindt, waarbij online en offline in elkaar overlopen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve"> Dit komt overeen met eerder onderzoek naar plegers van aanslagen met explosieven: betrokkenheid verloopt meestal via bekenden (familie, school- of buurtgenoten) en criminele klussen worden vooral via dat netwerk aangeboden, zowel off- als online.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve"> Uit het onderzoek van Politie &amp; Wetenschap blijkt ook dat uit een representatieve streekproef van jongeren tussen de 16 en 27 jaar 80% aangaf nooit oproepen op sociale media gezien te hebben voor het plegen van een drugs- of geweldsdelict. Van de respondenten gaf 6,1% aan ooit te zijn benaderd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="16A05BB1" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="20EA4555" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="171CC236" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="45536251" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In de opsporing en vervolging is er ook aandacht voor mogelijke uitbuiting van (jonge) uitvoerders. Een groot deel van deze, vaak minderjarige uitvoerders, verkeert in een kwetsbare positie en kunnen naast dader ook slachtoffer zijn. In verschillende onderzoeken wordt criminele uitbuiting ten laste gelegd aan de verdachten die de uitvoerders hebben ingeschakeld of aangestuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="567291EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2AEF88F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk236827399" w:id="2"/>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="04549527" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="4265D614" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="3BEAB629" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="57D28426" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Welke interventies worden ingezet om te voorkomen dat jongeren worden ingezet voor intimidatie, geweld en explosies en hoe wordt de effectiviteit van die aanpak beoordeeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="365B1731" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="5F95738A" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="42247933" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0C4A79BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="037E4C94" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="202D03D4" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Het kabinet investeert in de landelijke aanpak van jeugdcriminaliteit via de aanpak van High Impact Crimes (waaronder aanslagen met explosieven). Hierbij is specifieke aandacht voor het tegengaan van rekrutering voor criminele activiteiten zoals het plegen van aanslagen met explosieven. Hiervoor wordt er bij voorkeur ingezet op kansrijke en bewezen effectieve interventies die multimodaal zijn (gericht op meerdere risico- en beschermende factoren) en die langdurig met een mentor voor de jongeren wordt ingezet. Voorbeelden zijn de bewezen effectieve gedragsinterventie Alleen jij bepaalt wie je bent (AJB) en de kansrijke interventie Integrale Persoonsgerichte Toeleiding naar Arbeid (IPTA), waarbij bekende risicofactoren worden aangepakt en beschermende factoren worden gestimuleerd en daarmee jongeren kansen en perspectief biedt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1F4C7C45" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Daarnaast is er het programma Preventie met Gezag, structureel in 27 gemeenten en tot en met 2027 in 20 incidentele gemeenten. Deze inzet is gericht op het voorkomen dat jongeren met criminaliteit in aanraking komen, daarin terecht komen en doorgroeien. Zo worden justitiepartners als de reclassering en de Rechtspraak in het kader van PmG gefinancierd om te voorkomen dat jongeren worden ingezet door criminelen of zelf doorgroeien tot ronselaars. Politie en OM pakken bijvoorbeeld ronselaars en opdrachtgevers aan die minderjarigen inzetten voor criminele activiteiten. Deze vorm van mensenhandel is strafbaar gesteld in het wetboek van strafrecht artikel 273f.  Ook is er binnen </w:t>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="79F8B062" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="54938DAC" w14:textId="77777777">
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve">Daarnaast is er het programma Preventie met Gezag, structureel in 27 gemeenten en tot en met 2027 in 20 incidentele gemeenten. Deze inzet is gericht op het voorkomen dat jongeren met criminaliteit in aanraking komen, daarin terecht komen en doorgroeien. Zo worden justitiepartners als de reclassering en de Rechtspraak in het kader van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t>PmG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB2C1C">
+        <w:t xml:space="preserve"> gefinancierd om te voorkomen dat jongeren worden ingezet door criminelen of zelf doorgroeien tot ronselaars. Politie en OM pakken bijvoorbeeld ronselaars en opdrachtgevers aan die minderjarigen inzetten voor criminele activiteiten. Deze vorm van mensenhandel is strafbaar gesteld in het wetboek van strafrecht artikel 273f.  Ook is er binnen </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">het programma aandacht voor de ondersteuning van jongeren die vastzitten in de criminaliteit of worden benaderd voor het plegen van criminele klussen. Hiervoor financiert mijn ministerie vanuit de online chat Keerpunt. Via Keerpunt kunnen jongeren anoniem chatten met een hulpverlener. Wanneer nodig wordt een jongere hulp aangeboden in zijn of haar regio. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="6F0847F9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="2BBE0B2D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="3BAED2E1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="3CDCE1F2" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Vanuit het Offensief wordt aangesloten bij lopende initiatieven en projecten en wordt de explosieproblematiek hierin opgenomen, voor zover daar specifiek aandacht voor nodig is. Via het Offensief is op scholen en sportclubs en aan de deelnemers van de gedragsinterventie AJB een extra workshop aangeboden om jongeren bewust te maken van de risico’s van (online) rekrutering voor en het plegen van een aanslag met explosieven. Daarnaast wordt communicatie ingezet om de kennis en bewustwording over dit onderwerp te vergroten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="34BF9098" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="341AE97E" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="00D4E373" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="022660CA" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Voor 2026 is het terugdringen van (jonge) uitvoerders een van de drie benoemde prioriteiten van het Offensief. Hiervoor worden gerichte acties, maatregelen en gedragsinterventies op elkaar afgestemd en ingezet met als doel het aantal uitvoerders terug te dringen en daarmee bij te dragen aan de bredere aanpak van jeugdcriminaliteit. Voor de inzet van gedragsinterventies voor het voorkomen van jeugdcriminaliteit worden de richtlijnen vanuit het landelijk kwaliteitskader ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>effectieve interventies ter preventie van jeugdcriminaliteit’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>toegepast. Voor enkele acties wordt er samengewerkt met de wetenschap zodat de aanpak afgestemd is op de doelgroep en kan worden gemonitord ten behoeve van een effectieve aanpak. Er start bijvoorbeeld een pilot conflictbemiddeling om oplopende spanningen en conflicten tussen (groepen) jongeren tijdig te de-escaleren, wat zou moeten leiden tot minder excessieve geweldsincidenten waar jongeren bij betrokken zijn, waaronder het plegen van aanslagen met explosieven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="077C4B30" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="465D1DB2" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="155BC6BB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="7CE3AC63" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t xml:space="preserve">De effecten van deze, maar ook andere acties, maatregelen en gedragsinterventies worden op langere termijn zichtbaar. Het realiseren van effect, gedragsverandering en sociale ontwikkeling hebben tijd nodig, evenals de uitvoering van betrouwbaar effectiviteitsonderzoek. Hiervoor dient een aanpak of werkwijze (met jongeren) langdurig, integer en intensief te worden gemonitord. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7D490469" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="753B2CAC" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="45594937" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="0D5A8CCA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="7A2DBE7D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="65D7D1A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Heeft u voldoende zicht op de herkomst, handel en verspreiding van de explosieve middelen die worden gebruikt bij deze incidenten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="47F1B2ED" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="1E6A0F22" w14:textId="77777777">
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="23923328" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB2C1C" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="3AC1504F" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA1EA9" w:rsidR="00BD3234" w:rsidP="00BD3234" w:rsidRDefault="00BD3234" w14:paraId="65D34771" w14:textId="77777777">
+    <w:p w:rsidRPr="00DA1EA9" w:rsidR="00127445" w:rsidP="00127445" w:rsidRDefault="00127445" w14:paraId="2532CB2E" w14:textId="77777777">
       <w:r w:rsidRPr="00CB2C1C">
         <w:t>Door de samenwerking met nationale en internationale partners en de uitvoering van opsporingsonderzoeken ontstaat er steeds beter zicht op de herkomst, handel en verspreiding van de explosieve middelen. De politie werkt aan een nieuwe analyse over handel en opslag van zwaar vuurwerk. Deze wordt in het najaar openbaar gemaakt en naar de Tweede Kamer gestuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B43ED" w:rsidRDefault="001B43ED" w14:paraId="7568ADD0" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="001B43ED">
+    <w:p w:rsidR="009A3658" w:rsidRDefault="009A3658" w14:paraId="28A96D71" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="009A3658">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EBC761B" w14:textId="77777777" w:rsidR="0094423D" w:rsidRDefault="0094423D" w:rsidP="00BD3234">
+    <w:p w14:paraId="34E4F48E" w14:textId="77777777" w:rsidR="00DE78E7" w:rsidRDefault="00DE78E7" w:rsidP="00127445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D7DD598" w14:textId="77777777" w:rsidR="0094423D" w:rsidRDefault="0094423D" w:rsidP="00BD3234">
+    <w:p w14:paraId="21AA2B48" w14:textId="77777777" w:rsidR="00DE78E7" w:rsidRDefault="00DE78E7" w:rsidP="00127445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BD28B81" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="706624B0" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BA5F808" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="50C6101B" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67FE16B9" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="15291440" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="721E45E5" w14:textId="77777777" w:rsidR="0094423D" w:rsidRDefault="0094423D" w:rsidP="00BD3234">
+    <w:p w14:paraId="78A45802" w14:textId="77777777" w:rsidR="00DE78E7" w:rsidRDefault="00DE78E7" w:rsidP="00127445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D66C143" w14:textId="77777777" w:rsidR="0094423D" w:rsidRDefault="0094423D" w:rsidP="00BD3234">
+    <w:p w14:paraId="1B1DD4F0" w14:textId="77777777" w:rsidR="00DE78E7" w:rsidRDefault="00DE78E7" w:rsidP="00127445">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="476C4D87" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00621F30" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="1A84712D" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00621F30" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Dit zijn de cijfers van januari t/m juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="20E71E4B" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="65F68C62" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Dit zijn de cijfers van januari t/m juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5D81EC73" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="3E747EEB" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het Offensief tegen Explosies is een publiek-private samenwerking tussen het ministerie van Justitie &amp; Veiligheid, de Politie, het Openbaar Ministerie, Aedes (namens de woningcorporaties), gemeenten (G4, G40 en de Vereniging van Nederlandse Gemeenten), het Verbond van Verzekeraars, het Leger des Heils (namens de reclasseringsorganisaties) en VNO-NCW en MKB Nederland (namens het bedrijfsleven). Zij hebben de handen ineengeslagen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> de stijgende trend van het aantal aanslagen met explosieven</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> te keren</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>.  Ieder vanuit de eigen rol, verantwoordelijkheid en bevoegdheid. Burgemeester Carola Schouten van Rotterdam is voorzitter van het Offensief.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5C58E35F" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00107388" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="1635C5C1" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00107388" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het Offensief tegen Explosies, Landelijk handelingskader bij aanslagen met explosieven, 2025, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00107388">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://open.overheid.nl/documenten/8f3ef6d8-317e-4c52-9d4a-3f53e0776ba7/file</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5917AD6B" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00107388" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="27F0426C" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00107388" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 28684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7C64D003" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00107388" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="473103BF" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00107388" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00107388">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Overzicht bestuurlijke bevoegdheden. Bij aanslagen op woningen, bedrijfspanden en voertuigen, 2025, Het Offensief tegen Explosies, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00107388">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Overzicht bestuurlijke bevoegdheden: Bij aanslagen op woningen, bedrijfspanden en voertuigen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="428D03BE" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="3E69A069" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA651C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA651C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA651C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Het aantal ingezonden verdachten is niet gelijk aan het aantal aangehouden verdachten in dat jaar. Dit wordt verklaard door de tijd die tussen een aanhouding en inzending zit.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="36D56538" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="753BB6CE" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Dit zijn de cijfers van januari t/m juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3398DCFA" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="0EE0F4CD" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA1EA9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA651C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Het aantal ingezonden verdachten is niet gelijk aan het aantal aangehouden verdachten in dat jaar. Dit wordt verklaard door de tijd die tussen een aanhouding en inzending zit.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0A622F2D" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="671C089A" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Dit zijn de cijfers van januari t/m juni 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="73B88858" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="005938E6" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="3982FBA0" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="005938E6" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2D42">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005938E6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
@@ -6915,192 +6959,225 @@
       </w:r>
       <w:r w:rsidRPr="005938E6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">De rol van sociale media bij de betrokkenheid van jongeren bij zware drugs- en geweldscriminaliteit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>(2026)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A56A63">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="09537E40" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="70FBF061" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2D42">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005938E6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S.D. Adjiembaks, ‘Explosieve Dreiging’ (tenpager)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> S.D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005938E6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
+        <w:t>Adjiembaks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005938E6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>, ‘Explosieve Dreiging’ (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005938E6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>tenpager</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005938E6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
         <w:t>, Universiteit Leiden/ESSA Research, januari 2026, P.3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="631F0E7A" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+    <w:p w14:paraId="0C41AF7B" w14:textId="77777777" w:rsidR="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E26D4C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Stams, G. J. &amp; Hendriks, J. (2024). Landelijk kwaliteitskader effectieve interventies ter preventie van jeugdcriminaliteit.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26D4C">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C5D9E84" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="57B7B893" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F94D0A4" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="7180EBB0" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20306320" w14:textId="77777777" w:rsidR="00BD3234" w:rsidRPr="00BD3234" w:rsidRDefault="00BD3234" w:rsidP="00BD3234">
+  <w:p w14:paraId="0A0EF6A8" w14:textId="77777777" w:rsidR="00127445" w:rsidRPr="00127445" w:rsidRDefault="00127445" w:rsidP="00127445">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD3234"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00BD3234"/>
+    <w:rsidRoot w:val="00127445"/>
+    <w:rsid w:val="00127445"/>
+    <w:rsid w:val="009A3658"/>
+    <w:rsid w:val="00DE78E7"/>
+    <w:rsid w:val="00FF5954"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DD73203"/>
+  <w14:docId w14:val="26528ACD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BD15D83A-B0EC-4556-812C-D0B24FB2643C}"/>
+  <w15:docId w15:val="{D32354FE-2D9F-4EFC-8830-A6F861E5FF12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -7468,670 +7545,671 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BD3234"/>
+    <w:rsid w:val="00127445"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/7fe35b2f-c8e8-41eb-89dd-d8402434e3c9/file" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/8f3ef6d8-317e-4c52-9d4a-3f53e0776ba7/file" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -8419,33 +8497,25 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>145</ap:Lines>
   <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>20533</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>