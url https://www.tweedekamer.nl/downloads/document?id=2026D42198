--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -1,4920 +1,2929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="00E350F6" w:rsidRDefault="00E350F6" w14:paraId="3E07B5B0" w14:textId="3791D85E">
-[...22 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="00E350F6" w:rsidRDefault="00E350F6" w14:paraId="7A48A6FA" w14:textId="5E06F076">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7C042D45" w14:textId="12A89391">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="00E350F6" w:rsidRDefault="00E350F6" w14:paraId="545F69DA" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 3006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="2D280043" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="4661834C" w14:textId="438E4B46">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="5A8EAD8E" w14:textId="1F7DEF81">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026Z16001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="54B009DD" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="3CE6F744" w14:textId="6F501CC3">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C2031">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C2031">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eerenberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C2031">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Financiën) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4749AFAC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="70E52562" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="7609ACF1" w14:textId="4B43D601">
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="21D820E2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Heeft u kennisgenomen van het CPB</w:t>
       </w:r>
-      <w:r w:rsidR="00A75CC5">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>rapport 'Erfbelasting</w:t>
       </w:r>
-      <w:r w:rsidR="00963C0D">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> feiten, percepties en voorkeuren van Nederlanders'?</w:t>
+        </w:rPr>
+        <w:t>in beeld : feiten, percepties en voorkeuren van Nederlanders'?</w:t>
       </w:r>
       <w:r w:rsidRPr="006B16F2">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="5E87CA88" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7B723060" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="003212A8" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="6CB8094A" w14:textId="4EF3155F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212A8" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="66B6CE81" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="7A0FE5E2" w14:textId="7E86C51B">
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="0E1D1FFB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Ja</w:t>
       </w:r>
-      <w:r w:rsidR="00367AFD">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003212A8" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="24B5A5A6" w14:textId="503ABD14">
+    <w:p w:rsidRPr="003212A8" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="0E608FFE" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="2353EA2E" w14:textId="2EA98DD1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="2980B268" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00963C0D" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00963C0D" w14:paraId="3A8F3794" w14:textId="486FBA37">
+    <w:p w:rsidRPr="00963C0D" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4948FCEC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het C</w:t>
       </w:r>
-      <w:r w:rsidR="00A75CC5">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>entraal Planbureau (C</w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>PB</w:t>
       </w:r>
-      <w:r w:rsidR="00A75CC5">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> laat zien da</w:t>
       </w:r>
-      <w:r w:rsidR="006B16F2">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de opbrengst van de schenkbelasting tussen 2017 en 2022 fors is gestegen. Hoe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verklaart u deze trend?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="5F6D3E86" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="101BCBF8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="033F8709" w14:textId="14D2B5C9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="156CA198" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00963C0D" w:rsidR="00963C0D" w:rsidP="003212A8" w:rsidRDefault="00963C0D" w14:paraId="581A4D6C" w14:textId="3A4ECB40">
+    <w:p w:rsidRPr="00963C0D" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="037FF60D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...27 lines deleted...]
-        <w:t>samen met het feit dat er</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zoals door het CPB in het onderhavige rapport wordt toegelicht, hangt de gestegen opbrengst van de schenkbelasting zowel samen met het feit dat er</w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vaker</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> geschonken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>met name van ouders aan kinderen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> dat </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> - als dat </w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de gemiddelde omvang van schenkingen is toegenomen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="6651EA0C" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Dit blijkt uit CBS-statistieken die zijn gebaseerd op de aangiften schenkbelasting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="5F0EFC2E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="6B8E0063" w14:textId="48F1008D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="5CED5809" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00963C0D" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00963C0D" w14:paraId="41B1D964" w14:textId="42C56D4C">
+    <w:p w:rsidRPr="00963C0D" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="18573D9E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...10 lines deleted...]
-        <w:t>rekening gehouden</w:t>
+        </w:rPr>
+        <w:t>Op welke wijze is in de ramingen van de erf en schenkbelasting rekening gehouden met een toenemend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00963C0D">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aantal overlijdens en grotere nalatenschappen? Op welke uitgangspunten is de raming gebaseerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="5EED9BE1" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="65E3A2E6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="5C81FCAD" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="68ED3CDA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="003212A8" w14:paraId="01C74EF2" w14:textId="54DAA233">
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7044553A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787562">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De raming van de inkomsten uit de schenk- en erfbelasting voor jaar t tot en met t+4 is allereerst gebaseerd op gerealiseerde kasopbrengsten in t-1. </w:t>
       </w:r>
-      <w:r w:rsidR="00D9353B">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Door elk jaar de meest actuele gegevens te gebruiken wordt ook rekening gehouden met de toename in nalatenschappen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787562" w:rsidR="00D9353B">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00787562">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vervolgens wordt de ontwikkeling ten opzichte van de realisaties in jaar t-1 bepaald aan de hand van de door CPB geschatte groei van het bbp in jaar t tot en met t+4. Tot voor kort werd de door CPB geraamde ontwikkeling van de huizenprijzen als variabele voor de ontwikkeling van de inkomsten uit de schenk- en erfbelasting genomen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787562">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omdat bijna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> de helft van het totaal aan nagelaten vermogen bestaat uit de waarde </w:t>
+      </w:r>
+      <w:r>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> de eigen woning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van de erflater</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve">. Echter bij de recente herschatting van de inkomstenraming </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bleek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> de standaardfout van de raming van de huizenprijsontwikkeling relatief hoog.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> Daarom is in lijn met het advies van de Expertgroep Realistisch Ramen besloten over te gaan op een zogeheten naïeve raming.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> Een naïeve raming is een eenvoudige schatting op basis van minimale aannames, zonder gebruik te maken van complexe modellen. Voor de raming van de inkomsten uit de schenk- en erfbelasting betekent dit dat dezelfde groei wordt verondersteld als het bbp. Bij de herschatting is ook de ontwikkeling van sterftecijfers als verklarende variabele </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overwogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voor deze variabele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> werd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – zeker binnen de ramingshorizon van vier jaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787562">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> omdat bijna</w:t>
+      <w:r>
+        <w:t xml:space="preserve">- echter </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...121 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">geen sterk verband gevonden.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E350F6" w:rsidP="003212A8" w:rsidRDefault="00E350F6" w14:paraId="322CFF01" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="088690B4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E350F6" w:rsidR="00E350F6" w:rsidP="00F929C0" w:rsidRDefault="00E350F6" w14:paraId="61B78CEC" w14:textId="3294F57D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="2D69FBF8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F929C0" w:rsidR="00E350F6" w:rsidP="00F929C0" w:rsidRDefault="00F929C0" w14:paraId="59A62BD9" w14:textId="2438AB2D">
+    <w:p w:rsidRPr="00F929C0" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="55F423DF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F929C0">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Deelt u de conclusie van het CPB dat er breed maatschappelijk draagvlak bestaat voor een progressievere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F929C0">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>erfbelasting, waarbij grote erfenissen effectief zwaarder belast mogen worden dan nu?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F929C0" w:rsidR="00E350F6" w:rsidP="00E350F6" w:rsidRDefault="00E350F6" w14:paraId="56ED162C" w14:textId="77777777">
+    <w:p w:rsidRPr="00F929C0" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="1211067E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00E350F6" w:rsidP="00820A33" w:rsidRDefault="00E350F6" w14:paraId="607876DD" w14:textId="1D584B65">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="3232D981" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A040E4" w:rsidP="00820A33" w:rsidRDefault="00FD562B" w14:paraId="24D86238" w14:textId="291B2861">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="63CEF983" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...5 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Het</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> CPB</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> heeft voor zijn studie onder andere gebruik gemaakt van </w:t>
       </w:r>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>enquêtedata uit de studie “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Perceptions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>inequality</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>fiscal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> policy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>preferences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>” uit 2023</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>(Tilburg University) op het</w:t>
+        <w:t>, uitgevoerd door Centerdata (Tilburg University) op het</w:t>
       </w:r>
       <w:r w:rsidRPr="0059026D">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>LISS panel (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Longitudinal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Internet studies </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Social</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Sciences)</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00937CC6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Dit panel is representatief voor de Nederlandse bevolking en wordt veel gebruikt voor wetenschappelijk onderzoek </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00937CC6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00937CC6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>beheerd door Centerdata</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Uit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>analyses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A75CC5">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>CP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B heeft gemaakt op basis van deze bestaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>enquête</w:t>
       </w:r>
-      <w:r w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A040E4" w:rsidR="00A040E4">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
-      <w:r w:rsidR="00B64ADB">
-[...22 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en gekoppeld aan CBS-microdata </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A040E4">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">blijkt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...35 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dat - ongeacht leeftijd of hoogte vermogen - een groot deel van de mensen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00914E89">
-[...15 lines deleted...]
-        <w:t>de mensen</w:t>
+      <w:r w:rsidRPr="00FD562B">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vindt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Verwijzingopmerking"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD562B">
-[...11 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dat grote erfenissen zwaarder mogen worden belast dan kleine erfenissen. In de enquête is gevraagd naar voorkeurstarieven van de erfbelasting. Uit de CPB-analyse blijkt dat zowel het gemiddelde voorkeurstarief als het mediane voorkeurstarief van mensen stijgt naarmate de erfenis groter is. Op basis van dit resultaat concludeert het CPB dat er een duidelijke voorkeur is voor mensen voor een progressieve opbouw van de erfbelasting. Zoals het CPB ook aangeeft, wordt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e belastingdruk op erfenissen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bepaald door de relatie tot de overledene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het type vermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00914E89">
-[...283 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="0041158E" w:rsidR="0041158E">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> loopt de </w:t>
       </w:r>
-      <w:r w:rsidR="0041158E">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>belasting</w:t>
       </w:r>
-      <w:r w:rsidRPr="0041158E" w:rsidR="0041158E">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">druk </w:t>
       </w:r>
-      <w:r w:rsidR="0041158E">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">op erfenissen </w:t>
       </w:r>
-      <w:r w:rsidRPr="0041158E" w:rsidR="0041158E">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="0041158E">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>binnen elk relatietype op met de omvang</w:t>
       </w:r>
-      <w:r w:rsidR="0041158E">
-[...238 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Op basis hiervan kan worden geconcludeerd dat de huidige erfbelasting progressief uitpakt en de enquêteresultaten duiden erop dat dit ontwerp op draagvlak kan rekenen. Of er ook draagvlak bestaat voor meer progressie dan het huidige stelsel, kan ik op basis van het CPB-onderzoek niet concluderen. Het CPB geeft immers aan dat bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00147C73">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de interpretatie van de </w:t>
       </w:r>
-      <w:r w:rsidR="00820A33">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>enquêter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C73" w:rsidR="00820A33">
-[...22 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00147C73">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>esultaten enkele kanttekeningen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> passen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C73" w:rsidR="00147C73">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00147C73">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Zo is niet vast te stellen in hoeverre respondenten op de hoogte zijn van de werkelijke belastingtarieven, en is onduidelijk of zij in hun antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00147C73">
-[...112 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rekening houden met bestaande vrijstellingen en of zij voor kinderen juist wel of niet een lager tarief wensen dan voor andere relaties. In de enquête zijn mensen niet geïnformeerd over de huidige vrijstellingen in de erfbelasting, de huidige tarieven en schijfgrenzen en de verschillen daarin afhankelijk van de relatie met de overledene. De focus van het CPB in hun analyse - zo geeft het CPB aan – ligt dan ook niet zozeer op de absolute hoogte van de voorkeurstarieven maar meer op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F18F6">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>verschillen</w:t>
       </w:r>
-      <w:r w:rsidR="004F18F6">
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00147C73" w:rsidR="001F5D99" w:rsidP="00820A33" w:rsidRDefault="001F5D99" w14:paraId="3AB33EAF" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in voorkeuren tussen groepen. Mijn conclusie is dat uit de CPB-analyse blijkt er een voorkeur bestaat voor een progressieve belasting van erfenissen, maar dat op basis van deze analyse verder geen uitspraken kunnen worden gedaan over de mate van progressie en of dat afhankelijk is van de relatie tot de overledene en/of het type vermogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00147C73" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="1646F3A7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E350F6" w:rsidR="003212A8" w:rsidP="000F41A9" w:rsidRDefault="003212A8" w14:paraId="06A637FD" w14:textId="2164CF1A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E350F6" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="3AFE1813" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003212A8" w:rsidR="003212A8" w:rsidP="000F41A9" w:rsidRDefault="003212A8" w14:paraId="4CBB3064" w14:textId="237A1E68">
+    <w:p w:rsidRPr="003212A8" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="40EE528A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Kunt u een schatting geven van de jaarlijkse belastinginkomsten wanneer de median</w:t>
       </w:r>
-      <w:r w:rsidR="00A75CC5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> voorkeurstarieven uit de CPB-studie worden ingevoerd: vier procent vanaf 10.000</w:t>
       </w:r>
-      <w:r w:rsidR="001F5D99">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> euro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve">, 11 procent vanaf 100.000 </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">euro </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>en 25 procent vanaf één miljoen euro?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003212A8" w:rsidR="003212A8" w:rsidP="000F41A9" w:rsidRDefault="003212A8" w14:paraId="7889D864" w14:textId="77777777">
+    <w:p w:rsidRPr="003212A8" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="11E15678" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003212A8" w:rsidP="000F41A9" w:rsidRDefault="003212A8" w14:paraId="5B3F737B" w14:textId="7F926DF1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="0CBF075F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235192881" w:id="0"/>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00976029" w:rsidP="000F41A9" w:rsidRDefault="001F5D99" w14:paraId="0DA96973" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="178A8FD2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zoals in antwoord op vraag 4 is aangegeven heeft het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
         <w:t xml:space="preserve"> CPB</w:t>
       </w:r>
-      <w:r w:rsidR="00F929C0">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> heeft voor zijn studie onder andere gebruik gemaakt van resultaten uit een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0059026D">
         <w:t>enquête</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> dat in 2023 is uitgevoerd door Centerdata op het</w:t>
       </w:r>
       <w:r w:rsidRPr="0059026D">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0059026D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>LISS panel</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F929C0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Aan </w:t>
       </w:r>
-      <w:r w:rsidRPr="003212A8" w:rsidR="003212A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003212A8">
         <w:t xml:space="preserve">respondenten </w:t>
       </w:r>
-      <w:r w:rsidR="00F929C0">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">is in die enquête </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
         <w:t>gevraagd welk belastingtarief zij wenselijk achten voor erfenissen van ouders aan kinderen, bij bedragen van €</w:t>
       </w:r>
-      <w:r w:rsidR="006D5FDF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003212A8" w:rsidR="003212A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003212A8">
         <w:t>10.000, €</w:t>
       </w:r>
-      <w:r w:rsidR="006D5FDF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003212A8" w:rsidR="003212A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003212A8">
         <w:t>100.000 en €</w:t>
       </w:r>
-      <w:r w:rsidR="006D5FDF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003212A8" w:rsidR="003212A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003212A8">
         <w:t>1 miljoen</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F929C0">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="003212A8" w:rsidR="003212A8">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003212A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00976029" w:rsidP="000F41A9" w:rsidRDefault="00976029" w14:paraId="76C30E39" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="39BC29A1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00976029" w:rsidP="000F41A9" w:rsidRDefault="00976029" w14:paraId="45544AC2" w14:textId="327BF15B">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="0295E420" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">De schijfgrenzen die gebruikt zijn in de enquête wijken af van de huidige wettelijke schrijfgrenzen. In 2026 geldt voor kinderen een vrijstelling van € 26.230 en een tarief van 10% voor het bedrag daarboven tot € 158.699 en een tarief van 20% voor het bedrag boven € 158.699. Het gemiddelde bedrag dat kinderen erven en waarover aangifte is gedaan en boven de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>kindvrijstelling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="00976029" w:rsidP="000F41A9" w:rsidRDefault="00976029" w14:paraId="797937D5" w14:textId="77777777">
+        <w:t xml:space="preserve"> uitkomt, bedraagt € 80.700 en het doorsnee (mediane) bedrag € 40.600, zie tabel 2.1 uit het CPB-onderzoek. Niet duidelijk is waarom in de enquête voor afwijkende schrijfgrenzen is gekozen. Dit maakt de uitkomst voor de hoogte van de voorkeurstarieven lastig te vergelijken met de huidige tarieven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4B5D62E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="003212A8" w:rsidR="003212A8" w:rsidP="000F41A9" w:rsidRDefault="003212A8" w14:paraId="196C9EB8" w14:textId="3F836C9A">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003212A8" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="58A862D5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Het mediane voorkeurstarief </w:t>
       </w:r>
-      <w:r w:rsidR="001F5D99">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">in de CPB-studie </w:t>
+      <w:r>
+        <w:t xml:space="preserve">van respondenten in de CPB-studie </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">loopt op van 4% </w:t>
       </w:r>
-      <w:r w:rsidR="001D4133">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>vanaf</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> een erfenis van € 10.000, naar 11% </w:t>
       </w:r>
-      <w:r w:rsidR="001D4133">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">vanaf </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">€ 100.000 euro en 25% </w:t>
       </w:r>
-      <w:r w:rsidR="001D4133">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">vanaf </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">€ 1 miljoen euro. </w:t>
       </w:r>
-      <w:r w:rsidR="00616D4E">
-[...51 lines deleted...]
-        <w:t xml:space="preserve">zowel de </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Zoals het CPB vermeldt in het rapport kan uit het onderzoek niet goed afgeleid worden of respondenten hierbij doelen op een marginaal tarief of het effectieve tarief. Indien dit als voorkeur voor marginale tarieven wordt beschouwd, leidt een dergelijk drieschijvenstelsel met genoemde schijfgrenzen voor zowel de </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">schenk- </w:t>
       </w:r>
-      <w:r w:rsidR="00F929C0">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>als de</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> erfbelasting </w:t>
       </w:r>
-      <w:r w:rsidR="001F5D99">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">en specifiek </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">voor schenkingen en erfenissen van ouders aan </w:t>
+        <w:t>voor schenkingen en erfenissen van ouders aan hun kinderen, tot een budgettaire derving van structureel € 690 miljoen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ten opzichte van de huidige opbrengst uit de schenk- en erfbelasting.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hierbij </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00A040E4">
+        <w:t xml:space="preserve">is uitgegaan van een verlaging van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bestaande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve">vrijstelling </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t xml:space="preserve"> de erfbelasting </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">voor kinderen van de huidige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F929C0">
+        <w:t>€ 26.230</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003212A8">
+        <w:t>naar € 10.000</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Hierbij </w:t>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">bestaande </w:t>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is verondersteld dat de huidige </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>in</w:t>
+        <w:t>tarieven</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> schijflengtes </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en vrijstellingen </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:footnoteReference w:id="6"/>
+        <w:t xml:space="preserve">voor vermogensoverdrachten tussen andere relaties dan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">dat de huidige </w:t>
+        <w:t>van ouder op kind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ongewijzigd blijven</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
-        <w:rPr>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E350F6" w:rsidP="000F41A9" w:rsidRDefault="00E350F6" w14:paraId="2C5C084F" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4EE45C38" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="000F41A9" w:rsidP="000F41A9" w:rsidRDefault="000F41A9" w14:paraId="3CCC8368" w14:textId="676E3C19">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="29B2BE31" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F41A9" w:rsidP="000F41A9" w:rsidRDefault="000F41A9" w14:paraId="47EA667E" w14:textId="67A385B1">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="49371C37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F41A9">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Deelt u de mening dat de schenk</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>- en erf</w:t>
       </w:r>
       <w:r w:rsidRPr="000F41A9">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>belasting onderdeel is van het brede vermogensdomein en kan</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F41A9">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>dienen als dekkingsoptie voor de motie Eerdmans/Bikker (Kamerstuk 36848, nr. 67)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F41A9" w:rsidP="000F41A9" w:rsidRDefault="000F41A9" w14:paraId="22BCBA97" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="62424F95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="000F41A9" w:rsidP="000F41A9" w:rsidRDefault="000F41A9" w14:paraId="501F0B22" w14:textId="21FB425F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="24F3ECA9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60464" w:rsidP="00D60464" w:rsidRDefault="00D60464" w14:paraId="25551CAF" w14:textId="4FB33531">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="3CCAC797" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Het kabinet deelt de mening dat de schenk- en </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">erfbelasting </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">onderdeel zijn van het brede vermogensdomein. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F961AA" w:rsidP="00787562" w:rsidRDefault="00F961AA" w14:paraId="739161D0" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4A57CE89" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="4BE4D797" w14:textId="0405F4EA">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="259B4014" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...7 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787562" w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="71367980" w14:textId="01B1E9CE">
+    <w:p w:rsidRPr="00787562" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4FF5FEBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Het CPB geeft aan dat het gebrek aan data van erfenissen en schenkingen die onder de vrijstellingsgrens</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>vallen in de toekomst groter wordt. Bent u bereid te onderzoeken hoe het zicht op vermogensoverdrachten</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>onder de vrijstellingsgrens</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>kan worden verbeterd, zodat toekomstig beleid beter op data gebaseerd kan</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787562" w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="1AD58F75" w14:textId="77777777">
+    <w:p w:rsidRPr="00787562" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="2B3A2001" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="79504DFC" w14:textId="7414A357">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="6FEA988F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5D96" w:rsidP="004D1454" w:rsidRDefault="00F706DD" w14:paraId="2811D4E5" w14:textId="0255E83E">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="15EB89C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Het CPB geeft aan dat d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>e beschikbare data</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">een substantieel, </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>maar geen volledig</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> beeld </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">geven </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>vermogensoverdrachten</w:t>
       </w:r>
-      <w:r w:rsidR="008F667B">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> het aantal vermogensoverdrachten gaat toenemen. </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> en dat een onvolledig beeld relevanter kan worden naarmate het aantal vermogensoverdrachten gaat toenemen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Over erf</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>enissen</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> die gelijk zijn aan of kleiner zijn dan de vrijstelling</w:t>
       </w:r>
-      <w:r w:rsidR="00CD59AC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F706DD">
+        <w:t xml:space="preserve"> erfbelasting hoeft geen aangifte te worden gedaan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Het CBS maakt een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F706DD">
+        <w:t>schatting</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">van het </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">nagelaten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F706DD" w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F706DD">
         <w:t xml:space="preserve">vermogen </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">van overledenen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F706DD" w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F706DD">
         <w:t>waarover geen aangifte is gedaan bij</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> overlijden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F706DD" w:rsidR="00FA1105">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F706DD">
+        <w:t xml:space="preserve">, door </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F706DD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uit te gaan van het aangegeven vermogen in de </w:t>
+      </w:r>
+      <w:r>
         <w:t>inkomstenbelasting (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F706DD" w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F706DD">
         <w:t>IB</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F706DD" w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F706DD">
         <w:t xml:space="preserve">-aangifte van de overledene in het jaar voor het overlijdensjaar. </w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...39 lines deleted...]
-        <w:t>E</w:t>
+      <w:r>
+        <w:t>Op basis hiervan geeft CBS aan dat over 75% van het nagelaten vermogen aangifte wordt gedaan. Voor schenkingen die niet uitkomen boven de vrijstelling schenkbelasting, hoeft geen aangifte schenkbelasting te worden gedaan. E</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>en uitzondering hierop zijn schenkingen waarbij een beroep wordt gedaan op de algemene eenmalig verhoogde schenkvrijstelling, of op de schenkvrijstelling voor een dure studie. Daar moet wel aangifte over worden gedaan.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t>In</w:t>
+        <w:t xml:space="preserve"> In</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> de recent verschenen evaluatie van de jaarlijkse ouder-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>kindschenkvrijstelling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F667B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>op basis van een enquête geschat dat 75% van alle schenkingen van ouders aan hun kinderen</w:t>
       </w:r>
-      <w:r w:rsidR="00FA1105">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> in een kalenderjaar</w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">onder de schenkvrijstelling valt </w:t>
       </w:r>
       <w:r w:rsidRPr="00F706DD">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(€ 6.908 in 2026). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F706DD" w:rsidR="00F706DD" w:rsidP="004D1454" w:rsidRDefault="00F706DD" w14:paraId="28D40CF9" w14:textId="1B46BE8F">
+    <w:p w:rsidRPr="00F706DD" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="081088DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Meer data zouden in theorie verkregen kunnen worden door in alle gevallen van vermogensoverdrachten mensen te verplichten aangifte te doen. Op dit moment zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D1454">
+        <w:t xml:space="preserve"> volgens het CBS voor ongeveer 35% van de overledenen gegevens beschikbaar uit de aangifte erfbelasting</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A5D96">
-[...63 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004D1454">
         <w:t xml:space="preserve"> Uitbreiding naar 100% </w:t>
       </w:r>
-      <w:r w:rsidR="004A5D96">
-[...114 lines deleted...]
-    <w:p w:rsidRPr="00F706DD" w:rsidR="00F706DD" w:rsidP="00F706DD" w:rsidRDefault="00F706DD" w14:paraId="2C0A7916" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">bij de erfbelasting zou een aanzienlijke administratieve last voor mensen tot gevolg hebben en ook anderszins een enorme impact hebben op mensen die geconfronteerd zijn met een overlijden, terwijl deze erfgenamen geen erfbelasting hoeven te betalen. Ook voor de uitvoeringslast van de Belastingdienst zou dit een impact hebben. Deze flinke toename in administratieve last en de uitvoering geldt ook voor een uitbreiding van een verplichte aangifte schenkbelasting voor alle bedragen die nu onder de reguliere vrijstellingen vallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F706DD" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7D5F07EE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="7EEC7314" w14:textId="3B7104B1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="41C03583" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="5219E096" w14:textId="41B0A503">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="05D1CCC4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="271" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Wanneer neemt u een besluit over het moderniseren van de forfaits in de erf en schenkbelasting? Bij welke</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>stakeholders worden de ingeschatte effecten van afschaffing getoetst, zoals u in uw brief van 30 juni 2026</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00787562">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>schreef? Kunt u de opbrengst van deze toetsing delen met de Kamer?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D1454" w:rsidP="00787562" w:rsidRDefault="004D1454" w14:paraId="284678F0" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="5CA93D70" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235193535" w:id="1"/>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="00787562" w:rsidRDefault="008B7CC6" w14:paraId="4F20A667" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="63A6E167" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008B7CC6" w:rsidP="00787562" w:rsidRDefault="008B7CC6" w14:paraId="3CB6ECE6" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="142225F4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00787562" w:rsidP="00787562" w:rsidRDefault="00787562" w14:paraId="667ED299" w14:textId="329C996E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7D16CCF1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="2CAA2212" w14:textId="6C7FBF47">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="6EC12871" w14:textId="77777777">
+      <w:r>
         <w:t>In mijn brief van 30 juni 2026 is de Tweede Kamer geïnformeerd over een bijeenkomst met stakeholders om input op te halen over het voorstel om de rekenrente en levensverwachtingen waarmee in de schenk- en erfbelasting wordt gerekend te moderniseren.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Een uitgewerkt voorstel is begin dit jaar door mijn ambtsvoorganger Heijnen naar uw Kamer gestuurd conform toezegging van zijn ambtsvoorganger Van Oostenbruggen in reactie op het door Deloitte uitgevoerde onderzoek op welke wijze de forfaits in de schenk- en erfbelasting gemoderniseerd kunnen worden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> De stakeholderbijeenkomst heeft inmiddels plaatsgevonden en werd bijgewoond door vertegenwoordigers van de Nederlandse Orde van Belastingadviseurs (NOB), de Koninklijke Notariële Beroepsorganisatie (KNB), het Register Belastingadviseurs (RB) en de Vereniging van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Estate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Planners in het Notariaat (EPN). Zoals ik in mijn brief van 30 juni jl. heb aangegeven, dient de feedback van stakeholders als input voor politieke besluitvorming over het voorstel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="47551DFF" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="033970AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
-[...6 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="276CA218" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="4DA3D5BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Welke maatregelen bent u aan het voorbereiden om papieren schenkingen, waarmee erf en schenkbelasting kan worden ontweken, minder aantrekkelijk te maken? Wanneer wilt u hierover besluiten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="0D934020" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="214BA568" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="650FB116" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="6E1546EB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
-[...9 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord op vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="2609924E" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="414E91CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Voor de aanpak van papieren schenkingen zijn twee maatregelen geschetst in de bijlage 7 van de Voorjaarsnota 2026.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="583E70BC" w14:textId="77777777">
+        <w:t xml:space="preserve"> Hiermee is invulling gegeven aan de toezegging van de voormalige staatssecretaris van Financiën aan het Tweede Kamerlid Stultiens om opties in kaart te brengen om papieren schenkingen tegen te gaan. Het gaat om de volgende twee maatregelen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="7E3BEC4A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Lagere rentevergoeding </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="6E77B130" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="5BE4C107" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="340"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Momenteel is de schenker een jaarlijkse rente van 6% verschuldigd over de papieren schenkingen. Dit percentage betreft de wettelijke rekenrente in de schenk- en erfbelasting. In het moderniseringsvoorstel van de rekenrente en levensverwachtingen in de schenk- en erfbelasting dat mijn ambtsvoorganger begin dit jaar naar uw kamer heeft gestuurd, wordt geadviseerd de rekenrente te actualiseren op basis van de huidige marktrentes en de huidige levensverwachting en deze periodiek te actualiseren.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> De gemoderniseerde rekenrente per 1 januari 2028 wordt op basis van de huidige renteverwachtingen geraamd op 3%, hetgeen fors lager is dan de huidige 6%. Deze maatregel heeft twee effecten. Ten eerste neemt het voordeel van een papieren schenking af doordat er via rentebetalingen minder vermogen zonder schenkbelasting overgedragen kan worden. Ten tweede kan het papieren schenkingen aantrekkelijker maken. Door de lagere rentevergoeding kunnen schenkers met een relatief beperkt liquide vermogen in totaal een hoger bedrag op papier schenken. Het eerste effect is naar verwachting groter, waardoor per saldo minder fiscaal voordeel met papieren schenkingen behaald zal worden dan nu het geval is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="00D576ED" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="71CE03FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Fictieve verkrijging voor de schenk- en erfbelasting </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B7CC6" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="18401893" w14:textId="77777777">
+    <w:p w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="077B973E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="340"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Bij deze maatregel wordt het progressievoordeel in de schenk- en erfbelasting van de hoofdsom van een papieren schenking weggenomen. Dit wordt bereikt door het bedrag van papieren schenkingen dat tijdens leven wordt afgelost of dat opeisbaar is na overlijden hetzelfde (progressief) te belasten als wanneer die geldoverdracht of dat overlijden had plaatsgevonden zonder voorafgaande papieren schenking. In de schenkbelasting wordt een fictieve verkrijging opgenomen van de aflossing van een papieren schenking door de schenker. In de erfbelasting wordt een fictieve verkrijging opgenomen van het bedrag van (het nog niet afgeloste deel van) de papieren schenking op het moment van overlijden van de schenker. Eventueel eerder over de papieren schenking betaalde schenkbelasting kan worden verrekend om dubbele belastingheffing te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787562" w:rsidR="00787562" w:rsidP="008B7CC6" w:rsidRDefault="008B7CC6" w14:paraId="30A30700" w14:textId="4650332A">
+    <w:p w:rsidRPr="00787562" w:rsidR="008C2031" w:rsidP="008C2031" w:rsidRDefault="008C2031" w14:paraId="2B65DE19" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Met het voorstel om de rekenrente en levensverwachtingen waarmee in de schenk- en erfbelasting wordt gerekend te moderniseren worden tevens papieren schenkingen per saldo minder aantrekkelijk. Er heeft geen besluitvorming over dit voorstel plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A3658" w:rsidRDefault="009A3658" w14:paraId="7E061DE0" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="009A3658">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E5769B1" w14:textId="77777777" w:rsidR="00DB53EE" w:rsidRDefault="00DB53EE" w:rsidP="00E350F6">
+    <w:p w14:paraId="60FFBAE1" w14:textId="77777777" w:rsidR="00D36A5F" w:rsidRDefault="00D36A5F" w:rsidP="008C2031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1098E0D8" w14:textId="77777777" w:rsidR="00DB53EE" w:rsidRDefault="00DB53EE" w:rsidP="00E350F6">
+    <w:p w14:paraId="212A255E" w14:textId="77777777" w:rsidR="00D36A5F" w:rsidRDefault="00D36A5F" w:rsidP="008C2031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVuSerifCondensed-Bold">
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="141A9D26" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F028146" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68FF61C2" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2897F9B1" w14:textId="77777777" w:rsidR="00DB53EE" w:rsidRDefault="00DB53EE" w:rsidP="00E350F6">
+    <w:p w14:paraId="7A503FCA" w14:textId="77777777" w:rsidR="00D36A5F" w:rsidRDefault="00D36A5F" w:rsidP="008C2031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="267A7DC6" w14:textId="77777777" w:rsidR="00DB53EE" w:rsidRDefault="00DB53EE" w:rsidP="00E350F6">
+    <w:p w14:paraId="2FC0271A" w14:textId="77777777" w:rsidR="00D36A5F" w:rsidRDefault="00D36A5F" w:rsidP="008C2031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="063DA829" w14:textId="6A1F250D" w:rsidR="00E350F6" w:rsidRPr="00914E89" w:rsidRDefault="00E350F6" w:rsidP="003212A8">
+    <w:p w14:paraId="370F1608" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="00914E89" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>CPB (2026)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00E350F6">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Erfbelasting in beeld: feiten, percepties en voorkeuren van Nederlanders.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00914E89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="ArialMT"/>
             <w:kern w:val="0"/>
             <w:sz w:val="13"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://www.cpb.nl/publicatie/erfbelasting-beeld-feiten-percepties-en-voorkeuren-van-nederlanders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00914E89">
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:kern w:val="0"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5E23A460" w14:textId="77868C74" w:rsidR="003212A8" w:rsidRPr="00367AFD" w:rsidRDefault="003212A8" w:rsidP="003212A8">
+    <w:p w14:paraId="58CD020D" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="00367AFD" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025</w:t>
       </w:r>
-      <w:r w:rsidR="00367AFD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>26, 2026D34295</w:t>
       </w:r>
-      <w:r w:rsidR="00367AFD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00914E89" w:rsidRPr="00914E89">
+        <w:r w:rsidRPr="00914E89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="13"/>
             <w:szCs w:val="13"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Verbetering verantwoording en begroting | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00914E89">
+      <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1865EFF6" w14:textId="64E24BA2" w:rsidR="003212A8" w:rsidRPr="003212A8" w:rsidRDefault="003212A8" w:rsidP="003212A8">
+    <w:p w14:paraId="4BD4A20F" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="003212A8" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00367AFD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003212A8">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>25,2025D11055</w:t>
       </w:r>
-      <w:r w:rsidR="00367AFD">
+      <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00914E89" w:rsidRPr="00914E89">
+        <w:r w:rsidRPr="00914E89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="13"/>
             <w:szCs w:val="13"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Op drift of op koers Analyses en aanbevelingen om beter te ramen en begroten | Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1DBC2CA8" w14:textId="2A4C545A" w:rsidR="00F929C0" w:rsidRPr="00F929C0" w:rsidRDefault="00F929C0">
+    <w:p w14:paraId="375A0486" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="00F929C0" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F929C0">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F929C0">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> In het LISS is alleen gevraagd naar de erfbelasting en niet de schenkbelasting</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="46B306DA" w14:textId="10177459" w:rsidR="00A040E4" w:rsidRPr="00A040E4" w:rsidRDefault="00A040E4">
+    <w:p w14:paraId="136C51D0" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="00A040E4" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A040E4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A040E4">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4938,721 +2947,517 @@
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">uit de schenk- en erfbelasting </w:t>
       </w:r>
       <w:r w:rsidRPr="00A040E4">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>voor 2026 op basis van de stand bij Voorjaarsnota 2026 bedraagt € 4.239 miljoen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="39500011" w14:textId="082DCFB0" w:rsidR="006F2193" w:rsidRPr="006F2193" w:rsidRDefault="006F2193">
+    <w:p w14:paraId="3D8B56D4" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="006F2193" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2193">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F2193">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F2193">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De vrijstellingen in de schenkbelasting voor kinderen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>blijft ongewijzigd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6A0266F9" w14:textId="77777777" w:rsidR="00F706DD" w:rsidRPr="008F667B" w:rsidRDefault="00F706DD" w:rsidP="00F706DD">
+    <w:p w14:paraId="258EDAAF" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008F667B" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F667B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F667B">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 31066, nr. 1530.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="39AAA0BB" w14:textId="4A15E54A" w:rsidR="008F667B" w:rsidRPr="008F667B" w:rsidRDefault="008F667B">
+    <w:p w14:paraId="746832FA" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008F667B" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F667B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008F667B">
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> deze 35% vormen volgens schatting van het CBS circa 75% van al het nagelaten vermogen. </w:t>
+        <w:t xml:space="preserve"> De nalatenschappen  van deze 35% vormen volgens schatting van het CBS circa 75% van al het nagelaten vermogen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="15E9D8D2" w14:textId="77777777" w:rsidR="008B7CC6" w:rsidRDefault="008B7CC6" w:rsidP="008B7CC6">
+    <w:p w14:paraId="5C78A4FE" w14:textId="77777777" w:rsidR="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32140, nr. 315. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="472FA051" w14:textId="77777777" w:rsidR="008B7CC6" w:rsidRDefault="008B7CC6" w:rsidP="008B7CC6">
+    <w:p w14:paraId="1B5E8E00" w14:textId="77777777" w:rsidR="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32140, nr. 288.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="09262DD4" w14:textId="77777777" w:rsidR="008B7CC6" w:rsidRDefault="008B7CC6" w:rsidP="008B7CC6">
+    <w:p w14:paraId="157A54CB" w14:textId="77777777" w:rsidR="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/25, 32 140, nr. 224.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="121743D9" w14:textId="77777777" w:rsidR="008B7CC6" w:rsidRDefault="008B7CC6" w:rsidP="008B7CC6">
+    <w:p w14:paraId="1113AB78" w14:textId="77777777" w:rsidR="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36915, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2192857F" w14:textId="77777777" w:rsidR="008B7CC6" w:rsidRDefault="008B7CC6" w:rsidP="008B7CC6">
+    <w:p w14:paraId="3AA5C527" w14:textId="77777777" w:rsidR="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32140, nr. 288.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="153A99A4" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15659366" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C0EBCF5" w14:textId="77777777" w:rsidR="008C2031" w:rsidRPr="008C2031" w:rsidRDefault="008C2031" w:rsidP="008C2031">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D691DCC"/>
+    <w:nsid w:val="3DB74C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="AC2EDC22"/>
-    <w:lvl w:ilvl="0" w:tplc="B0AC5BD0">
+    <w:tmpl w:val="A6B63E50"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="644" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1364" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2084" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2804" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3524" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4244" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4964" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5684" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6404" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1589193172">
+  <w:num w:numId="1" w16cid:durableId="118115152">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E350F6"/>
-[...121 lines deleted...]
-    <w:rsid w:val="00FD562B"/>
+    <w:rsidRoot w:val="008C2031"/>
+    <w:rsid w:val="008C2031"/>
+    <w:rsid w:val="009A3658"/>
+    <w:rsid w:val="00D36A5F"/>
+    <w:rsid w:val="00FF5954"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A13EBC2"/>
+  <w14:docId w14:val="66E3D9CD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D826FE43-0FB7-403B-8678-A3BFC2DCF6C9}"/>
+  <w15:docId w15:val="{B4A77C42-EBB0-41E0-9F23-5D5F117B8C26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="18"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6007,879 +3812,835 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E350F6"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A040E4"/>
+    <w:rsid w:val="008C2031"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A040E4"/>
+    <w:rsid w:val="008C2031"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...51 lines deleted...]
-    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="008C2031"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00914E89"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008C2031"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C2031"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2025D11055&amp;did=2025D11055" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2026Z15276&amp;did=2026D34295" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/publicatie/erfbelasting-beeld-feiten-percepties-en-voorkeuren-van-nederlanders" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6985,97 +4746,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12542</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2272</ap:Words>
+  <ap:Characters>12498</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>104</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14793</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14741</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>