--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -1,55 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="004330ED" w:rsidTr="00EA1CE4" w14:paraId="1A657676" w14:textId="77777777">
@@ -727,81 +730,94 @@
     </w:tbl>
     <w:p w:rsidR="001A712E" w:rsidP="001A712E" w:rsidRDefault="001A712E" w14:paraId="3A247DDA" w14:textId="5937B60E"/>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="1FAA2090" w14:textId="77777777">
       <w:r w:rsidRPr="001C3B94">
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="5CAFEFA7" w14:textId="77777777"/>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="6489D479" w14:textId="5D764BE1">
       <w:r w:rsidRPr="001C3B94">
         <w:tab/>
         <w:t xml:space="preserve">Aan het opschrift wordt toegevoegd “, en het </w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t xml:space="preserve">invoeren </w:t>
       </w:r>
       <w:r w:rsidR="00192102">
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidR="00192102">
         <w:t xml:space="preserve"> gemeentelijke bevoegdheid </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007329AF">
-        <w:t>omtrent het hengelbeleid</w:t>
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007329AF">
+        <w:t xml:space="preserve"> het hengelbeleid</w:t>
       </w:r>
       <w:r w:rsidR="00F47D13">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="16A91AFF" w14:textId="77777777"/>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="707D77D5" w14:textId="77777777">
       <w:r w:rsidRPr="001C3B94">
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="186B265C" w14:textId="77777777">
       <w:r w:rsidRPr="001C3B94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="61AB5430" w14:textId="2343A323">
       <w:r w:rsidRPr="001C3B94">
         <w:tab/>
         <w:t xml:space="preserve">Aan het slot van de beweegreden wordt voor de puntkomma ingevoegd “, en het wenselijk is in de wet </w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t>een</w:t>
       </w:r>
       <w:r w:rsidR="0002467F">
-        <w:t xml:space="preserve"> gemeentelijke bevoegdheid omtrent het hengelbeleid </w:t>
+        <w:t xml:space="preserve"> gemeentelijke bevoegdheid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0002467F">
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0002467F">
+        <w:t xml:space="preserve"> het hengelbeleid </w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t>op te nemen</w:t>
       </w:r>
       <w:r w:rsidR="00F47D13">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00763147">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001C3B94" w:rsidR="001C3B94" w:rsidP="001C3B94" w:rsidRDefault="001C3B94" w14:paraId="04C99B32" w14:textId="77777777"/>
     <w:p w:rsidR="0060754D" w:rsidP="00504365" w:rsidRDefault="001C3B94" w14:paraId="621EA8A5" w14:textId="70BCF3CC">
       <w:r>
         <w:t>III</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B46F3" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="76AB67CC" w14:textId="77777777"/>
     <w:p w:rsidRPr="008B46F3" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="759BB5F8" w14:textId="509EF4AC">
       <w:r w:rsidRPr="008B46F3">
         <w:tab/>
         <w:t>Na artikel I, onderdeel A, word</w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00922FF0">
         <w:t>t</w:t>
@@ -810,51 +826,59 @@
         <w:t xml:space="preserve"> een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="002A026E" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="71A0E3F4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008B46F3" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="4455EC92" w14:textId="77777777">
       <w:r w:rsidRPr="008B46F3">
         <w:t>Aa</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B46F3" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="2F616A4B" w14:textId="77777777"/>
     <w:p w:rsidRPr="008B46F3" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="47377D23" w14:textId="77777777">
       <w:r w:rsidRPr="008B46F3">
         <w:tab/>
         <w:t>In artikel 33 wordt, onder vernummering van de leden 6 tot en met 10 tot 7 tot en met 11, een lid ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F08FE" w:rsidR="00763147" w:rsidP="00763147" w:rsidRDefault="00763147" w14:paraId="36C882E7" w14:textId="2647A590">
       <w:r w:rsidRPr="008B46F3">
         <w:tab/>
-        <w:t>6.  De Kamer wijst het verzoek eveneens af indien dit betrekking heeft</w:t>
+        <w:t xml:space="preserve">6.  De Kamer wijst het verzoek eveneens af </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B46F3">
+        <w:t>indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B46F3">
+        <w:t xml:space="preserve"> dit betrekking heeft</w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00995017">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00CD5D05">
         <w:t xml:space="preserve">op </w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00117E98">
         <w:t xml:space="preserve">een water waar de gemeente de verhuurder is en bij gemeentelijke verordening heeft bepaald dat geen visserij met een hengel mag plaatsvinden in verband met de bescherming van het dierenwelzijn </w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00117E98">
         <w:t xml:space="preserve"> de belangen van natuurbescherming</w:t>
       </w:r>
       <w:r w:rsidRPr="008B46F3" w:rsidR="00922FF0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00681B9A" w:rsidP="00681B9A" w:rsidRDefault="00681B9A" w14:paraId="5DEC6A20" w14:textId="77777777"/>
     <w:p w:rsidR="00672848" w:rsidP="00672848" w:rsidRDefault="00763147" w14:paraId="57C29BDD" w14:textId="3B8DA94B">
       <w:r>
         <w:t>I</w:t>
       </w:r>
@@ -933,79 +957,95 @@
       <w:r w:rsidRPr="00431CCB" w:rsidR="00121B01">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B46F3" w:rsidP="00D575BF" w:rsidRDefault="008B46F3" w14:paraId="241F196D" w14:textId="77777777"/>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00EA1CE4" w:rsidRDefault="00EA1CE4" w14:paraId="78B4B28F" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="4733220B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD48DA" w:rsidP="00CD48DA" w:rsidRDefault="00CD48DA" w14:paraId="2473D7D3" w14:textId="77777777"/>
     <w:p w:rsidR="008A2D1D" w:rsidP="00CD48DA" w:rsidRDefault="00DD2733" w14:paraId="566D338C" w14:textId="4E1EC8D2">
       <w:r>
         <w:t xml:space="preserve">Dit amendement beoogt gemeenten de juridische ruimte te geven om </w:t>
       </w:r>
       <w:r w:rsidR="00A3124E">
-        <w:t>– indien zij daar zelf toe besluiten – hengelen in gemeentelijke wateren</w:t>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A3124E">
+        <w:t>indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A3124E">
+        <w:t xml:space="preserve"> zij daar zelf toe besluiten – hengelen in gemeentelijke wateren</w:t>
       </w:r>
       <w:r w:rsidR="004C44CB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB03F1">
         <w:t xml:space="preserve">waarvan zij verhuurder zijn </w:t>
       </w:r>
       <w:r w:rsidR="00A3124E">
         <w:t xml:space="preserve">te </w:t>
       </w:r>
       <w:r w:rsidR="002D7EE6">
         <w:t xml:space="preserve">kunnen </w:t>
       </w:r>
       <w:r w:rsidR="00A3124E">
         <w:t>verbieden</w:t>
       </w:r>
       <w:r w:rsidR="00CA3279">
         <w:t xml:space="preserve"> in verband met de bescherming van het dierenwelzijn of de belangen van natuurbescherming</w:t>
       </w:r>
       <w:r w:rsidR="00A3124E">
-        <w:t xml:space="preserve">. De huidige Visserijwet 1963 biedt gemeenten geen toereikende juridische grondslag. Hierdoor lopen gemeenten er tegenaan dat ze het lokale hengelbeleid onvoldoende kunnen laten aansluiten bij de lokale situatie. </w:t>
+        <w:t xml:space="preserve">. De huidige Visserijwet 1963 biedt gemeenten geen toereikende juridische grondslag. Hierdoor lopen gemeenten er tegenaan dat ze het </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3124E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lokale hengelbeleid onvoldoende kunnen laten aansluiten bij de lokale situatie. </w:t>
       </w:r>
       <w:r w:rsidR="008A2D1D">
         <w:t xml:space="preserve">Gemeenten die op basis van </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008A2D1D">
-        <w:lastRenderedPageBreak/>
-        <w:t>lokale overwegingen</w:t>
+        <w:t>lokale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A2D1D">
+        <w:t xml:space="preserve"> overwegingen</w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t xml:space="preserve"> ten aanzien van</w:t>
       </w:r>
       <w:r w:rsidR="008A2D1D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t xml:space="preserve">dierenwelzijn of </w:t>
       </w:r>
       <w:r w:rsidR="008A2D1D">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t>natuur</w:t>
       </w:r>
       <w:r w:rsidR="008A2D1D">
         <w:t xml:space="preserve">bescherming, het hengelen in bepaalde wateren willen reguleren, lopen tegen juridische belemmeringen aan. De </w:t>
       </w:r>
       <w:r w:rsidR="00CA3961">
         <w:t xml:space="preserve">indiener </w:t>
       </w:r>
       <w:r w:rsidR="008A2D1D">
         <w:t>is van mening dat</w:t>
       </w:r>
@@ -1054,51 +1094,59 @@
       <w:r w:rsidR="004300DB">
         <w:t xml:space="preserve"> acht het wenselijk dat gemeenten die op basis van eigen afwegingen</w:t>
       </w:r>
       <w:r w:rsidR="00CA3279">
         <w:t>, zoals dierenwelzijn,</w:t>
       </w:r>
       <w:r w:rsidR="004300DB">
         <w:t xml:space="preserve"> tot een dergelijk</w:t>
       </w:r>
       <w:r w:rsidR="007724FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004300DB">
         <w:t xml:space="preserve">besluit willen komen, daartoe de benodigde juridische ruimte hebben. </w:t>
       </w:r>
       <w:r w:rsidR="0033623D">
         <w:t xml:space="preserve">Met dit amendement krijgen gemeenten </w:t>
       </w:r>
       <w:r w:rsidR="006B10C1">
         <w:t>meer</w:t>
       </w:r>
       <w:r w:rsidR="0033623D">
         <w:t xml:space="preserve"> juridische ruimte om </w:t>
       </w:r>
       <w:r w:rsidR="006B10C1">
-        <w:t>de wetgeving omtrent hengelen aan te laten sluiten op de lokale situatie</w:t>
+        <w:t xml:space="preserve">de wetgeving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B10C1">
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B10C1">
+        <w:t xml:space="preserve"> hengelen aan te laten sluiten op de lokale situatie</w:t>
       </w:r>
       <w:r w:rsidR="004E1AC1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FB03F1" w:rsidP="00FB03F1" w:rsidRDefault="00FB03F1" w14:paraId="1F5E82C2" w14:textId="77777777"/>
     <w:p w:rsidR="00FB03F1" w:rsidP="00FB03F1" w:rsidRDefault="00AF5725" w14:paraId="24100E7F" w14:textId="1D1F536C">
       <w:r>
         <w:t xml:space="preserve">Hiertoe wordt in artikel 33 van de Visserijwet een </w:t>
       </w:r>
       <w:r w:rsidR="00FB03F1">
         <w:t>nieuw</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB03F1">
         <w:t xml:space="preserve">zesde </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lid </w:t>
       </w:r>
@@ -1186,132 +1234,143 @@
     </w:p>
     <w:p w:rsidR="00CA3279" w:rsidP="00FB03F1" w:rsidRDefault="00CA3279" w14:paraId="2A7124F5" w14:textId="587788DA"/>
     <w:p w:rsidRPr="00FB03F1" w:rsidR="00CA3279" w:rsidP="00FB03F1" w:rsidRDefault="00CA3279" w14:paraId="039AD4FC" w14:textId="6142FE89">
       <w:r>
         <w:t>De indiener wil met dit amendement aansluiten bij de bestaande praktijk waarin de Kamer voor de Binnenvisserij besluit over het al dan niet verlengen van visvergunningen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB2662" w:rsidP="00CD48DA" w:rsidRDefault="00BB2662" w14:paraId="3DAD3C15" w14:textId="77777777"/>
     <w:p w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="004E1AC1" w14:paraId="02CFF106" w14:textId="33DD953F">
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00242DFC">
         <w:t>indiener</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> benadrukt dat dit </w:t>
       </w:r>
       <w:r w:rsidR="00CA3279">
         <w:t xml:space="preserve">amendement aan </w:t>
       </w:r>
       <w:r>
         <w:t>gemeenten geen verplichtingen oplegt.</w:t>
       </w:r>
       <w:r w:rsidR="00735314">
-        <w:t xml:space="preserve"> Ook de landelijke regelgeving omtrent visserij blijft </w:t>
+        <w:t xml:space="preserve"> Ook de landelijke regelgeving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00735314">
+        <w:t>omtrent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00735314">
+        <w:t xml:space="preserve"> visserij blijft </w:t>
       </w:r>
       <w:r w:rsidR="00AF5725">
         <w:t xml:space="preserve">verder </w:t>
       </w:r>
       <w:r w:rsidR="00CA3279">
         <w:t xml:space="preserve">technisch </w:t>
       </w:r>
       <w:r w:rsidR="00735314">
         <w:t>ongewijzigd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="008506BE" w:rsidP="00BF623B" w:rsidRDefault="008506BE" w14:paraId="6FC5B298" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="005B1DCC" w14:paraId="7E5E1472" w14:textId="70C31CA0">
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00820FE7" w:rsidR="00820FE7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00820FE7" w:rsidR="00820FE7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Kostić</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
-      <w:footerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CBDA781" w14:textId="77777777" w:rsidR="008D28C3" w:rsidRDefault="008D28C3">
+    <w:p w14:paraId="7316EBB6" w14:textId="77777777" w:rsidR="00CD5052" w:rsidRDefault="00CD5052">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B7804AD" w14:textId="77777777" w:rsidR="008D28C3" w:rsidRDefault="008D28C3">
+    <w:p w14:paraId="114884C8" w14:textId="77777777" w:rsidR="00CD5052" w:rsidRDefault="00CD5052">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C8F0022" w14:textId="77777777" w:rsidR="008D28C3" w:rsidRDefault="008D28C3">
+    <w:p w14:paraId="64E8BC42" w14:textId="77777777" w:rsidR="00CD5052" w:rsidRDefault="00CD5052">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1358,51 +1417,51 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CC81ED7" w14:textId="5613A678" w:rsidR="009E0BA9" w:rsidRDefault="009E0BA9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AE63976" wp14:editId="3B9A1518">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1009015" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="958933221" name="Tekstvak 2" descr="Intern gebruik">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1482,175 +1541,61 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009E0BA9">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00EF1809" w14:textId="17D9B9C4" w:rsidR="009E0BA9" w:rsidRDefault="009E0BA9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00EF1809" w14:textId="7E13A2E6" w:rsidR="009E0BA9" w:rsidRDefault="009E0BA9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="771CEC99" w14:textId="13438D57" w:rsidR="009E0BA9" w:rsidRDefault="009E0BA9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21920D89" wp14:editId="51765538">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1009015" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1426636813" name="Tekstvak 1" descr="Intern gebruik">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1730,76 +1675,106 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="009E0BA9">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D25B82B" w14:textId="77777777" w:rsidR="008D28C3" w:rsidRDefault="008D28C3">
+    <w:p w14:paraId="1CF6681E" w14:textId="77777777" w:rsidR="00CD5052" w:rsidRDefault="00CD5052">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34F6F22A" w14:textId="77777777" w:rsidR="008D28C3" w:rsidRDefault="008D28C3">
+    <w:p w14:paraId="423ED5EC" w14:textId="77777777" w:rsidR="00CD5052" w:rsidRDefault="00CD5052">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B46A365" w14:textId="77777777" w:rsidR="00692D16" w:rsidRDefault="00692D16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="571995C1" w14:textId="77777777" w:rsidR="00692D16" w:rsidRDefault="00692D16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D9071DE" w14:textId="77777777" w:rsidR="00692D16" w:rsidRDefault="00692D16">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6302AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16A65564"/>
     <w:lvl w:ilvl="0" w:tplc="BC442384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2709,62 +2684,65 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="720325383">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="792284408">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1704401568">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1706130781">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1943804060">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1178272657">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00504365"/>
     <w:rsid w:val="000053FD"/>
     <w:rsid w:val="0001051C"/>
     <w:rsid w:val="0001515E"/>
     <w:rsid w:val="00023F49"/>
     <w:rsid w:val="0002467F"/>
@@ -2879,58 +2857,60 @@
     <w:rsid w:val="005C7172"/>
     <w:rsid w:val="005E052E"/>
     <w:rsid w:val="005F10AC"/>
     <w:rsid w:val="005F657C"/>
     <w:rsid w:val="005F6803"/>
     <w:rsid w:val="005F7A45"/>
     <w:rsid w:val="006034D9"/>
     <w:rsid w:val="00606137"/>
     <w:rsid w:val="0060754D"/>
     <w:rsid w:val="00610339"/>
     <w:rsid w:val="006246EF"/>
     <w:rsid w:val="006251A2"/>
     <w:rsid w:val="0062636C"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="00632AE4"/>
     <w:rsid w:val="0063491E"/>
     <w:rsid w:val="00646AC2"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672848"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="00676695"/>
     <w:rsid w:val="00681B9A"/>
     <w:rsid w:val="00690727"/>
     <w:rsid w:val="006927CD"/>
+    <w:rsid w:val="00692D16"/>
     <w:rsid w:val="006A32C0"/>
     <w:rsid w:val="006B001F"/>
     <w:rsid w:val="006B10C1"/>
     <w:rsid w:val="006B3D0B"/>
     <w:rsid w:val="006C375E"/>
     <w:rsid w:val="006C4A34"/>
     <w:rsid w:val="006C57A8"/>
     <w:rsid w:val="006D3E69"/>
+    <w:rsid w:val="006D4EB0"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007064AB"/>
     <w:rsid w:val="007201A4"/>
     <w:rsid w:val="0072515F"/>
     <w:rsid w:val="007323CF"/>
     <w:rsid w:val="007329AF"/>
     <w:rsid w:val="00735314"/>
     <w:rsid w:val="007401DF"/>
     <w:rsid w:val="00751A32"/>
     <w:rsid w:val="0075490D"/>
     <w:rsid w:val="00756FCD"/>
     <w:rsid w:val="00763147"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00770E73"/>
     <w:rsid w:val="007724FD"/>
     <w:rsid w:val="0077565D"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="0079085A"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007C2EFD"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007E7607"/>
     <w:rsid w:val="007F0573"/>
     <w:rsid w:val="007F411C"/>
     <w:rsid w:val="008164E5"/>
@@ -3004,50 +2984,51 @@
     <w:rsid w:val="00B601D9"/>
     <w:rsid w:val="00B66D5D"/>
     <w:rsid w:val="00B76531"/>
     <w:rsid w:val="00B91AC4"/>
     <w:rsid w:val="00B97BBB"/>
     <w:rsid w:val="00BB2662"/>
     <w:rsid w:val="00BB6A43"/>
     <w:rsid w:val="00BC373A"/>
     <w:rsid w:val="00BC5526"/>
     <w:rsid w:val="00BF13B2"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C03B35"/>
     <w:rsid w:val="00C03F70"/>
     <w:rsid w:val="00C207BA"/>
     <w:rsid w:val="00C41FE2"/>
     <w:rsid w:val="00C52D94"/>
     <w:rsid w:val="00C614B0"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00CA3279"/>
     <w:rsid w:val="00CA3961"/>
     <w:rsid w:val="00CB3374"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CD48DA"/>
+    <w:rsid w:val="00CD5052"/>
     <w:rsid w:val="00CD5D05"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00CF1C44"/>
     <w:rsid w:val="00D11F74"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D16C3F"/>
     <w:rsid w:val="00D209A8"/>
     <w:rsid w:val="00D43C9B"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D575BF"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00D90346"/>
     <w:rsid w:val="00D97323"/>
     <w:rsid w:val="00DA37E3"/>
     <w:rsid w:val="00DD2733"/>
     <w:rsid w:val="00DD28DD"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DD6B6B"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF2D8A"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E11585"/>
     <w:rsid w:val="00E2170D"/>
     <w:rsid w:val="00E25DF4"/>
@@ -3090,53 +3071,53 @@
     <w:rsid w:val="00FA5BBE"/>
     <w:rsid w:val="00FB03F1"/>
     <w:rsid w:val="00FE5565"/>
     <w:rsid w:val="00FF66AD"/>
     <w:rsid w:val="2B66A700"/>
     <w:rsid w:val="3EFCE253"/>
     <w:rsid w:val="62C99272"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="395A712C"/>
   <w15:docId w15:val="{9DD66BA3-99BA-4F64-B725-D75507005C7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4053,51 +4034,51 @@
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00192102"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\amt.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>