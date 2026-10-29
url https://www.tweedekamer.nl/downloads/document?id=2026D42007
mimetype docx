--- v0 (2026-09-09)
+++ v1 (2026-10-29)
@@ -1,7720 +1,6347 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00397913" w:rsidP="00DA464A" w:rsidRDefault="00397913" w14:paraId="10B90169" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidRDefault="002044E5" w14:paraId="654AD639" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643" w:rsidR="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D95643" w:rsidR="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="450F5898" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="7657E134" w14:textId="49ECDE3C">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1044</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Infrastructuur en Waterstaat en van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="10B97130" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="3DE993F3" w14:textId="39AC22BA">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="28D16F2C" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="4F183353" w14:textId="6DF636C0">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 9 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00D95643" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="4F2A92DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="6B5BACF4" w14:textId="2B85D2CF">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij sturen wij u, mede namens de Minister van Landbouw, Visserij, Voedselzekerheid en Natuur, het verslag van de informele bijeenkomst van Milieuministers van 23-24 juli in Dublin, Ierland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00397913" w:rsidP="00DA464A" w:rsidRDefault="00397913" w14:paraId="2477DD08" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="370702A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00DA464A" w:rsidR="00DA464A" w:rsidP="00DA464A" w:rsidRDefault="00DA464A" w14:paraId="2567451D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="22FD9DCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA464A">
-        <w:t>Hierbij sturen wij u, mede namens de Minister van Landbouw, Visserij, Voedselzekerheid en Natuur, het verslag van de informele bijeenkomst van Milieuministers van 23-24 juli in Dublin, Ierland.</w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast ontvangt u een correctie van de kwartaalrapportage Q4 2025 en Q1 en Q2 2026 EU milieudossiers en transportdossiers, welke de Kamer op 27 juli ontvangen heeft (Kamerstukken 21 501-33, nr. 1238). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA464A" w:rsidP="00DA464A" w:rsidRDefault="00DA464A" w14:paraId="05D32EC6" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="769BB934" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het bleek dat voor een van de voorstellen, de verordening betreffende circulariteitsvereisten voor voertuigontwerpen en betreffende het beheer van autowrakken (COM (2023) 451), de procedure op 24 juli al geheel afgerond was door de Europese Commissie. Dit is in de bijgevoegde bijlage gecorrigeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="4F1D0A22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00397913" w:rsidP="00164FF1" w:rsidRDefault="00DA464A" w14:paraId="11B60F1D" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="00D95643" w:rsidRDefault="00D95643" w14:paraId="1F71A4F0" w14:textId="5C1947E6">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA464A">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00267643" w:rsidR="00164FF1" w:rsidP="00164FF1" w:rsidRDefault="00164FF1" w14:paraId="106E9352" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="00D95643" w14:paraId="73A1DB39" w14:textId="69B7D25D">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4D94">
-        <w:t>Het bleek dat voor een van de voorstellen, de verordening betreffende circulariteitsvereisten voor voertuigontwerpen en betreffende het beheer van autowrakken (COM (2023) 451), de procedure op 24 juli al geheel afgerond was door de Europese Commissie. Dit is in de bijgevoegde bijlage gecorrigeerd.</w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.W.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643" w:rsidR="003C20A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241C96" w:rsidRDefault="00241C96" w14:paraId="7D1664B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="2364095A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00241C96" w:rsidRDefault="009B0933" w14:paraId="5F229599" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="00D95643" w14:paraId="4FC78E0C" w14:textId="32A93B9B">
       <w:pPr>
-        <w:pStyle w:val="Slotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Hoogachtend,</w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Klimaat en Groene Groei,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241C96" w:rsidRDefault="009B0933" w14:paraId="4CD1F59C" w14:textId="77777777">
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidP="003C20A2" w:rsidRDefault="00D95643" w14:paraId="679683AD" w14:textId="4B337EC0">
       <w:pPr>
-        <w:pStyle w:val="OndertekeningArea1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>DE STAATSSECRETARIS VAN INFRASTRUCTUUR EN WATERSTAAT,</w:t>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643" w:rsidR="003C20A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Veldhoven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241C96" w:rsidRDefault="00241C96" w14:paraId="2DC83225" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Annet Bertram</w:t>
+    <w:p w:rsidRPr="00D95643" w:rsidR="003C20A2" w:rsidRDefault="003C20A2" w14:paraId="22F705B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA464A" w:rsidRDefault="00DA464A" w14:paraId="278A95FB" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:tab/>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="41438851" w14:textId="724A2EEC">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Verslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>informele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijeenkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Milieuministers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dublin,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ierland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA464A" w:rsidRDefault="00DA464A" w14:paraId="7B930CC3" w14:textId="77777777"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="56D15EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DA464A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="39353E3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="22" w:right="92"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>informele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bijeenkomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Milieuministers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>plaatsgevonden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dublin, Ierland. Er lagen tijdens deze informele bijeenkomst geen EU-wetsvoorstellen ter besluitvorming voor. Naast de EU-lidstaten, waren tijdens de informele bijeenkomst ook verschillende Schengenlanden, EU-instellingen en organisaties aanwezig zoals het Europees Milieuagentschap (EAA) en het Europees Milieubureau (EEB).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="4AA18473" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="92" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ierse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorzitterschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>had</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drietal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gedachtewisselingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geagendeerd:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en concurrentievermogen; 2) Europa’s mondiale leiderschap op het gebied van milieu en partnerschappen; en 3) Circulariteit en weerbaarheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="316304E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="3EBFAC38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sessie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decarbonisatie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concurrentievermogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="5A3EB0D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="59"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de eerste sessie werd besproken hoe Europa emissies kan verminderen en tegelijk het concurrentievermogen kan versterken. De Commissie presenteerde het recent gepubliceerde herzieningsvoorstel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestaande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissiehandelssysteem</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="_bookmark0">
+        <w:r w:rsidRPr="00D95643">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:position w:val="6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="18"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ETS1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Elektrificatie Actieplan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorstellen zijn volgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commissie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van een breder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pakket,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>waarmee invulling wordt gegeven aan het reeds afgesproken Europese klimaatdoel van netto 90% reductie in 2040 in de Europese klimaatwet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="32121EEA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="7C38BA71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het betrof een eerste oriënterende gedachtewisseling over de ETS herziening en het Elektrificatie Actieplan. Een grote groep lidstaten benadrukte het belang van samenhang tussen klimaatambitie en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>concurrentievermogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belangrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sterk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ETS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>volgens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een voorspelbare prijs, hoewel de meningen verdeeld waren over hoe dat bereikt moet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="27556D2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="134A0F06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="119" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een aantal lidstaten, waaronder Nederland, benadrukte het belang van het behoud van een ambitieus en sterk ETS. Nederland gaf daarbij samen met een aantal andere lidstaten aan dat verruiming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>emissieplafond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ETS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leidt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grotere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgaven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast uitte een aantal lidstaten hun zorgen dat koplopers die al geïnvesteerd hebben in de transitie benadeeld kunnen worden door een verruiming. Verschillende lidstaten pleitten daarnaast voor een sterk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carbon Border </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adjustment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mechanism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CBAM), met als prioriteit de bestrijding van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">carbon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leakage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, specifiek aan de exportkant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="1B2F0B16" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="76C8FD6A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Andere lidstaten benadrukten juist het belang van solidariteit binnen het ETS-systeem, met oog voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nationale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verschillen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tussen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpassing van de regels voor gratis allocatie van emissierechten. Ook werd gepleit voor een realistische herziening om de-industrialisatie te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="17AED514" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="293126A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van internationale koolstofkredieten was een aantal lidstaten positief over de mogelijkheid deze in te kunnen zetten, met de kanttekening dat dit niet ten koste mag gaan van investeringen binnen de EU of de prikkel voor emissiereductie mag verzwakken. Nederland sprak zich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorgestelde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>investeringsconditionaliteit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij het verstrekken van gratis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rechten om te verzekeren dat de economische waarde hiervan in de EU wordt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>behouden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wilden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>deze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conditionaliteit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>juist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beperken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vanwege zorgen over de uitvoeringslast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="5DA3911B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="67028F80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="32"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="68480168" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="59" w:hanging="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sessie II: Europa’s mondiale leiderschap op het gebied van milieu en partnerschappen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De tweede werksessie stond in het teken van de internationale milieu- en klimaatprocessen, waarbij specifiek werd stilgestaan bij de voorbereidingen voor de aankomende VN-klimaatconferentie (COP31) in november in Turkije en de VN-biodiversiteitsconferentie (COP17) in oktober</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Armenië.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>werd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gereflecteerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mondiale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>milieudiplomatie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de steeds complexere internationale onderhandelingen en het belang van het creëren van sterkere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>partnerschappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="2D6ADFCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="7818A053" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er bestond een grote mate van overeenstemming tussen de lidstaten over het belang van implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gemaakte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afspraken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbereiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tweede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Stocktake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- de wereldwijde evaluatie van de voortgang richting de klimaatdoelen van het</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="63CB7CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidSect="003C20A2">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1340" w:right="1417" w:bottom="1740" w:left="1417" w:header="0" w:footer="1552" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="107CA6B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="80" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="22" w:right="92"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_bookmark1" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Klimaatakkoord van Parijs - en het belang van de wetenschappelijke basis van de afspraken, evenals het steunen van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intergovernmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Climate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Change </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(IPCC). Een grote groep lidstaten benoemde daarbij de Santa Marta-conferentie</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="_bookmark1">
+        <w:r w:rsidRPr="00D95643">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:position w:val="6"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="33"/>
+          <w:position w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– de eerste internationale conferentie over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afbouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fossiele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectieve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>willing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en benadrukte het belang om deze samenwerking te versterken richting COP31 en daarna. In de discussie werd daarnaast het belang van brede internationale samenwerking op het gebied van klimaat en biodiversiteit benadrukt. Daarbij werd gewezen op de noodzaak om niet alleen met gelijkgezinde landen samen te werken, maar ook de dialoog met landen met andere standpunten voort te zetten en waar mogelijk nieuwe partnerschappen te ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="191393D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="1F1B7A25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland benadrukte het belang van effectieve multilaterale samenwerking. Daarbij wees Nederland op het belang van concrete stappen om de mondiale transitie weg van fossiele brandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>versnellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ontbossing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gaan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>noemde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Santa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Marta-conferentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als voorbeeld van effectieve samenwerking. Ook benadrukte Nederland het belang van goede EU-coördinatie op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Action Agenda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van de VN-klimaatconferenties met vrijwillige initiatieven en een geïntegreerde Europese diplomatieke inzet op klimaat, biodiversiteit en milieuvervuiling. In het veranderende geopolitieke krachtenveld werd het belang benadrukt van een brede groep internationale partners en een betrouwbare en stabiele Europese positie, waarbij de EU haar leiderschapsrol mede moet waarmaken door voortvarende implementatie van het eigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>klimaat-en biodiversiteitsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="7C29AB83" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="174"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="65A5CB21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sessie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>III:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Circulariteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weerbaarheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="246EABA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="54"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>laatste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sessie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>circulaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>versterken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>economische veiligheid van Europa. Er werd gesproken over hoe efficiënter gebruik en hergebruik van materialen, afvalvermindering, sterkere markten voor secundaire grondstoffen en minder afhankelijkheid van import bijdragen aan een sterker, competitiever en veerkrachtiger Europa. De Europese Commissie benadrukte het belang van de circulaire economie en het omvormen van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onze lineaire maatschappij naar een circulaire samenleving. Daarbij gaf de Commissie aan dat diverse bestaande en nieuwe voorstellen in samenhang zullen moeten bijdragen aan de circulaire economie, zoals de aankomende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Circular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CEA), waarin ook herziening van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Electrical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Electronic Equipment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(WEEE)-richtlijn wordt verwacht. Ook is verdere uitrol van productregelgeving in dit kader van belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="44BBC00B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="71C33D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="119"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>consensus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>circulaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kernonderdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is van de weerbaarheid, het concurrentievermogen en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de strategische autonomie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van de EU. Een grote groep lidstaten benadrukte het belang van het verminderen van de afhankelijkheid van kritieke grondstoffen, met de CEA en de WEEE-richtlijn als belangrijke instrumenten daarvoor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00FF619E" w14:paraId="6A18CA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="541F6D8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23" w:right="64"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verschillende lidstaten, waaronder Nederland, riepen op tot het versterken van de interne markt en het versterken van de vraag naar en het aanbod van secundaire grondstoffen. Hierbij werd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gewezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>harmonisatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>einde-afvalcriteria als voorwaarde voor een goed functionerende interne markt voor secundaire grondstoffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D95643" w:rsidR="00FF619E" w:rsidRDefault="00805ADD" w14:paraId="54BA6408" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>benadrukte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>daarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>productstandaarden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verdere uitwerking van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecodesign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> richtlijn (ESPR), onmisbaar zijn om een circulaire economie te bewerkstelligen. Het behouden van de Europese inzet en ambitie hierop is daarom van groot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95643">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D95643" w:rsidR="00FF619E">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1340" w:right="1417" w:bottom="1800" w:left="1417" w:header="0" w:footer="1600" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70E04D61" w14:textId="77777777" w:rsidR="00182B65" w:rsidRDefault="00182B65">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6556E70E" w14:textId="77777777" w:rsidR="001F5AC7" w:rsidRDefault="001F5AC7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32734887" w14:textId="77777777" w:rsidR="00182B65" w:rsidRDefault="00182B65">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3CA3A400" w14:textId="77777777" w:rsidR="001F5AC7" w:rsidRDefault="001F5AC7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5CB0CE21" w14:textId="77777777" w:rsidR="00397913" w:rsidRDefault="00397913">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69A35876" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...52 lines deleted...]
-  <w:p w14:paraId="484E2062" w14:textId="77777777" w:rsidR="00241C96" w:rsidRDefault="009B0933">
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="427AD995" wp14:editId="7DFA0A88">
-              <wp:simplePos x="5903595" y="1907539"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487547392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C88B75" wp14:editId="089AF0DC">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5903595</wp:posOffset>
+                <wp:posOffset>914400</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>1907539</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9579864</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1259840" cy="7991475"/>
+              <wp:extent cx="1828800" cy="9525"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="7268d852-823c-11ee-8554-0242ac120003"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="1" name="Graphic 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1259840" cy="7991475"/>
+                        <a:ext cx="1828800" cy="9525"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="1828800" h="9525">
+                            <a:moveTo>
+                              <a:pt x="1828800" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="1828800" y="9144"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="1828800" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict>
+            <v:shape w14:anchorId="744AC051" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:754.3pt;width:2in;height:.75pt;z-index:-15769088;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="1828800,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByfZoZHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CdkiNOMXQosOA&#10;oivQDDsrshwbk0WNUmLn70fJlmtspxXNwabMZ/q9RzLb277V7KzQNWAKvlosOVNGQtmYY8F/7B8+&#10;bThzXphSaDCq4Bfl+O3u44dtZ3O1hhp0qZBREePyzha89t7mWeZkrVrhFmCVoWQF2ApPRzxmJYqO&#10;qrc6Wy+Xn7MOsLQIUjlHT++HJN/F+lWlpP9eVU55pgtO3Hy8YrwewjXbbUV+RGHrRo40xBtYtKIx&#10;9NGp1L3wgp2w+adU20gEB5VfSGgzqKpGqqiB1KyWf6l5qYVVUQuZ4+xkk3u/svLp/GKfMVB39hHk&#10;L0eOZJ11+ZQJBzdi+grbgCXirI8uXiYXVe+ZpIerzXqzWZLZknI31+vrYHIm8vSuPDn/VUGsI86P&#10;zg89KFMk6hTJ3qQQqZOhhzr20HNGPUTOqIeHoYdW+PBeIBdC1s2I1COPkGzhrPYQYT5ImNgmIcT0&#10;FaPNHEuaZqiUS3cb6w2Ym9XV1Sg7pdN9gM0/+1/gOLLEMZWTGpwaDA66o9OTF4Sbu+1AN+VDo3WQ&#10;7/B4uNPIziKsRvyNjGewOAlD88MYHKC8PCPraF8K7n6fBCrO9DdDAxmWKwWYgkMK0Os7iCsYnUfn&#10;9/1PgZZZCgvuaXaeII27yNNYEP8AGLDhTQNfTh6qJsxM5DYwGg+0I1H/uM9hCefniHr919n9AQAA&#10;//8DAFBLAwQUAAYACAAAACEAoDlHgt8AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9&#10;m/gfNmPizS60tGkpS2OMjTdjq2k8LuwKpOwsYaeA/97pqd7mfeTNe9lucq0YbB8ajwriWQTCYulN&#10;g5WCr8/90xpEII1Gtx6tgl8bYJff32U6NX7Egx2OVAkOwZBqBTVRl0oZyto6HWa+s8jaj++dJoZ9&#10;JU2vRw53rZxH0Uo63SB/qHVnX2pbno8Xp2Ck4jRszou3V1ruP4oDmffvEyn1+DA9b0GQnehmhmt9&#10;rg45dyr8BU0QLeMk4S3ExzJar0CwJVnMmSquVBzFIPNM/l+R/wEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQByfZoZHgIAAL0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCgOUeC3wAAAA0BAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" path="m1828800,l,,,9144r1828800,l1828800,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487547904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B16DAE0" wp14:editId="76D78AA1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>901700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9656317</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2728595" cy="131445"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2728595" cy="131445"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A5D9CA2" w14:textId="77777777" w:rsidR="00241C96" w:rsidRDefault="009B0933">
+                        <w:p w14:paraId="7056B487" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
                           <w:pPr>
-                            <w:pStyle w:val="AfzendgegevensKop0"/>
+                            <w:spacing w:line="189" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
-                            <w:t>Ministerie van Infrastructuur en Waterstaat</w:t>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                              <w:vertAlign w:val="superscript"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Voor</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>sectoren</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>grote</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>industrie,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>elektriciteit,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>lucht</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>en</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>zeevaart.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0"/>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="427AD995" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3B16DAE0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="7268d852-823c-11ee-8554-0242ac120003" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:464.85pt;margin-top:150.2pt;width:99.2pt;height:629.25pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGCIXgvQEAAE0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/p7lss02jpivBahES&#10;AqSFD3Adu7EUXxh7m5SvZ+w2XQRviJfJeMZzfObMZPcw65GcBHhlTUfLVUGJMNz2yhw7+v3bU9ZQ&#10;4gMzPRutER09C08f9m/f7CbXisoOduwFEAQxvp1cR4cQXJvnng9CM7+yThhMSguaBTzCMe+BTYiu&#10;x7wqivt8stA7sFx4j9HHS5LuE76UgocvUnoRyNhR5BaShWQP0eb7HWuPwNyg+JUG+wcWmimDj96g&#10;Hllg5AXUX1BacbDeyrDiVudWSsVF6gG7KYs/unkemBOpFxTHu5tM/v/B8s+nr0BUj7OjxDCNI9pU&#10;903f1FXWVHc8K0shsqau11lRrSvGS1S9uIu6Tc63WP7sECDM7+wcMa5xj8EoxyxBxy82SjCPEzjf&#10;VBdzIDwWVfW2WWOKY26z3ZbrTR1x8tdyBz58EFaT6HQUcKxJbXb65MPl6nIlvmbskxrHGI8cL1yi&#10;F+bDfCV4sP0ZeePmIt5g4SclE25BR/2PFwaCkvGjQZnjyiwOLM5hcZjhWNrRQMnFfR/Sai0v48xS&#10;G9f9ikvx+znxe/0L9r8AAAD//wMAUEsDBBQABgAIAAAAIQCL/xGK4gAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLGlho+2aThOCExKiK4cd08ZrqzVOabKtvD3ZCW62/On3&#10;9+eb2QzsjJPrLUmIFgIYUmN1T62Er+rtIQHmvCKtBkso4QcdbIrbm1xl2l6oxPPOtyyEkMuUhM77&#10;MePcNR0a5RZ2RAq3g52M8mGdWq4ndQnhZuCxECtuVE/hQ6dGfOmwOe5ORsJ2T+Vr//1Rf5aHsq+q&#10;VND76ijl/d28XQPzOPs/GK76QR2K4FTbE2nHBglpnD4HVMKjEE/ArkQUJxGwOkzLZZICL3L+v0Xx&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEYIheC9AQAATQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIv/EYriAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAAFwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:760.35pt;width:214.85pt;height:10.35pt;z-index:-15768576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOQiislQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1G3Zwm7UdAWsQEgr&#10;QFr4ANexm4jYY2bcJv17xm7aIvaGuIzH9vjNe2+8vh99Lw4WqYNQy8VsLoUNBpou7Gr54/vHV7dS&#10;UNKh0T0EW8ujJXm/efliPcTKLqGFvrEoGCRQNcRatinFSikyrfWaZhBt4EsH6HXiLe5Ug3pgdN+r&#10;5Xz+Rg2ATUQwlohPH06XclPwnbMmfXWObBJ9LZlbKhFL3OaoNmtd7VDHtjMTDf0PLLzuAje9QD3o&#10;pMUeu2dQvjMIBC7NDHgFznXGFg2sZjH/S81Tq6MtWtgciheb6P/Bmi+Hp/gNRRrfw8gDLCIoPoL5&#10;SeyNGiJVU032lCri6ix0dOjzyhIEP2Rvjxc/7ZiE4cPl2+Xt6m4lheG7xevFzc0qG66uryNS+mTB&#10;i5zUEnlehYE+PFI6lZ5LJjKn/plJGrcjl+R0C82RRQw8x1rSr71GK0X/ObBReejnBM/J9pxg6j9A&#10;+RpZS4B3+wSuK52vuFNnnkDhPv2WPOI/96Xq+qc3vwEAAP//AwBQSwMEFAAGAAgAAAAhADw6jwrg&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuFE7UdpCiFNVCE5IiDQcODqx&#10;m1iN1yF22/B7tqdym9kZzc4Um9kN7GSmYD1KSBYCmMHWa4udhK/67eERWIgKtRo8Ggm/JsCmvL0p&#10;VK79GStz2sWOUQiGXEnoYxxzzkPbG6fCwo8GSdv7yalIdOq4ntSZwt3AUyFW3CmL9KFXo3npTXvY&#10;HZ2E7TdWr/bno/ms9pWt6yeB76uDlPd38/YZWDRzvJrhUp+qQ0mdGn9EHdhAPEtpSySwTMUaGFmW&#10;64RAczllSQa8LPj/FeUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE5CKKyVAQAAGwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADw6jwrgAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A5D9CA2" w14:textId="77777777" w:rsidR="00241C96" w:rsidRDefault="009B0933">
+                  <w:p w14:paraId="7056B487" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
                     <w:pPr>
-                      <w:pStyle w:val="AfzendgegevensKop0"/>
+                      <w:spacing w:line="189" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
-                      <w:t>Ministerie van Infrastructuur en Waterstaat</w:t>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                        <w:vertAlign w:val="superscript"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Voor</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>sectoren</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>grote</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>industrie,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>elektriciteit,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>lucht</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>en</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>zeevaart.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page"/>
-              <w10:anchorlock/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="308A5BB3" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
+    <w:pPr>
+      <w:pStyle w:val="Plattetekst"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487548416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45EE38BA" wp14:editId="5F030352">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>914400</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9549383</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="9525"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Graphic 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="9525"/>
+                      </a:xfrm>
+                      <a:custGeom>
+                        <a:avLst/>
+                        <a:gdLst/>
+                        <a:ahLst/>
+                        <a:cxnLst/>
+                        <a:rect l="l" t="t" r="r" b="b"/>
+                        <a:pathLst>
+                          <a:path w="1828800" h="9525">
+                            <a:moveTo>
+                              <a:pt x="1828800" y="0"/>
+                            </a:moveTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="0"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="0" y="9143"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="1828800" y="9143"/>
+                            </a:lnTo>
+                            <a:lnTo>
+                              <a:pt x="1828800" y="0"/>
+                            </a:lnTo>
+                            <a:close/>
+                          </a:path>
+                        </a:pathLst>
+                      </a:custGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="000000"/>
+                      </a:solidFill>
+                    </wps:spPr>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+          <w:pict>
+            <v:shape w14:anchorId="4E94037D" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:751.9pt;width:2in;height:.75pt;z-index:-15768064;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="1828800,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqCSEwHgIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06ydUiNOMXQosOA&#10;oivQDDsrshwblUVNVGLn70fJlmtspw3NwabMZ/q9RzLbm77V7KwcNmAKvlosOVNGQtmYY8F/7O8/&#10;bDhDL0wpNBhV8ItCfrN7/27b2VytoQZdKseoiMG8swWvvbd5lqGsVStwAVYZSlbgWuHp6I5Z6URH&#10;1VudrZfLz1kHrrQOpEKkp3dDku9i/apS0n+vKlSe6YITNx+vLl4P4ZrttiI/OmHrRo40xH+waEVj&#10;6KNTqTvhBTu55q9SbSMdIFR+IaHNoKoaqaIGUrNa/qHmuRZWRS1kDtrJJny7svLx/GyfXKCO9gHk&#10;C5IjWWcxnzLhgCOmr1wbsESc9dHFy+Si6j2T9HC1WW82SzJbUu76an0VTM5Ent6VJ/RfFcQ64vyA&#10;fuhBmSJRp0j2JoWOOhl6qGMPPWfUQ8cZ9fAw9NAKH94L5ELIuhmReuQRki2c1R4izAcJE9skhJi+&#10;YrSZY0nTDJVy6W5jvQFzvfr0cZSd0uk+wOaf/SdwHFnimMpJDagGg4Pu6PTkBeHmbiPoprxvtA7y&#10;0R0Pt9qxswirEX8j4xksTsLQ/DAGBygvT451tC8Fx18n4RRn+puhgQzLlQKXgkMKnNe3EFcwOu/Q&#10;7/ufwllmKSy4p9l5hDTuIk9jQfwDYMCGNw18OXmomjAzkdvAaDzQjkT94z6HJZyfI+r1X2f3GwAA&#10;//8DAFBLAwQUAAYACAAAACEA+N1SpN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPTU+DQBC9&#10;N/E/bKaJt3ZpAaPI0hhj483YahqPC7sCKTtL2Cngv3f0ord5H3nzXr6bXSdGO4TWo4LNOgJhsfKm&#10;xVrB+9t+dQsikEajO49WwZcNsCuuFrnOjJ/wYMcj1YJDMGRaQUPUZ1KGqrFOh7XvLbL26QenieFQ&#10;SzPoicNdJ7dRdCOdbpE/NLq3j42tzseLUzBReRrvzvHzE6X71/JA5uXjREpdL+eHexBkZ/ozw099&#10;rg4Fdyr9BU0QHeMk4S3ERxrFPIItSbxlqvyl0hhkkcv/K4pvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKoJITAeAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPjdUqTeAAAADQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m1828800,l,,,9143r1828800,l1828800,xe" fillcolor="black" stroked="f">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7308B3" wp14:editId="6421C09F">
-              <wp:simplePos x="5903595" y="10223500"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487548928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11A35322" wp14:editId="41B8F9DF">
+              <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>5903595</wp:posOffset>
+                <wp:posOffset>901700</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>10223500</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9625838</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1257300" cy="180975"/>
+              <wp:extent cx="2021839" cy="163195"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="7268d871-823c-11ee-8554-0242ac120003"/>
-              <wp:cNvGraphicFramePr/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1257300" cy="180975"/>
+                        <a:ext cx="2021839" cy="163195"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:noFill/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="724B2337" w14:textId="77777777" w:rsidR="00241C96" w:rsidRDefault="009B0933">
+                        <w:p w14:paraId="67410CE0" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
                           <w:pPr>
-                            <w:pStyle w:val="Referentiegegevens"/>
+                            <w:spacing w:line="241" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
-                            <w:t xml:space="preserve">Page </w:t>
-[...10 lines deleted...]
-                          <w:r w:rsidR="00164FF1">
                             <w:rPr>
-                              <w:noProof/>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                              <w:vertAlign w:val="superscript"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:t xml:space="preserve"> of </w:t>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Kamerstukken</w:t>
                           </w:r>
                           <w:r>
-                            <w:fldChar w:fldCharType="begin"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:instrText>NUMPAGES</w:instrText>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>II</w:t>
                           </w:r>
                           <w:r>
-                            <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-                          <w:r w:rsidR="00164FF1">
                             <w:rPr>
-                              <w:noProof/>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:fldChar w:fldCharType="end"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>2026,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>31793,</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>nr.</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 302</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0"/>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7C7308B3" id="7268d871-823c-11ee-8554-0242ac120003" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:464.85pt;margin-top:805pt;width:99pt;height:14.25pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQERJyvgEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD07viSpvGMKAW2osOA&#10;YSvQ7QMUWYoFWJdRauzs60cpdTpsb8NeaIoUjw4P6d3dbEZykhC0s4zWq4oSaYXrtT0y+v3bQ9FS&#10;EiK3PR+dlYyeZaB3+7dvdpPvZOMGN/YSCILY0E2e0SFG35VlEIM0PKyclxaTyoHhEY9wLHvgE6Kb&#10;sWyq6racHPQenJAhYPT+kqT7jK+UFPGrUkFGMjKK3GK2kO0h2XK/490RuB+0eKHB/4GF4drio1eo&#10;ex45eQb9F5TRAlxwKq6EM6VTSguZe8Bu6uqPbp4G7mXuBcUJ/ipT+H+w4svpEYjuGW0osdzgiLbN&#10;bdu327pom7Uo6lrKot1sboqquWm4qFH1ap10m3zosPzJI0Cc37sZ57/EAwaTHLMCk77YKME8TuB8&#10;VV3OkYhU1Gy26wpTAnN1W73bbhJM+VrtIcSP0hmSHEYBp5rF5qfPIV6uLlfSY9Y96HFM8UTxQiV5&#10;cT7MudUrzYPrz8ge9xdhBwc/KZlwFxgNP545SErGTxbFTouzOLA4h8XhVmApo5GSi/sh5gVbCODk&#10;cjcvW5ZW4/dzpvn6L+x/AQAA//8DAFBLAwQUAAYACAAAACEAU+ADVuEAAAAOAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidINImxKkqBCckRBoOHJ3YTaLG6xC7bfh7Nqdy3Jmn&#10;2Zl8O9uBnc3ke4cSopUAZrBxusdWwlf19rAB5oNCrQaHRsKv8bAtbm9ylWl3wdKc96FlFII+UxK6&#10;EMaMc990xiq/cqNB8g5usirQObVcT+pC4XbgsRAJt6pH+tCp0bx0pjnuT1bC7hvL1/7no/4sD2Vf&#10;VanA9+Qo5f3dvHsGFswcrjAs9ak6FNSpdifUng0S0jhdE0pGEglatSBRvCatXrTHzRPwIuf/ZxR/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFAREnK+AQAAUwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFPgA1bhAAAADgEAAA8AAAAAAAAAAAAA&#10;AAAAGAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="11A35322" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:757.95pt;width:159.2pt;height:12.85pt;z-index:-15767552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ1hMnmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNbuOGiUrr6O2UapK&#10;UVspyQdgFryoC0MY7F3/fQe8tqvmVvUCAzM83nszq7vJDWyvI1rwLa8XFWfaK+is37b85fnhww1n&#10;mKTv5ABet/ygkd+t379bjaHRS+hh6HRkBOKxGUPL+5RCIwSqXjuJCwjaU9JAdDLRMW5FF+VI6G4Q&#10;y6q6FiPELkRQGpFu749Jvi74xmiVfhiDOrGh5cQtlTWWdZNXsV7JZhtl6K2aach/YOGk9fTpGepe&#10;Jsl20b6BclZFQDBpocAJMMYqXTSQmrr6S81TL4MuWsgcDGeb8P/Bqu/7p/AzsjR9hokaWERgeAT1&#10;C8kbMQZs5prsKTZI1VnoZKLLO0lg9JC8PZz91FNiii6X1bK+ubrlTFGuvr6qbz9mw8XldYiYvmpw&#10;LActj9SvwkDuHzEdS08lM5nj/5lJmjYTs10mTZX5ZgPdgbSM1M6W4+tORs3Z8M2TX7n3pyCegs0p&#10;iGn4AmVCsiQPn3YJjC0ELrgzAWpEkTAPTe70n+dSdRnt9W8AAAD//wMAUEsDBBQABgAIAAAAIQBO&#10;ML+x4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ0qjWiIU1UITkio&#10;aThwdGI3sRqvQ+y24e/ZnsptZ3c0+6bYzG5gZzMF61FCshDADLZeW+wkfNXvT8/AQlSo1eDRSPg1&#10;ATbl/V2hcu0vWJnzPnaMQjDkSkIf45hzHtreOBUWfjRIt4OfnIokp47rSV0o3A18KUTGnbJIH3o1&#10;mtfetMf9yUnYfmP1Zn8+m111qGxdrwV+ZEcpHx/m7QuwaOZ4M8MVn9ChJKbGn1AHNpBOl9Ql0rBK&#10;VmtgZEkzkQJrrqs0yYCXBf/fovwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAidYTJ5kB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATjC/&#10;seEAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="724B2337" w14:textId="77777777" w:rsidR="00241C96" w:rsidRDefault="009B0933">
+                  <w:p w14:paraId="67410CE0" w14:textId="77777777" w:rsidR="00FF619E" w:rsidRDefault="00805ADD">
                     <w:pPr>
-                      <w:pStyle w:val="Referentiegegevens"/>
+                      <w:spacing w:line="241" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
-                      <w:t xml:space="preserve">Page </w:t>
-[...10 lines deleted...]
-                    <w:r w:rsidR="00164FF1">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                        <w:vertAlign w:val="superscript"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
-                      <w:fldChar w:fldCharType="end"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:t xml:space="preserve"> of </w:t>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Kamerstukken</w:t>
                     </w:r>
                     <w:r>
-                      <w:fldChar w:fldCharType="begin"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:instrText>NUMPAGES</w:instrText>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>II</w:t>
                     </w:r>
                     <w:r>
-                      <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-                    <w:r w:rsidR="00164FF1">
                       <w:rPr>
-                        <w:noProof/>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:fldChar w:fldCharType="end"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>2026,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>31793,</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>nr.</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 302</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page"/>
-[...124 lines deleted...]
-              <w10:anchorlock/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-</w:hdr>
+</w:ftr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3038 lines deleted...]
-</w:numbering>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="508B7E94" w14:textId="77777777" w:rsidR="001F5AC7" w:rsidRDefault="001F5AC7">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="673110EF" w14:textId="77777777" w:rsidR="001F5AC7" w:rsidRDefault="001F5AC7">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00182B65"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F411DE"/>
+    <w:rsidRoot w:val="00FF619E"/>
+    <w:rsid w:val="001F5AC7"/>
+    <w:rsid w:val="002044E5"/>
+    <w:rsid w:val="00264B16"/>
+    <w:rsid w:val="003C20A2"/>
+    <w:rsid w:val="00805ADD"/>
+    <w:rsid w:val="00C35B11"/>
+    <w:rsid w:val="00D95643"/>
+    <w:rsid w:val="00F46A7B"/>
+    <w:rsid w:val="00FF619E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="1540A0F0"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="456DDAF0"/>
+  <w15:docId w15:val="{18F68B48-CE65-48E8-9790-A58C574C34B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...3877 lines deleted...]
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8042,507 +6669,575 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="23"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003C20A2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003C20A2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003C20A2"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002C7052"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C20A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C20A2"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C20A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C20A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>745</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1350</ap:Words>
+  <ap:Characters>7431</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>6</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>61</ap:Lines>
+  <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>874</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8764</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
+  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-09-09T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 26 voor Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Documentsoort">
-    <vt:lpwstr>Brief aan Parlement - Verslag informele bijeenkomst Milieuministers 23-24 juli</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-09-17T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publicatiedatum">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 26.1.29</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Verantwoordelijke organisatie">
-[...66 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>