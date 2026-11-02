--- v0 (2026-09-08)
+++ v1 (2026-11-02)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10348" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidR="004330ED" w:rsidTr="00EA1CE4" w14:paraId="1A657676" w14:textId="77777777">
@@ -1167,89 +1167,108 @@
         <w:t>breed erkend in de wetenschappelijke literatuur.</w:t>
       </w:r>
       <w:r w:rsidR="002511A7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00282E2E">
         <w:t>De indiener</w:t>
       </w:r>
       <w:r w:rsidR="002511A7">
         <w:t xml:space="preserve"> acht het onwenselijk dat vermijdbare praktijken die ernstig lijden veroorzaken in de praktijk worden toegepast, terwijl er voldoende</w:t>
       </w:r>
       <w:r w:rsidR="00A01769">
         <w:t xml:space="preserve"> doelmatige</w:t>
       </w:r>
       <w:r w:rsidR="002511A7">
         <w:t xml:space="preserve"> alternatieven</w:t>
       </w:r>
       <w:r w:rsidR="00A01769">
         <w:t xml:space="preserve"> beschikbaar</w:t>
       </w:r>
       <w:r w:rsidR="002511A7">
         <w:t xml:space="preserve"> zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AC338B" w:rsidP="00EA1CE4" w:rsidRDefault="00AC338B" w14:paraId="7DDA9A8C" w14:textId="77777777"/>
-    <w:p w:rsidR="00AC338B" w:rsidP="00EA1CE4" w:rsidRDefault="00AC338B" w14:paraId="09316EE0" w14:textId="717881C8">
+    <w:p w:rsidR="00AC338B" w:rsidP="00EA1CE4" w:rsidRDefault="00AC338B" w14:paraId="09316EE0" w14:textId="06B94C6F">
       <w:r>
         <w:t xml:space="preserve">Achtergebleven haken vormen daarnaast een risico voor andere in het wild levende dieren, waaronder watervogels. Dierenartsen en medewerkers van dierenambulances hebben de Kamer hierop gewezen tijdens het rondetafelgesprek </w:t>
       </w:r>
       <w:r w:rsidRPr="007055F2">
         <w:t>Toekomst van de diergeneeskundige zorg</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="007055F2">
         <w:t>25 september 2025</w:t>
       </w:r>
       <w:r>
-        <w:t>). Zo vertelde Gerrit van de dierenambulance: «We hadden gisteren een meeuw die een dubbele snoekhaak met twee keer een drietand van zijn ene vleugel naar zijn andere vleugel had lopen. Hij zat daarmee helemaal vast. Zo heeft hij lang moeten lijden voordat hij stief van ellende.»</w:t>
-      </w:r>
+        <w:t>). Zo vertelde Gerrit van de dierenambulance: «We hadden gisteren een meeuw die een dubbele snoekhaak met twee keer een drietand van zijn ene vleugel naar zijn andere vleugel had lopen. Hij zat daarmee helemaal vast. Zo heeft hij lang moeten lijden voordat hij stie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F905A3">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">f van </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ellende.»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A01769">
         <w:t xml:space="preserve"> Bovendien is het risico op lijnbreuk bij het gebruik van een weerhaak groter, met extra schade aan milieu, natuur en dieren tot gevolg.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A87933" w:rsidP="00EA1CE4" w:rsidRDefault="00A87933" w14:paraId="42901790" w14:textId="314206A7"/>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="00E94BB6" w14:paraId="31410DD5" w14:textId="02EEA227">
       <w:r>
         <w:t>Het verbod is eenvoudig uitvoerbaar. Haken zonder weerhaak zijn breed verkrijgbaar en in de praktijk goed bruikbaar.</w:t>
       </w:r>
       <w:r w:rsidR="00F41344">
         <w:t xml:space="preserve"> Ook binnen de hengelsport wijzen steeds meer mensen op de voordelen van haken zonder weerhaak.</w:t>
       </w:r>
       <w:r w:rsidR="00F41344">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00AB7B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00630C15">
-        <w:t>Een groeiend aantal gemeenten is reeds overgegaan tot een verbod op weerhaken of ontraadt het gebruik ervan nadrukkelijk.</w:t>
+        <w:t xml:space="preserve">Een groeiend aantal gemeenten is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00630C15">
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00630C15">
+        <w:t xml:space="preserve"> overgegaan tot een verbod op weerhaken of ontraadt het gebruik ervan nadrukkelijk.</w:t>
       </w:r>
       <w:r w:rsidR="00AB7B16">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD545A">
         <w:t xml:space="preserve">Voormalig staatssecretaris </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD545A">
         <w:t>Rummenie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD545A">
         <w:t xml:space="preserve"> gebruikte dit als reden om geen landelijk verbod in te voere</w:t>
       </w:r>
       <w:r w:rsidR="0088065A">
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
       <w:r w:rsidR="003A1A89">
         <w:t xml:space="preserve">Tegelijkertijd zijn er </w:t>
       </w:r>
       <w:r w:rsidR="00A21319">
         <w:t>ook</w:t>
       </w:r>
       <w:r w:rsidR="003A1A89">
@@ -1267,51 +1286,59 @@
       <w:r w:rsidR="00140F59">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00140F59">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A01769">
         <w:t>De indiener wil in deze behoefte van gemeenten voorzien.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="00A01769" w14:paraId="70B766F1" w14:textId="77777777"/>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="0088065A" w14:paraId="704C9C64" w14:textId="672F1D9B">
       <w:r>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00282E2E">
         <w:t>indiener</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wijst er</w:t>
       </w:r>
       <w:r w:rsidR="00D14C3B">
-        <w:t xml:space="preserve"> tevens </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D14C3B">
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D14C3B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">op dat het, bij het voorkomen van </w:t>
       </w:r>
       <w:r w:rsidR="00320166">
         <w:t xml:space="preserve">onnodig en ernstig lijden van dieren, niet zou moeten uitmaken in welke gemeente een vis wordt gevangen. Niet voor niets </w:t>
       </w:r>
       <w:r w:rsidR="00DB3A67">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="00795FA7">
         <w:t xml:space="preserve"> wettelijk vastgelegd dat het verboden is om zonder redelijk doel bij een dier pijn of letsel te veroorzaken dan wel de gezondheid of het welzijn van het dier te benadelen</w:t>
       </w:r>
       <w:r w:rsidR="00D14C3B">
         <w:t xml:space="preserve"> (artikel 2.1 van de Wet dieren)</w:t>
       </w:r>
       <w:r w:rsidR="00795FA7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00270CBA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="00A01769" w14:paraId="31119BB4" w14:textId="77777777"/>
     <w:p w:rsidR="00630C15" w:rsidP="00EA1CE4" w:rsidRDefault="00A01769" w14:paraId="434CB006" w14:textId="158FAFBC">
@@ -1324,51 +1351,59 @@
       <w:r w:rsidR="00B51856">
         <w:t xml:space="preserve">pijnlijke </w:t>
       </w:r>
       <w:r w:rsidR="00270CBA">
         <w:t xml:space="preserve">weerhaken tot het verleden </w:t>
       </w:r>
       <w:r w:rsidR="00592624">
         <w:t xml:space="preserve">zou </w:t>
       </w:r>
       <w:r w:rsidR="00270CBA">
         <w:t>moet</w:t>
       </w:r>
       <w:r w:rsidR="00592624">
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00270CBA">
         <w:t xml:space="preserve"> behoren.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="00A01769" w14:paraId="2495BA49" w14:textId="77777777"/>
     <w:p w:rsidR="00A01769" w:rsidP="00EA1CE4" w:rsidRDefault="00A01769" w14:paraId="275A30B8" w14:textId="1528D59C">
       <w:r>
         <w:t>Dit amendement</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3F92">
-        <w:t xml:space="preserve"> maakt het mogelijk om, indien daartoe aanleiding bestaat, bij koninklijk besluit een ander tijdstip van inwerkingtreding vast te stellen voor de in artikel I, onderdeel Aa, en onderdeel B, onder 1, opgenomen wijzigingen. Hiermee wordt enige flexibiliteit geboden bij de invoering van deze bepalingen en kan zo nodig rekening worden gehouden met de voorbereiding die voor de uitvoering daarvan n</w:t>
+        <w:t xml:space="preserve"> maakt het mogelijk om, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA3F92">
+        <w:t>indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA3F92">
+        <w:t xml:space="preserve"> daartoe aanleiding bestaat, bij koninklijk besluit een ander tijdstip van inwerkingtreding vast te stellen voor de in artikel I, onderdeel Aa, en onderdeel B, onder 1, opgenomen wijzigingen. Hiermee wordt enige flexibiliteit geboden bij de invoering van deze bepalingen en kan zo nodig rekening worden gehouden met de voorbereiding die voor de uitvoering daarvan n</w:t>
       </w:r>
       <w:r>
         <w:t>oodzakelijk geacht wordt.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="005B1DCC" w:rsidP="00BF623B" w:rsidRDefault="005B1DCC" w14:paraId="02CFF106" w14:textId="77777777"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="005B1DCC" w14:paraId="7E5E1472" w14:textId="70C31CA0">
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:instrText xml:space="preserve"> =  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00820FE7" w:rsidR="00820FE7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00820FE7" w:rsidR="00820FE7">
         <w:rPr>
@@ -1377,73 +1412,73 @@
         <w:t>Kostić</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA69AC">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00B4708A" w:rsidSect="00EA1CE4">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6713B055" w14:textId="77777777" w:rsidR="00744910" w:rsidRDefault="00744910">
+    <w:p w14:paraId="79E1DD15" w14:textId="77777777" w:rsidR="008F2296" w:rsidRDefault="008F2296">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABAA8E0" w14:textId="77777777" w:rsidR="00744910" w:rsidRDefault="00744910">
+    <w:p w14:paraId="2883D019" w14:textId="77777777" w:rsidR="008F2296" w:rsidRDefault="008F2296">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DF47E7B" w14:textId="77777777" w:rsidR="00744910" w:rsidRDefault="00744910">
+    <w:p w14:paraId="326C0A3C" w14:textId="77777777" w:rsidR="008F2296" w:rsidRDefault="008F2296">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -1483,51 +1518,51 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="658696DA" w14:textId="0FD8D7DC" w:rsidR="00672D01" w:rsidRDefault="00672D01">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CDDBED5" wp14:editId="663A5F0D">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1009015" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1399608814" name="Tekstvak 2" descr="Intern gebruik">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1607,51 +1642,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00672D01">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CBEBF69" w14:textId="60C781B4" w:rsidR="00672D01" w:rsidRDefault="00672D01">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60C7C941" wp14:editId="5AEE20C0">
               <wp:simplePos x="628650" y="9601200"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1009015" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1211068318" name="Tekstvak 3" descr="Intern gebruik">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1713,51 +1748,51 @@
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="0DF3688E" w14:textId="3A77DBE8" w:rsidR="00672D01" w:rsidRPr="00672D01" w:rsidRDefault="00672D01" w:rsidP="00672D01">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19D86012" w14:textId="3E6C7175" w:rsidR="00672D01" w:rsidRDefault="00672D01">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6149788F" wp14:editId="40A4AB94">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1009015" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="635" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="604399229" name="Tekstvak 1" descr="Intern gebruik">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1837,66 +1872,66 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00672D01">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Intern gebruik</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3750BC11" w14:textId="77777777" w:rsidR="00744910" w:rsidRDefault="00744910">
+    <w:p w14:paraId="083A519C" w14:textId="77777777" w:rsidR="008F2296" w:rsidRDefault="008F2296">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0222015C" w14:textId="77777777" w:rsidR="00744910" w:rsidRDefault="00744910">
+    <w:p w14:paraId="44800331" w14:textId="77777777" w:rsidR="008F2296" w:rsidRDefault="008F2296">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3E84E72A" w14:textId="3C417D2F" w:rsidR="00F41344" w:rsidRDefault="00F41344">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="001D26C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.kwo.nl/discussievoer-vang-je-minder-karpers-als-je-weerhaakloos-vist/</w:t>
@@ -1916,51 +1951,51 @@
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="001D26C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.parool.nl/nieuws/amsterdamse-vissers-blijven-weerhaak-gebruiken~bb61654f/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F6302AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16A65564"/>
     <w:lvl w:ilvl="0" w:tplc="BC442384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2407,54 +2442,53 @@
         <w:ind w:left="6405" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1187673558">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1271545016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2037656460">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2136562705">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="720325383">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2540,85 +2574,87 @@
     <w:rsid w:val="00592624"/>
     <w:rsid w:val="00596AB8"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A2C69"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="00601BD7"/>
     <w:rsid w:val="00610339"/>
     <w:rsid w:val="00612319"/>
     <w:rsid w:val="00617604"/>
     <w:rsid w:val="00617ECA"/>
     <w:rsid w:val="00622F3E"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="00630C15"/>
     <w:rsid w:val="0063604E"/>
     <w:rsid w:val="00652FC0"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D01"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006B73EE"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006D4E69"/>
+    <w:rsid w:val="006D4EB0"/>
     <w:rsid w:val="006D7BCC"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="007055F2"/>
     <w:rsid w:val="00711851"/>
     <w:rsid w:val="007136B8"/>
     <w:rsid w:val="0071629B"/>
     <w:rsid w:val="00716B80"/>
     <w:rsid w:val="007224F5"/>
     <w:rsid w:val="00741997"/>
     <w:rsid w:val="00744910"/>
     <w:rsid w:val="0075641F"/>
     <w:rsid w:val="00766568"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00770C43"/>
     <w:rsid w:val="0077565D"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="00795FA7"/>
     <w:rsid w:val="007965FC"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007F4A8F"/>
     <w:rsid w:val="00811DAC"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00820FE7"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00854B0F"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088065A"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="00886D62"/>
     <w:rsid w:val="008A11B0"/>
     <w:rsid w:val="008C474D"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="008E43A0"/>
+    <w:rsid w:val="008F2296"/>
     <w:rsid w:val="00904CE9"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="00920527"/>
     <w:rsid w:val="00936FE1"/>
     <w:rsid w:val="009478C7"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00961D34"/>
     <w:rsid w:val="00962206"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="00995F9B"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009B58E3"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009C5CD2"/>
     <w:rsid w:val="009C7A5C"/>
     <w:rsid w:val="009E659D"/>
     <w:rsid w:val="009E7820"/>
     <w:rsid w:val="009E7A4B"/>
     <w:rsid w:val="009F61CB"/>
     <w:rsid w:val="009F648A"/>
     <w:rsid w:val="00A01769"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A110D8"/>
@@ -2678,50 +2714,51 @@
     <w:rsid w:val="00E33451"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E41E55"/>
     <w:rsid w:val="00E45E0F"/>
     <w:rsid w:val="00E535C4"/>
     <w:rsid w:val="00E639BA"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E7015D"/>
     <w:rsid w:val="00E70A64"/>
     <w:rsid w:val="00E720BC"/>
     <w:rsid w:val="00E77BAF"/>
     <w:rsid w:val="00E82CE8"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00E94BB6"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EB63C8"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
     <w:rsid w:val="00F360E7"/>
     <w:rsid w:val="00F41344"/>
     <w:rsid w:val="00F47BEA"/>
     <w:rsid w:val="00F53365"/>
+    <w:rsid w:val="00F905A3"/>
     <w:rsid w:val="00FA29B1"/>
     <w:rsid w:val="00FA5BBE"/>
     <w:rsid w:val="00FB3E0B"/>
     <w:rsid w:val="00FE7BF9"/>
     <w:rsid w:val="59F0263F"/>
     <w:rsid w:val="6AAD7885"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -3971,72 +4008,72 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
   <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
   <ap:Words>746</ap:Words>
-  <ap:Characters>4105</ap:Characters>
+  <ap:Characters>4106</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>34</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>amt</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4842</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4843</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2005-08-22T11:50:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>