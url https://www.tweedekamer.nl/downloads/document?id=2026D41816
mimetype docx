--- v0 (2026-09-08)
+++ v1 (2026-10-31)
@@ -1,5901 +1,4040 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004646EE" w:rsidR="00F75106" w:rsidP="00AF7A10" w:rsidRDefault="006F1542" w14:paraId="69B9927F" w14:textId="77777777">
-[...960 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00BE68A4" w:rsidRDefault="00C853E0" w14:paraId="7C691AA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00BE68A4" w:rsidP="00AA0C25" w:rsidRDefault="00C853E0" w14:paraId="33CA2EBC" w14:textId="50325525">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00BE68A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00BE68A4" w:rsidP="004474D9" w:rsidRDefault="00BE68A4" w14:paraId="6C85A839" w14:textId="4B3F539D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20" w:rsidR="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00C853E0" w:rsidP="00E6560E" w:rsidRDefault="00BE68A4" w14:paraId="4F351FB0" w14:textId="186D3DAD">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="004F3EC9" w:rsidP="00E6560E" w:rsidRDefault="004F3EC9" w14:paraId="14CC2591" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="004F3EC9" w:rsidP="00E6560E" w:rsidRDefault="00BE68A4" w14:paraId="3CD2A6B0" w14:textId="7012826F">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00BE68A4" w:rsidP="00E6560E" w:rsidRDefault="00BE68A4" w14:paraId="7D28EA30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="483A3BA6" w14:textId="63E5B89E">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de planning en onderzoeksopzet van de in 2027 te verschijnen Periodieke rapportage van het beleidsthema ‘Nationale Veiligheid’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="7D0F20E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="486E1057" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afbakening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="658A395B" w14:textId="77777777">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="4175ABF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De NCTV kent in het kader van de Strategische Evaluatie Agenda (SEA) één (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>beleids</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57397">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)thema, namelijk Nationale Veiligheid. In het kader hiervan kent de NCTV de volgende vijf sub-thema’s: </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236132968" w:id="0"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bewaken en Beveiligen, Contraterrorisme (inclusief bescherming burgerluchtvaart), Crisisbeheersing, Cybersecurity en Statelijke Dreigingen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00C57397">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="02C733DA" w14:textId="77777777">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="5A527B04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="29463E51" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236133057" w:id="1"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het sub-thema Contraterrorisme is reeds een Periodieke rapportage gedeeld met uw Kamer in maart 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000B1CEF">
+      <w:r w:rsidRPr="00170B20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C57397">
-[...19 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De komende Periodieke rapportage zal zich daarom richten op de overige sub-thema’s, te weten: Bewaken en Beveiligen, Crisisbeheersing, Cybersecurity en Statelijke Dreigingen. Hierbij geldt dat deze rapportage slechts die beleidsinitiatieven omvat waarbij de NCTV direct betrokken is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="06D1788E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2D0A8BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De NCTV dient de nationale veiligheid. Daarbij beschermt de NCTV belangen, signaleert dreigingen en versterkt de weerbaarheid. De NCTV werkt samen met andere partners aan de nationale veiligheid zoals met de AIVD, MIVD en de politie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57397">
-        <w:rPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ook werkt de NCTV samen met verscheidene lokale, maatschappelijke alsmede private partijen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57397">
-        <w:rPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="798FED6F" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="000B1CEF" w:rsidP="000B1CEF" w:rsidRDefault="000B1CEF" w14:paraId="484323E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="08A4AAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="303D1EEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236137797" w:id="2"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Periodieke rapportage 2027 beslaat de periode 2019 tot en met 2025. Uitgangspunt van iedere Periodieke rapportage is het bepalen van de mate waarin de voor een beleidsterrein gestelde doelen zijn gerealiseerd en de maatschappelijke effecten die dit tot gevolg heeft gehad. Met andere woorden: de doeltreffendheid en doelmatigheid waarmee deze effecten zijn gerealiseerd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="33D88773" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="14D10B57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertrekpunt is de aan het beleid ten grondslag liggende beleidstheorie, waarbij eerst voor elk van de genoemde thema’s de gehanteerde beleidstheorie zal worden geëxpliciteerd, waarna de hiermee behaalde effecten en de doelmatigheid en doeltreffendheid worden bekeken. Hierbij dienen twee kanttekeningen te worden geplaatst: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="32ACC3CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="000B1CEF" w:rsidP="000B1CEF" w:rsidRDefault="000B1CEF" w14:paraId="52C51AFA" w14:textId="491D5D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NCTV maakt niet op elk thema beleid, maar heeft soms enkel een coördinerende functie. Hierdoor is het niet eenvoudig om voor deze thema’s een directe relatie te leggen tussen het handelen van de NCTV en behaalde effecten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="28E055FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...97 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de betreffende periode is een beperkt aantal evaluaties uitgevoerd (zie bijlage 3). Daarom zal in de Periodieke rapportage, indien van toepassing, worden gekeken naar de voorwaarden die de NCTV in de gelegenheid stellen de doeltreffendheid en doelmatigheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">van het handelen te evalueren. Daarnaast wordt, onder andere middels interviews, onderzocht hoe de betrokken ketenpartners aankijken tegen de maatschappelijke meerwaarde die de NCTV direct dan wel indirect genereert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="414F551A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1B8094E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten slotte dient te worden opgemerkt dat vanwege het korte tijdsverloop </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236137938" w:id="3"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de aanbevelingen uit de Periodieke rapportage Contraterrorisme</w:t>
       </w:r>
-      <w:r w:rsidR="003C63E9">
+      <w:r w:rsidRPr="00170B20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nog niet zijn overgenomen in de huidige Periodieke rapportage. Dit zal een van de speerpunten vormen in aanloop naar de volgende Periodieke rapportage Nationale Veiligheid, waarin alle afdelingen van de NCTV worden meegenomen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2EDCF5DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6DD06BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksopzet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="5BCEE6A0" w14:textId="60556711">
-[...63 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6FC4C634" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor elk sub-thema zal de Periodieke rapportage ingaan op het nagestreefde doel, de hiervoor geldende grondslag(en) en de na te streven richtingen. De bijbehorende beleidstheorieën worden in bijlage 2 besproken. Hiervoor geldt dat deze als startpunt voor de Periodieke rapportage dienen; aan de onderzoekers zal worden gevraagd om voor ieder sub-thema de theorie verder uit te werken. Tevens zal hen worden gevraagd om voor ieder sub-thema indicatoren te ontwikkelen waarmee de behaalde maatschappelijke effecten alsmede de bijbehorende doelmatig- en doeltreffendheid kunnen worden vastgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6AF4A935" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="470C3AE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bewaken en Beveiligen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="48D077F9" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="3B3BC7D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het sub-thema Bewaken en Beveiligen vloeit voort uit de generieke zorgplicht van de overheid om ‘het recht op leven’ van burgers te beschermen (art. 2 EVRM). Het doel is om (terroristische) aanslagen op personen, objecten en diensten te voorkomen. Hierbij heeft de NCTV twee verantwoordelijkheden, te weten (1) die van stelselverantwoordelijke en (2) het nemen van bewakings- en beveiligingsmaatregelen voor de in het stelsel opgenomen personen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="0097769C" w14:textId="77777777">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="27C60064" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="7F6E77D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="4BF87328" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanaf 2018 is structureel ingezet op de versterking én vernieuwing van het taakveld bewaken en beveiligen. Hiervoor zijn verschillende beleidstrajecten ingezet, waarbij de Kamer periodiek over de voortgang is geïnformeerd. De beleidsmatige aanpak van dit traject is samen te vatten met de volgende drie uitgangspunten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1566AFB5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1F6F74FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Inrichten van het taakveld bewaken en beveiligen om de effectieve beveiliging van personen en objecten mogelijk te maken. Hierbij is ingezet op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="7209B831" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="11E7FDA2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het voorhanden zijn van noodzakelijke wet- en regelgeving;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="79EC3505" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0BF9DCAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het opstellen van beleidskaders die duidelijkheid bieden aangaande de vereiste regels, processen en structuren voor het taakveld;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="75BAFF84" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0B930AB3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het organiseren en inrichten van het taakveld, alsmede de verdeling hiervan;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="21E97127" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="230E3D8F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een eenduidig vastgelegde rolverdeling van de betrokken actoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="13A6A4EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="745C6A31" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17581">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Toezicht en sturing op de naleving van wet- en regelgeving en implementatie van beleidskaders vanuit een centraal punt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="7B122E67" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1862D270" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1443"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17581">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het versterken en ondersteunen van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C17581">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>governance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C17581">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> waarmee het taakveld als geheel kan worden aangestuurd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="038B0D7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="222FD740" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C17581">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het (door)ontwikkelen van het vakgebied bewaken en beveiligen. Hierbij is (onder andere) ingezet op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="08918028" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="20616D72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het versterken van de informatiepositie binnen de het stelsel;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="50EE28CA" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="54B074EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het versterken van de samenwerking tussen de uitvoerende organisaties;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="5B9FB84E" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="108258A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het innoveren van methodieken en werkwijzen om dreigingen en risico’s te analyseren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="196E69E5" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="738FCD1D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het inrichten van een kennis en innovatiefunctie over het vakgebied bewaken en beveiligen binnen het systeem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="3BE13CB3" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6EBCD88E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het inrichten van kwaliteitssystemen om het functioneren van het systeem te monitoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="4AE275F2" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="5DCCA5B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Investeren in het efficiënt, flexibel en innovatief gebruik maken van het beschikbare potentieel aan capaciteiten en (technologische) middelen .</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6CD3935D" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0EFE2723" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Aandacht voor de gevolgen voor de beveiligde personen teneinde hun veiligheid en welzijn blijvend te waarborgen. Hierbij is ingezet op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="0BC93772" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="47303265" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Investeringen in de weerbaarheid van de te beveiligen personen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C17581" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="4160D02E" w14:textId="614A04B1">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1F0A2DE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C17581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Aandacht voor de gevolgen van de genomen maatregelen voor het welzijn van de personen in kwestie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="3A1F3E4B" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="648EB467" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="51ABBEF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisisbeheersing en maatschappelijke weerbaarheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="77EA904E" w14:textId="37813022">
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="7C3162C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="44C8F021" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het sub-thema Crisisbeheersing vloeit voort uit de kerntaak van de overheid om de samenleving veilig te houden. De minister van Justitie en Veiligheid is stelselverantwoordelijk voor de crisisbeheersing en coördinerend bewindspersoon binnen dat stelsel. Hierbij gaat het om de ontwikkeling en inrichting van het crisisbeheersingsbeleid en het bijbehorende stelsel, en - in afstemming met betrokken publieke en private partners waaronder bedrijven, maatschappelijke organisaties en burgers - voor een goede werking en samenhangende aanpak in de praktijk om zo goed mogelijk voorbereid en toegerust te zijn om crises te voorkomen en beheersen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6BB0EDE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="7DA31DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als uitgangspunt geldt het versterken van de crisisvoorbereiding en paraatheid, en van de weerbaarheid van de samenleving en de overheid tegen mogelijke crises, om deze effectief te kunnen beheersen. Ten aanzien van crisisbeheersing is ingezet op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="75B8DAA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="0DA7AC43" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het op basis van risicoanalyses ontwikkelen en actualiseren van  crisisplannen in samenwerking met de betrokken publieke en private partners;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="4FA9811A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="748847E6" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coördinatie van de crisisbeheersing binnen en buiten de nationale crisisstructuur;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="34CA9817" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coördinatie en uitvoering van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57397">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="2B3B4049" w14:textId="72204A10">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risico- en crisiscommunicatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="5B39756F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-[...44 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het bevorderen van de kwaliteit en professionaliteit bij de betrokken crisispartners door opleiden, trainen en oefenen en het uitwisselen van relevante leerervaringen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="465AFD50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2BB4C5AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cybersecurity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="0819967C" w14:textId="73E129EC">
-[...68 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6B8ABB2A" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="511028A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Justitie en Veiligheid is coördinerend bewindspersoon op cybersecurity. Dit taakveld geeft invulling aan deze coördinerende rol mede door middel van de Nederlandse Cybersecuritystrategie 2022 - 2028 (NLCS), bedoeld om Nederland digitaal veilig te maken. Doel hiervan is de inrichting en verdere ontwikkeling van het cybersecuritystelsel waarmee de overheid, bedrijfsleven en burger digitaal weerbaarder wordt en blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="73F39DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="63FA92B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beleidsmatige aanpak hiervan is gebaseerd op het volgende uitgangspunt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1EDBB2C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het periodiek bijwerken van de door de NLCS gehanteerde aanpak om een effectieve aanpak van cybersecurity te garanderen. Hierbij is ingezet op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6D664186" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Inrichten van een monitoring- en evaluatieprogramma;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="443B2AF3" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="06ECAB98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uitvoeren van periodieke evaluaties door een derde partij;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="2CEB8D50" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="407F87B6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In kaart brengen van relevante trends, dreigingen en risico’s;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6398F227" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="7786325F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Betrekken van (mede)overheden, wetenschap, burgers en private partijen bij uitwerken en implementeren van voor hen relevante deelonderwerpen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="7D8EB5EE" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="72475DDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="36E91B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Statelijke Dreigingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="2EA3A29D" w14:textId="77777777">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> geeft hierbij vorm aan de coördinerende rol van de NCTV om de nationale veiligheid te beschermen tegen dreigingen van statelijke actoren of hun </w:t>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="27D05E68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland hanteert een integrale benadering op het signaleren en tegengaan van statelijke dreigingen alsmede het versterken van de weerbaarheid hiertegen. Hierbij wordt gekeken naar de hybride dreigingen, economische veiligheid en ongewenste buitenlandse inmenging. Het taakveld Statelijke Dreigingen geeft hierbij vorm aan de coördinerende rol van de NCTV om de nationale veiligheid te beschermen tegen dreigingen van statelijke actoren of hun </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>proxy’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57397">
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>. Hierbij dient opgemerkt te worden dat een groot deel van de (uitvoering van) de aanpak binnen de verantwoordelijkheid van de relevante vakministers valt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="56A23DCC" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="3A86487C" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="7FC28701" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="64C23FA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beleidsmatige invulling hiervan is gebaseerd op het volgende uitgangspunt: Het ontwikkelen van een geïntegreerde aanpak van statelijke hybride dreigingen teneinde deze het hoofd te kunnen bieden. Hierbij is ingezet op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0B10C11D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bevorderen van de samenwerking en informatie-uitwisseling tussen overheidspartijen, bedrijfsleven en kennisinstellingen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="4C9799E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1CCD280A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Coördineren van in te zetten maatregelen door betreffende partijen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6EF74EF6" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0585CB72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Versterken van het vermogen van de betreffende partijen om dreigingen te detecteren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="209D27BC" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="78DA96A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voorkomen van het optreden of voortbestaan van kwetsbaarheden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="480A0E38" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="74D24E05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="723"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Reageren op zich voordoende hybride dreigingen of incidenten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C63E9" w:rsidP="004062FB" w:rsidRDefault="003C63E9" w14:paraId="0D0975B7" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="43080F6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="27449AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Periodieke rapportage 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="77837751" w14:textId="5D9B2D24">
-[...92 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="63EBE54C" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0DF9014C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Periodieke rapportage is een zogenaamd ‘syntheseonderzoek’, wat betekent dat het gebaseerd is op reeds uitgevoerde evaluatieonderzoeken in de periode 2019 – 2025 volgens de Strategische Evaluatie Agenda (SEA). Deze eerder uitgevoerde onderzoeken worden naast elkaar gelegd zodat over het geheel van het begrotingsartikel een uitspraak kan worden gedaan. Deze evaluaties kennen echter een diversiteit aan methoden en technieken. Het ministerie van Justitie en Veiligheid heeft in 2027 de Periodieke rapportage van het begrotingsartikel 36.2 (Nationale veiligheid) gepland voor de periode 2019 - 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="24B369BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="11EC9384" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het syntheseonderzoek moet in eerste instantie inzicht verschaffen over het doelbereik van het beleid op de vier sub-thema’s binnen Nationale Veiligheid. Verder wordt er gekeken in hoeverre de geboekte resultaten gerealiseerd zijn dankzij het ingezette beleid, oftewel hoe doeltreffend het beleid is geweest. Ook werpt de Periodieke rapportage een blik op de doelmatigheid van beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="3BE3DB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2F5E740D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om dit te realiseren zal de aankomende Rapportage voor elk sub-thema de volgende vragen beantwoorden: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="5596D5BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welk doel/welke doelen worden nagestreefd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6BC88633" w14:textId="0DECEBD4">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="16928449" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="06D13A75" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat is de beleidstheorie die aan elk van de genoemde doelen ten grondslag ligt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0DE9A915" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke beleidsinstrumenten en welke middelen zijn ingezet om de doelen te realiseren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="23BC4B96" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="580845D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke ontwikkelingen hebben zich in de betreffende periode voorgedaan en waarom?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="09AC6BFF" w14:textId="74C9347B">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="506B7629" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke maatregelen worden / zijn n.a.v. deze ontwikkelingen opgesteld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="36B7D973" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="45A0D9D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate zijn de gestelde doelen gerealiseerd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="461DD304" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="46D0CF03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is het gevoerde beleid doeltreffend geweest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="013509D0" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="53A286BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In welke mate is het gevoerde beleid doelmatig geweest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="6AC61D5E" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1D18335E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Wat zijn de voorwaarden voor het gevoerde beleid om doeltreffend en doelmatig te zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="4D6190D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="447758CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="32FD7612" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoe zien de ketenpartners de maatschappelijke effecten die het handelen van de NCTV teweeg brengt binnen de Nationale Veiligheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="31962DB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoe hebben doeltreffend- en doelmatigheid zich in de betreffende periode ontwikkeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="40A769B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="69641094" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke lessen kunnen er met betrekking tot de doelmatigheid en doeltreffendheid van het gevoerde beleid worden getrokken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="718EFE12" w14:textId="77777777">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="3EDCF4D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57397">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoe kan 20% op de budgettaire grondslag worden bespaard met een zo klein mogelijk negatief effect voor de doelmatigheid en doeltreffendheid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="15B5F705" w14:textId="77777777">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00C57397">
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="3DA9348B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1F5195EF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk236140145" w:id="4"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze synthesestudie zal worden uitgevoerd door een nader te selecteren externe partij. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het offerte traject hiervoor zal binnenkort starten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="1DC79C92" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="17F1B8B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2F47CB27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="70495103" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="47B5C29F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="22F82235" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kwantitatieve financiële grondslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="3F4585D4" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="244519EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor de beleidsinitiatieven met betrekking tot Bewaken en Beveiligen, Crisisbeheersing, Cybersecurity en Statelijke Dreigingen zijn de volgende posten toegewezen. Het betreft hier de bedragen die op artikel 36 staan, namelijk:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="692BFE34" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="0A008EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="526DC302" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C208953" wp14:editId="261CD346">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A1C0C7E" wp14:editId="71180241">
             <wp:extent cx="6048375" cy="2034156"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="100022635" name="Afbeelding 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6122279" cy="2059011"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00945751" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="127B34D3" w14:textId="77777777">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="57DF06DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*Bedragen zijn afgerond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="1BA636A8" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="2216E550" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="6367FB29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onafhankelijkheid- en kwaliteitsborging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="4CD74F05" w14:textId="44A15EA0">
-[...57 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="271B5094" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Periodieke rapportage zal worden uitgezet bij een extern onderzoeksbureau. Uitvraag voor deze opdracht is in de zomer van 2026 gedaan. Om de kwaliteit van de uitkomsten te waarborgen wordt een begeleidingscommissie aangesteld, waarin verschillende soorten deskundigen plaats kunnen nemen. Te denken valt aan academici, beleidsmakers, experts, de Inspectie der Rijksfinanciën en de Directie Financieel-Economische Zaken van het ministerie. Ook wordt één onafhankelijke deskundige op methodologisch gebied gevraagd om zitting te nemen teneinde de kwaliteit te waarborgen en een oordeel over het eindproduct op te stellen. Dit oordeel en Periodieke rapportage worden samen met de Kabinetsreactie aan de Kamer gestuurd. De eindverantwoordelijkheid voor onderzoek en inhoud blijft bij de onderzoekers liggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="5DEEFAD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="341998A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderzoeks-planning </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2496"/>
         <w:gridCol w:w="1894"/>
         <w:gridCol w:w="3100"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="10DA902C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="3600476E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="2C36220D" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5501AE8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:rPr>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="33C5224B" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="3C927BC4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Wanneer </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wanneer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="2CC15B5B" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5AA2E38C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:rPr>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wat </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="4A9A0381" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="73172CCD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="2BD9A0DB" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="43C10B12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t xml:space="preserve">Voorbereiding </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Voorbereiding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="56FCC63A" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5FD28FA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="3A4D82A7" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="2BDDB28A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="572BFA8C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="23EBA76A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="1185469B" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5B1E980D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="40F25A83" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="3FBC13FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Juni 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="2C8721E4" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="2D57FF58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Opstellen Harbersbrief</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opstellen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Harbersbrief</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="1D1D8C53" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="52671A20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="4D37BB14" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="22825C2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="6E10CF85" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="7E174645" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 2026</w:t>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="15F618AE" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5DEFC50B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Uitzetten opdracht externe onderzoeksbureaus</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitzetten</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opdracht</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> externe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoeksbureaus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="27BAA98B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="29E7792A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="119D2013" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="58622360" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="53E43D29" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="47F40D57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 2026</w:t>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oktober 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="760B39F0" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="78B098EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Selecteren partij voor uitvoeren onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="5103A085" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="4BC28A25" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="3F070EFD" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="30201B99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="0CD6E36B" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5ACF802B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> 2026</w:t>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oktober - November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="2ADF3BBE" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="6574C550" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Invullen randvoorwaardelijkheden</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Invullen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>randvoorwaardelijkheden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="23EF1FFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="1F599663" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="1331E683" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="013A7F7E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Uitvoeren Periodieke rapportage</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitvoeren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Periodieke</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="7C64DB0B" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="3C39B447" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="443442B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="0CC5E7C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="62F48BBF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="273EF5C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="27AB4D1C" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="4AEB0651" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="71B9EBFB" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="355E2DAA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>December 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="049F00F6" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="790A9D3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Start onderzoek</w:t>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="548C41F3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="7564D707" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="5AA208EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="35673A7E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="153D9DE8" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="543BC8E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="77DF8207" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="1496B9DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t xml:space="preserve">Doorlopend afstemming begeleidingscommissie </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Doorlopend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afstemming</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>begeleidingscommissie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="11C76239" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="0F75CCBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="23CAE76A" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="389A2AE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="3A1C82B5" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="0D6C56B5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>September 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="72CF323E" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="1047041F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Einde onderzoek</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Einde</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="6331A468" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="53007FFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="290FD530" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="353C4055" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Afronding</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="5F7259EB" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="637CD644" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="40F07126" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="4734E34B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidTr="008B1B07" w14:paraId="00007C58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidTr="008B1B07" w14:paraId="1C94FF4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="027D0F50" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="553B4BFA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="12C12843" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="5EDE96B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-[...15 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oktober - November 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="008B1B07" w:rsidRDefault="004062FB" w14:paraId="17324EAA" w14:textId="77777777">
+          <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="008B1B07" w:rsidRDefault="00E6560E" w14:paraId="1C484BEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="broodtekst"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C57397">
-              <w:t>Aanbieden overleg gremia</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanbieden</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>overleg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00170B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>gremia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00C57397" w:rsidR="004062FB" w:rsidP="004062FB" w:rsidRDefault="004062FB" w14:paraId="2DAEF25E" w14:textId="77777777">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="1B1284F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...166 lines deleted...]
-    <w:p w:rsidRPr="00E70A9A" w:rsidR="0009444C" w:rsidP="00E70A9A" w:rsidRDefault="0009444C" w14:paraId="20E4EB18" w14:textId="5E765E61">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="3083AB5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="44B3EE45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar dat eind 2026 kan worden gestart met de onderzoeksfase en het opstellen van de Periodieke rapportage. In het najaar van 2027 zal de Periodieke rapportage samen met een kabinetsreactie en het oordeel van de begeleidingscommissie aan uw Kamer worden aangeboden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00E6560E" w:rsidRDefault="00E6560E" w14:paraId="45C89C0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00BE68A4" w:rsidP="00BE68A4" w:rsidRDefault="00BE68A4" w14:paraId="7E86E12E" w14:textId="16C40D31">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="ondertekening" w:id="5"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00E6560E" w:rsidP="00BE68A4" w:rsidRDefault="00BE68A4" w14:paraId="53433BBF" w14:textId="15CA7B4C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:r w:rsidRPr="00170B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00170B20" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="555801B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00170B20" w:rsidR="00932411" w:rsidSect="00F31358">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B351492" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB">
+    <w:p w14:paraId="4321ECAD" w14:textId="77777777" w:rsidR="004D4166" w:rsidRDefault="004D4166" w:rsidP="00E6560E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E630971" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="43621B1E" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EE98A6A" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB">
+    <w:p w14:paraId="0EA1EA10" w14:textId="77777777" w:rsidR="004D4166" w:rsidRDefault="004D4166" w:rsidP="00E6560E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6070011D" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="25DBA2E5" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana-Bold">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...432 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FE38B61" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB">
+    <w:p w14:paraId="1EA89BEF" w14:textId="77777777" w:rsidR="004D4166" w:rsidRDefault="004D4166" w:rsidP="00E6560E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50E7CBD8" w14:textId="77777777" w:rsidR="005C13BB" w:rsidRDefault="005C13BB">
+    <w:p w14:paraId="6442FE90" w14:textId="77777777" w:rsidR="004D4166" w:rsidRDefault="004D4166" w:rsidP="00E6560E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7866A06B" w14:textId="77777777" w:rsidR="004062FB" w:rsidRDefault="004062FB" w:rsidP="004062FB">
+    <w:p w14:paraId="54966FCD" w14:textId="77777777" w:rsidR="00E6560E" w:rsidRPr="00BE68A4" w:rsidRDefault="00E6560E" w:rsidP="00E6560E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE68A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BE68A4">
+        <w:t xml:space="preserve"> Uitvoering motie Harbers. Kamerstukken II, 2014/15, 34 000 nr. 36 en nr. 52.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="67BCB001" w14:textId="1B4A2773" w:rsidR="000B1CEF" w:rsidRDefault="000B1CEF">
+    <w:p w14:paraId="2A4BEFA7" w14:textId="6BC60CF4" w:rsidR="00E6560E" w:rsidRDefault="00E6560E" w:rsidP="00E6560E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE68A4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00BE68A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73732" w:rsidRPr="00BE68A4">
+        <w:t xml:space="preserve">Bijlage bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE68A4">
+        <w:t xml:space="preserve">Kamerstukken II, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73732" w:rsidRPr="00BE68A4">
+        <w:t>30821, nr. 330;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE68A4">
+        <w:t xml:space="preserve"> 2026D12458.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3EC9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="65CB5D23" w14:textId="590E1538" w:rsidR="003C63E9" w:rsidRDefault="003C63E9">
+    <w:p w14:paraId="3E35ADE3" w14:textId="77777777" w:rsidR="00E6560E" w:rsidRDefault="00E6560E" w:rsidP="00E6560E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 30821 nr. 237. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1425336B" w14:textId="77777777" w:rsidR="004062FB" w:rsidRPr="000B1C6B" w:rsidRDefault="004062FB" w:rsidP="004062FB">
+    <w:p w14:paraId="2C5CBD99" w14:textId="77777777" w:rsidR="00E6560E" w:rsidRPr="000B1C6B" w:rsidRDefault="00E6560E" w:rsidP="00E6560E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1C6B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B1C6B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> De versterking van het stelsel Bewaken en Beveiligen heeft plaatsgevonden in een aantal tranches die in het verlengde van elkaar liggen. De categorisering in deze thema’s zijn dekkend voor de beleidsaanpakken in de tranches 2018, Commissie Bos (2021) en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B1C6B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>OvV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B1C6B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-rapport/kabinetsreactie (2023).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...587 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069648CB"/>
-[...906 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F77555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0163A1E"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5940,57 +4079,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="354F51E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E26029DE"/>
     <w:lvl w:ilvl="0" w:tplc="3648BC92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1667" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6058,174 +4191,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5987" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6707" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...122 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41790CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D562CBD0"/>
     <w:lvl w:ilvl="0" w:tplc="3648BC92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6293,51 +4303,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B01FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5C8D1F2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6379,388 +4389,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...336 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5487140E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54801246"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6829,51 +4502,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B993D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4972ED5C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2215" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6942,51 +4615,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F353712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7ECF424"/>
     <w:lvl w:ilvl="0" w:tplc="3648BC92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2348" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7054,51 +4727,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63423294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA4A3BBE"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7140,57 +4813,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66964CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="812E6A70"/>
     <w:lvl w:ilvl="0" w:tplc="3648BC92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7258,874 +4925,357 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...120 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="472908577">
+  <w:num w:numId="1" w16cid:durableId="1170027655">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="281350800">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1772164525">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="814756799">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1872188276">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1412779522">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1695497481">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="319191040">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1748454776">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="967706201">
-[...80 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...4 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00667F60"/>
-[...458 lines deleted...]
-    <w:rsid w:val="00FF1A2E"/>
+    <w:rsidRoot w:val="00E6560E"/>
+    <w:rsid w:val="00170B20"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003C03DD"/>
+    <w:rsid w:val="004B3695"/>
+    <w:rsid w:val="004D4166"/>
+    <w:rsid w:val="004F3EC9"/>
+    <w:rsid w:val="00620C68"/>
+    <w:rsid w:val="007D1BEC"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00BE68A4"/>
+    <w:rsid w:val="00C853E0"/>
+    <w:rsid w:val="00E25DBD"/>
+    <w:rsid w:val="00E5377E"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rsid w:val="00E74316"/>
+    <w:rsid w:val="00F27B17"/>
+    <w:rsid w:val="00F31358"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00F73732"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="046A9B27"/>
+  <w14:docId w14:val="02038668"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ECCE44C1-95B9-4660-8D78-D2FAE26A698C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...5 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8160,55 +5310,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8271,1826 +5421,1091 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="009B09F2"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-[...1 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:outlineLvl w:val="1"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop3">
-[...1 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-      <w:outlineLvl w:val="2"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="2,Bullet 1,Bullet Points,Colorful List - Accent 11,Dot pt,F5 List Paragraph,Indicator Text,List Paragraph Char Char Char,List Paragraph1,List Paragraph2,MAIN CONTENT,No Spacing1,Normal numbere,Numbered Para 1,Párrafo de lista,Recommendation"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00E6560E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="18"/>
-[...854 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...92 lines deleted...]
-      <w:sz w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E6560E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00E6560E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...186 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00C22108"/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst-bold-kwn">
-[...103 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="2 Char,Bullet 1 Char,Bullet Points Char,Colorful List - Accent 11 Char,Dot pt Char,F5 List Paragraph Char,Indicator Text Char,List Paragraph Char Char Char Char,List Paragraph1 Char,List Paragraph2 Char,MAIN CONTENT Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="0009444C"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E6560E"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
-    <w:name w:val="Voetnoottekst Char"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voetnoottekst"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E6560E"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E6560E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E6560E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12491</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2195</ap:Words>
+  <ap:Characters>12075</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>104</ap:Lines>
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Lines>100</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14732</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14242</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <dc:description>------------------------</dc:description>
-  <version/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>