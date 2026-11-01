--- v0 (2026-09-08)
+++ v1 (2026-11-01)
@@ -1,3840 +1,922 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00001165" w:rsidR="000B1386" w:rsidP="004E7506" w:rsidRDefault="004E7506" w14:paraId="64678054" w14:textId="713DB5A5">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="007B48CF" w:rsidP="007B48CF" w:rsidRDefault="002E51F5" w14:paraId="161A1B8D" w14:textId="77A4384B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk235452354" w:id="0"/>
-      <w:r w:rsidRPr="00001165">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00001165" w:rsidR="004E7506">
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF" w:rsidR="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00001165">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00001165" w:rsidR="00C91592">
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>222</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF" w:rsidR="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van het Wetboek van Strafrecht en andere wetten in verband met de modernisering van de strafbaarstelling van verschillende vormen van seksueel grensoverschrijdend gedrag (Wet seksuele misdrijven)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="007B48CF" w:rsidP="007B48CF" w:rsidRDefault="007B48CF" w14:paraId="3F35039E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF" w:rsidR="002E51F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="002E51F5" w:rsidP="007B48CF" w:rsidRDefault="007B48CF" w14:paraId="6CA60EBC" w14:textId="62B3AB7B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="007B48CF" w:rsidP="007B48CF" w:rsidRDefault="007B48CF" w14:paraId="576C6416" w14:textId="10BB2E90">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="007B48CF" w:rsidP="007B48CF" w:rsidRDefault="007B48CF" w14:paraId="35CAC0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="17EE2CF0" w14:textId="43647D5F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het onderzoeksrapport ‘Evaluatie handhaving strafbaarstelling seksuele intimidatie in het openbaar’ aan. In opdracht van het WODC heeft  onderzoeksbureau Regioplan, in samenwerking met onderzoekers van de Open Universiteit, de handhaving van de strafbaarstelling van seksuele intimidatie in het openbaar geëvalueerd. Bijgevoegd treft u eveneens een samenvatting van het rapport aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="273EBA12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="2C7517F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De strafbaarstelling van seksuele intimidatie in het openbaar is met de Wet seksuele misdrijven op 1 juli 2024 opgenomen in het Wetboek van Strafrecht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seksueel intimiderend gedrag wordt binnen onze samenleving namelijk in toenemende mate als overlastgevend en strafwaardig ervaren. Door dit gedrag strafbaar te stellen kan hiertegen strafrechtelijk worden opgetreden. Daarnaast wil de wet bijdragen aan de versterking van de verander(en)de maatschappelijke norm over seksueel grensoverschrijdend gedrag. Dit moet bijdragen aan het verhogen van de (online) veiligheid van burgers in de samenleving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="23240C09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="38EE7170" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tijdens de parlementaire behandeling van de Wet seksuele misdrijven heeft uw Kamer de regering verzocht in overleg met de politie, het Openbaar Ministerie en gemeenten te monitoren in hoeverre de handhaving van seksuele intimidatie effectief is in de praktijk, bezien in het licht van verregaande handhavingsmogelijkheden, en de Kamer hierover te informeren twee jaar na inwerkingtreding van de wet. Dit betreft de motie van de leden Michon-Derkzen en Eerdmans van 4 juli 2023.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00001165" w:rsidR="00747CD1">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00001165" w:rsidR="00747CD1" w:rsidP="004E7506" w:rsidRDefault="00747CD1" w14:paraId="5F1F785E" w14:textId="77777777">
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="2E82AA0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00001165" w:rsidR="00DD2244" w:rsidP="004E7506" w:rsidRDefault="00747CD1" w14:paraId="1080F6B8" w14:textId="0E153684">
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="65C2C927" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00001165">
-[...2 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:t xml:space="preserve">In lijn met deze motie richt het evaluatieonderzoek zich specifiek op de handhaving van de wet. Het onderzoek bevat een kwantitatieve analyse van de handhaving van de strafbaarstelling van seksuele intimidatie in het openbaar door de politie (online en offline) en door buitengewoon opsporingsambtenaren (boa’s) in het kader van een pilot waarin gemeenten ervaring hebben opgedaan met de handhaving in de openbare fysieke ruimte. Daarnaast bevat het onderzoek aanbevelingen om de handhaving te versterken en beschrijft het wat nodig is voor opschaling van de handhaving door boa’s. Eventuele effecten van de beoogde normstellende werking zijn niet onderzocht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="7CABD6D9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ijdens de parlementaire behandeling van de Wet seksuele misdrijven </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="675E426F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">heeft uw Kamer de regering </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">verzocht in overleg met </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:t>Het WODC en de onderzoekers benadrukken dat de wet nog maar kort geleden in werking is getreden. De onderzochte handhavingspraktijk bevindt zich daardoor nog in een ontwikkelfase, waarin werkwijzen, interpretaties van de wet en toepassing van de strafbaarstelling nog in beweging zijn. Het evaluatieonderzoek is daarmee een eerste inventarisatie van ervaringen met en resultaten van de handhaving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="2627830E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="54DB64AF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">olitie, </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:t xml:space="preserve">Het rapport geeft aan dat samenvattend gesteld kan worden dat de strafbaarstelling van seksuele intimidatie een belangrijke stap is in de versterking van de aanpak van seksueel intimiderend gedrag. De handhaving leidt inmiddels tot zichtbare resultaten. Tegelijkertijd is de effectiviteit nog beperkt en afhankelijk van diverse praktische, organisatorische en juridische factoren. Het rapport acht verdere ontwikkeling en investeringen hierin noodzakelijk om bij te dragen aan het terugdringen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>het Openbaar Ministerie</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>seksuele intimidatie in het openbaar en het vergroten van  de (online) veiligheid. Het onderzoek gaat ook nader in op de rol en betekenis  van deze factoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="7FB27B0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en gemeenten te monitoren in hoeverre </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="7D273D4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomsten van dit evaluatieonderzoek worden betrokken bij de verdere inrichting van de handhaving van de strafbaarstelling van seksuele intimidatie in het openbaar, waaronder de rol van boa's. De verdere inrichting vindt plaats in overleg met de bij de handhaving betrokken partijen. Ik verwacht uw Kamer hierover voor het einde van dit jaar nader te informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="65676074" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="49EC25DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief geeft ik uitvoering aan de eerder genoemde motie. Daarnaast doe ik hierbij de toezegging gestand die de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Staatssecretaris voor Onderwijs en Emancipatie tijdens het commissiedebat Emancipatie van 25 juni 2026 heeft gedaan, dat uw Kamer rond het zomerreces dit evaluatierapport zou ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="0375ACCA" w14:textId="79A0FE0B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...617 lines deleted...]
-      <w:r w:rsidRPr="00001165">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="44E03A45" w14:textId="59B51430">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00001165" w:rsidR="00F40828">
-[...41 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="007B48CF" w:rsidR="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00046049" w:rsidP="007B48CF" w:rsidRDefault="00046049" w14:paraId="524DA298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F3A13" w:rsidRDefault="009F3A13" w14:paraId="3BA7A059" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="007B48CF" w:rsidR="00932411" w:rsidP="007B48CF" w:rsidRDefault="00932411" w14:paraId="4BB3BD82" w14:textId="1F07FD61">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007B48CF" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55732958" w14:textId="77777777" w:rsidR="00E54ED1" w:rsidRDefault="00E54ED1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="008EDAFF" w14:textId="77777777" w:rsidR="005648B5" w:rsidRDefault="005648B5" w:rsidP="00046049">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07536E18" w14:textId="77777777" w:rsidR="00E54ED1" w:rsidRDefault="00E54ED1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A5B7FB5" w14:textId="77777777" w:rsidR="005648B5" w:rsidRDefault="005648B5" w:rsidP="00046049">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...32 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DCA44A7" w14:textId="77777777" w:rsidR="009F3A13" w:rsidRDefault="009F3A13">
+  <w:p w14:paraId="68DE838D" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E29098F" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E224783" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDACA7F" w14:textId="77777777" w:rsidR="00E54ED1" w:rsidRDefault="00E54ED1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09AF68CA" w14:textId="77777777" w:rsidR="005648B5" w:rsidRDefault="005648B5" w:rsidP="00046049">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ED731C5" w14:textId="77777777" w:rsidR="00E54ED1" w:rsidRDefault="00E54ED1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0B0F6122" w14:textId="77777777" w:rsidR="005648B5" w:rsidRDefault="005648B5" w:rsidP="00046049">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7FEFDB9E" w14:textId="5008ED79" w:rsidR="0036102C" w:rsidRPr="000C57C5" w:rsidRDefault="0036102C" w:rsidP="0036102C">
+    <w:p w14:paraId="315F3116" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="007B48CF" w:rsidRDefault="00046049" w:rsidP="00046049">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C57C5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000C57C5">
-[...18 lines deleted...]
-        <w:t>39.</w:t>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2022/2023, 36222, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="476A9A95" w14:textId="17193005" w:rsidR="00EB4886" w:rsidRPr="00EB4886" w:rsidRDefault="00EB4886">
+    <w:p w14:paraId="2BEAEA71" w14:textId="1EA8CF5E" w:rsidR="00046049" w:rsidRPr="007B48CF" w:rsidRDefault="00046049" w:rsidP="00046049">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B48CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00324EB1">
-        <w:rPr>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00324EB1" w:rsidRPr="007708AD">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Kamerstukken II 2025/26, 30 420,  TZ202607-091 </w:t>
+      <w:r w:rsidRPr="007B48CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TZ202607-091 </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="00324EB1" w:rsidRPr="007708AD">
+        <w:r w:rsidRPr="007B48CF">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="13"/>
-            <w:szCs w:val="13"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Tweede Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13B84179" w14:textId="77777777" w:rsidR="009F3A13" w:rsidRDefault="00BB7894">
-[...366 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="67767D66" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75049782" w14:textId="77777777" w:rsidR="009F3A13" w:rsidRDefault="00BB7894">
+  <w:p w14:paraId="1BE6F4CE" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1345 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...698 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EAF8B6C" w14:textId="77777777" w:rsidR="00046049" w:rsidRPr="00046049" w:rsidRDefault="00046049" w:rsidP="00046049">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004357E5"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FD51D7"/>
+    <w:rsidRoot w:val="00046049"/>
+    <w:rsid w:val="00031593"/>
+    <w:rsid w:val="00046049"/>
+    <w:rsid w:val="001C17DA"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E51F5"/>
+    <w:rsid w:val="00315F0D"/>
+    <w:rsid w:val="0034465D"/>
+    <w:rsid w:val="005648B5"/>
+    <w:rsid w:val="006F79C1"/>
+    <w:rsid w:val="007B48CF"/>
+    <w:rsid w:val="00852751"/>
+    <w:rsid w:val="00862569"/>
+    <w:rsid w:val="00896714"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00D107CE"/>
+    <w:rsid w:val="00E44E31"/>
+    <w:rsid w:val="00E74316"/>
+    <w:rsid w:val="00EB6092"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40676D77"/>
+  <w14:docId w14:val="2085ADAD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F37808DB-069A-4F15-A4B3-AD8FF0ED8C02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3843,77 +925,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3938,75 +1020,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4041,55 +1123,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4161,1033 +1243,753 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000B1386"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...34 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00046049"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...202 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F62416"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:aliases w:val="Platte tekst - Regioplan"/>
+    <w:link w:val="GeenafstandChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00046049"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GeenafstandChar">
+    <w:name w:val="Geen afstand Char"/>
+    <w:aliases w:val="Platte tekst - Regioplan Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Geenafstand"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00046049"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000340EF"/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000340EF"/>
-[...37 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00046049"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E339A3"/>
+    <w:rsid w:val="00046049"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E339A3"/>
-[...97 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00046049"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...53 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.tweedekamer.nl/debat_en_vergadering/commissievergaderingen/details?id%3D2026A02354&amp;ved=2ahUKEwjkmd7yrsqWAxUJ2wIHHZ30JUYQy_kOegYIAQgTEAI&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0BkfyaFZy9wwosbWFImGGX&amp;ust=1788248492834000" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5195,51 +1997,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5306,65 +2108,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5385,80 +2187,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3337</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>660</ap:Words>
+  <ap:Characters>3630</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3936</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4282</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>