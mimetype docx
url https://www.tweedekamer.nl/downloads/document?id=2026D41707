--- v0 (2026-09-08)
+++ v1 (2026-10-30)
@@ -770,56 +770,62 @@
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r w:rsidRPr="000F54F2">
         <w:t>Voor artikel I, onderdeel A</w:t>
       </w:r>
       <w:r>
         <w:t>, wordt een onderdeel ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="34D6C20F" w14:textId="77777777"/>
     <w:p w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="711D3DDA" w14:textId="1B1281E6">
       <w:r>
         <w:t>0A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="70EADAFE" w14:textId="77777777"/>
     <w:p w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="44FA156F" w14:textId="1AB14471">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Aan artikel 8.17 wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F54F2" w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="40778A1B" w14:textId="159BE543">
+    <w:p w:rsidRPr="000F54F2" w:rsidR="000F54F2" w:rsidP="000F54F2" w:rsidRDefault="000F54F2" w14:paraId="40778A1B" w14:textId="73B9C889">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9. Bij de vaststelling of wijziging van een luchthavenverkeerbesluit wordt rekening gehouden met </w:t>
+        <w:t xml:space="preserve">9. Bij de vaststelling of wijziging van </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45F8B">
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">luchthavenverkeerbesluit wordt rekening gehouden met </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t xml:space="preserve">de bescherming van de gezondheid van omwonenden, waaronder de gevolgen van geluidbelasting, slaapverstoring en </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lokale </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t>luchtverontreiniging.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="000F54F2" w:rsidR="000F54F2" w:rsidP="00D774B3" w:rsidRDefault="000F54F2" w14:paraId="62D69D46" w14:textId="77777777"/>
     <w:p w:rsidRPr="003C23DD" w:rsidR="00D360DE" w:rsidP="00D774B3" w:rsidRDefault="00D360DE" w14:paraId="2101B686" w14:textId="3EB7439B">
       <w:r w:rsidRPr="003C23DD">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="003C23DD" w:rsidR="00224F1F">
         <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003C23DD" w:rsidR="00D360DE" w:rsidP="00D774B3" w:rsidRDefault="00D360DE" w14:paraId="4F5F0DB2" w14:textId="77777777"/>
     <w:p w:rsidR="00EA1CE4" w:rsidP="00C66CB3" w:rsidRDefault="00C66CB3" w14:paraId="19167FC8" w14:textId="7A0EB477">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
@@ -832,56 +838,59 @@
       <w:r>
         <w:t>onderde</w:t>
       </w:r>
       <w:r w:rsidR="00D360DE">
         <w:t>len</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ingevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C66CB3" w:rsidP="00EA1CE4" w:rsidRDefault="00C66CB3" w14:paraId="23CACE51" w14:textId="77777777"/>
     <w:p w:rsidR="00C66CB3" w:rsidP="00EA1CE4" w:rsidRDefault="00C66CB3" w14:paraId="2A4AC015" w14:textId="57EF96CB">
       <w:r>
         <w:t>Ba</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C66CB3" w:rsidP="00EA1CE4" w:rsidRDefault="00C66CB3" w14:paraId="38BB8B68" w14:textId="77777777"/>
     <w:p w:rsidR="00C66CB3" w:rsidP="00C66CB3" w:rsidRDefault="00C66CB3" w14:paraId="5F40048F" w14:textId="25227408">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Aan artikel 8.44 wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B6345" w:rsidR="00C66CB3" w:rsidP="00C66CB3" w:rsidRDefault="00C66CB3" w14:paraId="177DE46A" w14:textId="0C3462CE">
+    <w:p w:rsidRPr="009B6345" w:rsidR="00C66CB3" w:rsidP="00C66CB3" w:rsidRDefault="00C66CB3" w14:paraId="177DE46A" w14:textId="278B9157">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8. Bij de vaststelling of wijziging van een </w:t>
+        <w:t xml:space="preserve">8. Bij de vaststelling of wijziging van </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21B2E">
+        <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidR="008A78B7">
         <w:t xml:space="preserve">luchthavenbesluit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wordt rekening gehouden met </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t xml:space="preserve">de bescherming van de gezondheid van omwonenden, waaronder de gevolgen van geluidbelasting, slaapverstoring en </w:t>
       </w:r>
       <w:r w:rsidR="00D360DE">
         <w:t xml:space="preserve">lokale </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t>luchtverontreiniging.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C66CB3" w:rsidP="00EA1CE4" w:rsidRDefault="00C66CB3" w14:paraId="0DA1E940" w14:textId="77777777"/>
     <w:p w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="3F7C90FA" w14:textId="50A81D36">
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Bb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
@@ -945,56 +954,59 @@
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="0747B1C7" w14:textId="77777777"/>
     <w:p w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="647BC355" w14:textId="06D79675">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Aan artikel I wordt een onderdeel toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C66CB3" w:rsidP="00EA1CE4" w:rsidRDefault="00C66CB3" w14:paraId="731D0B1F" w14:textId="77777777"/>
     <w:p w:rsidR="00D360DE" w:rsidP="00EA1CE4" w:rsidRDefault="00D360DE" w14:paraId="72EFD1F6" w14:textId="7556B37D">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D360DE" w:rsidP="00EA1CE4" w:rsidRDefault="00D360DE" w14:paraId="5AC0DD20" w14:textId="77777777"/>
     <w:p w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="7CA3C930" w14:textId="195347CA">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>Aan artikel 10.17 wordt een lid toegevoegd, luidende:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009B6345" w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="326A2FD3" w14:textId="1466CA4F">
+    <w:p w:rsidRPr="009B6345" w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="326A2FD3" w14:textId="073E75FD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8. Bij de vaststelling of wijziging van een </w:t>
+        <w:t xml:space="preserve">8. Bij de vaststelling of wijziging van </w:t>
+      </w:r>
+      <w:r w:rsidR="00A21B2E">
+        <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidR="009C1CBB">
         <w:t xml:space="preserve">luchthavenbesluit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wordt rekening gehouden met </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t xml:space="preserve">de bescherming van de gezondheid van omwonenden, waaronder de gevolgen van geluidbelasting, slaapverstoring en </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">lokale </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6345">
         <w:t>luchtverontreiniging.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D360DE" w:rsidP="00EA1CE4" w:rsidRDefault="00D360DE" w14:paraId="3720B3F0" w14:textId="77777777"/>
     <w:p w:rsidR="003C21AC" w:rsidP="00EA1CE4" w:rsidRDefault="003C21AC" w14:paraId="0F30D31B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA69AC">
@@ -1143,71 +1155,71 @@
     <w:p w:rsidR="00B4708A" w:rsidP="00EA1CE4" w:rsidRDefault="00B4708A" w14:paraId="2F10AE04" w14:textId="435CC7A9"/>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00D360DE" w:rsidP="00D360DE" w:rsidRDefault="00D360DE" w14:paraId="7BB1E092" w14:textId="77777777">
       <w:r w:rsidRPr="002F04D5">
         <w:t>Kostić</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA69AC" w:rsidR="00D360DE" w:rsidP="00EA1CE4" w:rsidRDefault="00D360DE" w14:paraId="7DECACE6" w14:textId="77777777"/>
     <w:sectPr w:rsidRPr="00EA69AC" w:rsidR="00D360DE" w:rsidSect="00EA1CE4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C3D91F2" w14:textId="77777777" w:rsidR="008E4DC8" w:rsidRDefault="008E4DC8">
+    <w:p w14:paraId="5AF682DA" w14:textId="77777777" w:rsidR="007659ED" w:rsidRDefault="007659ED">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F63A878" w14:textId="77777777" w:rsidR="008E4DC8" w:rsidRDefault="008E4DC8">
+    <w:p w14:paraId="27C6C0CF" w14:textId="77777777" w:rsidR="007659ED" w:rsidRDefault="007659ED">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0586F2EC" w14:textId="77777777" w:rsidR="008E4DC8" w:rsidRDefault="008E4DC8">
+    <w:p w14:paraId="3102558B" w14:textId="77777777" w:rsidR="007659ED" w:rsidRDefault="007659ED">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1221,64 +1233,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456ADCC6" w14:textId="77777777" w:rsidR="008E4DC8" w:rsidRDefault="008E4DC8">
+    <w:p w14:paraId="230FC825" w14:textId="77777777" w:rsidR="007659ED" w:rsidRDefault="007659ED">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53DE1687" w14:textId="77777777" w:rsidR="008E4DC8" w:rsidRDefault="008E4DC8">
+    <w:p w14:paraId="11323BF2" w14:textId="77777777" w:rsidR="007659ED" w:rsidRDefault="007659ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4D6DA876" w14:textId="7F6F3CA2" w:rsidR="008B6465" w:rsidRPr="008B6465" w:rsidRDefault="008B6465">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6465">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008B6465">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1304,51 +1316,51 @@
       <w:r w:rsidRPr="008B6465">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in verband met een wijziging </w:t>
       </w:r>
       <w:r w:rsidR="007E1F93">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="008B6465">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de toelichting. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="169"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1399,122 +1411,127 @@
     <w:rsid w:val="0042574B"/>
     <w:rsid w:val="004330ED"/>
     <w:rsid w:val="00481C91"/>
     <w:rsid w:val="004911E3"/>
     <w:rsid w:val="00497D57"/>
     <w:rsid w:val="004A1E29"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B50D8"/>
     <w:rsid w:val="004B5B90"/>
     <w:rsid w:val="00501109"/>
     <w:rsid w:val="005703C9"/>
     <w:rsid w:val="00597703"/>
     <w:rsid w:val="005A6097"/>
     <w:rsid w:val="005B1DCC"/>
     <w:rsid w:val="005B7323"/>
     <w:rsid w:val="005C25B9"/>
     <w:rsid w:val="006267E6"/>
     <w:rsid w:val="006558D2"/>
     <w:rsid w:val="00672D25"/>
     <w:rsid w:val="006738BC"/>
     <w:rsid w:val="006D3E69"/>
     <w:rsid w:val="006E0971"/>
     <w:rsid w:val="00714A54"/>
     <w:rsid w:val="007265F3"/>
     <w:rsid w:val="007338B7"/>
+    <w:rsid w:val="007659ED"/>
     <w:rsid w:val="007709F6"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007965FC"/>
+    <w:rsid w:val="007A2921"/>
     <w:rsid w:val="007D2608"/>
     <w:rsid w:val="007E1F93"/>
     <w:rsid w:val="008164E5"/>
     <w:rsid w:val="00830081"/>
     <w:rsid w:val="008467D7"/>
     <w:rsid w:val="00852541"/>
     <w:rsid w:val="00856796"/>
     <w:rsid w:val="00865D47"/>
     <w:rsid w:val="0088452C"/>
     <w:rsid w:val="008A3E82"/>
     <w:rsid w:val="008A78B7"/>
     <w:rsid w:val="008B6465"/>
     <w:rsid w:val="008D0468"/>
     <w:rsid w:val="008D7DCB"/>
     <w:rsid w:val="008E4DC8"/>
     <w:rsid w:val="008E6822"/>
     <w:rsid w:val="009055DB"/>
     <w:rsid w:val="00905ECB"/>
     <w:rsid w:val="0096165D"/>
     <w:rsid w:val="00993E91"/>
     <w:rsid w:val="009A409F"/>
     <w:rsid w:val="009A7B44"/>
     <w:rsid w:val="009B37D2"/>
     <w:rsid w:val="009B5845"/>
     <w:rsid w:val="009B6345"/>
     <w:rsid w:val="009C0C1F"/>
     <w:rsid w:val="009C1CBB"/>
     <w:rsid w:val="009D2162"/>
     <w:rsid w:val="009E457B"/>
     <w:rsid w:val="00A10505"/>
     <w:rsid w:val="00A1288B"/>
+    <w:rsid w:val="00A21B2E"/>
     <w:rsid w:val="00A53203"/>
     <w:rsid w:val="00A772EB"/>
     <w:rsid w:val="00B01BA6"/>
+    <w:rsid w:val="00B45F8B"/>
     <w:rsid w:val="00B4708A"/>
     <w:rsid w:val="00BC1595"/>
     <w:rsid w:val="00BD4211"/>
     <w:rsid w:val="00BF623B"/>
     <w:rsid w:val="00C035D4"/>
     <w:rsid w:val="00C60305"/>
     <w:rsid w:val="00C66CB3"/>
     <w:rsid w:val="00C679BF"/>
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00C83AC8"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE27CD"/>
     <w:rsid w:val="00CE62D9"/>
     <w:rsid w:val="00D134F3"/>
     <w:rsid w:val="00D360DE"/>
     <w:rsid w:val="00D40570"/>
     <w:rsid w:val="00D47D01"/>
     <w:rsid w:val="00D774B3"/>
     <w:rsid w:val="00DA330C"/>
     <w:rsid w:val="00DD35A5"/>
     <w:rsid w:val="00DE1B5C"/>
     <w:rsid w:val="00DE2948"/>
     <w:rsid w:val="00DF68BE"/>
     <w:rsid w:val="00DF712A"/>
     <w:rsid w:val="00E25DF4"/>
     <w:rsid w:val="00E3485D"/>
     <w:rsid w:val="00E376DF"/>
     <w:rsid w:val="00E6619B"/>
     <w:rsid w:val="00E908D7"/>
     <w:rsid w:val="00EA1CE4"/>
     <w:rsid w:val="00EA69AC"/>
     <w:rsid w:val="00EB40A1"/>
     <w:rsid w:val="00EC3112"/>
     <w:rsid w:val="00ED5E57"/>
     <w:rsid w:val="00EE1BD8"/>
+    <w:rsid w:val="00F23B74"/>
     <w:rsid w:val="00FA5BBE"/>
     <w:rsid w:val="00FF115C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>