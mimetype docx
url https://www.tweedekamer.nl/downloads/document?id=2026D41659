--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,1819 +1,2770 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4251"/>
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003816FF" w:rsidTr="003816FF" w14:paraId="66FE717D" w14:textId="77777777">
+      <w:tr w:rsidR="00D51DFF" w14:paraId="5DB91748" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="350FF6CA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="407B8564" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="5BE45BD0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="00710AFA" w:rsidRDefault="00500F90" w14:paraId="20BF09B6" w14:textId="2556771E">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Vergaderjaar 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0010563A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35DEB" w:rsidR="00DB3DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="0010563A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="28ED3B94" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="62A32C74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="72E2AAB2" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="301363A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00665BC7" w14:paraId="50DBA7F6" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:sdt>
-[...42 lines deleted...]
-        </w:sdt>
+        <w:trPr>
+          <w:trHeight w:val="403"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7CBB753B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3E8D6154" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="427127C7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="004D1C1D" w14:paraId="15C7570B" w14:textId="7EE34FAF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0010563A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7 02</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36106">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2BE4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>VI</w:t>
+            </w:r>
+            <w:r w:rsidR="00665BC7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00665BC7" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00665BC7" w14:paraId="1B631033" w14:textId="24FFAA8D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00665BC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII) voor het jaar 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="0491DB04" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0A0FE06D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1E2174FD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="3CA77FE1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6A8BD868" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="11F9F137" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="55570FBD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00A90F46" w:rsidRDefault="00BD6FD6" w14:paraId="00E1BDB9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A90F46">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6F3813A8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="04E2D1AA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0803A6D9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0F247680" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="11FE3B57" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0C920CFA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="009C2CEA" w:rsidRDefault="00BD6FD6" w14:paraId="5A08785C" w14:textId="5E1D3820">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00665BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0010563A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00665BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1C1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="0010563A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F064B5" w:rsidR="00F064B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de minister van Financiën, mede namens de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00665BC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF2BE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4DF60C1C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="61372AE1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1C74F55F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="26B10205" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="733B7CC3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4C2E48F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="7ABA2924" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6FA743B1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7EDCE13F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003816FF" w:rsidRDefault="003816FF" w14:paraId="1BA7EDC9" w14:textId="77777777"/>
-[...32 lines deleted...]
-      </w:sdt>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="52C942A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001978DD" w:rsidRDefault="001978DD" w14:paraId="1D09AA6A" w14:textId="77777777"/>
-[...37 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="6FE5906B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 1 september 2026, no.2026001708, heeft Uwe Majesteit, op voordracht van de Minister van Financiën, mede namens de Minister van Binnenlandse Zaken en Koninkrijksrelaties, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot vaststelling van de begrotingsstaten van het Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII) voor het jaar 2027, met memorie van toelichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="54E24537" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="07864200" w14:textId="0466BDD5">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="449EA682" w14:textId="55C3F4BF">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S. van Haersma Buma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="308DDB0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="3D44A83D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de mededelingen van de Directeur van Uw Kabinet machtigde Uwe Majesteit de afdeling Advisering van de Raad van State haar adviezen inzake de voorstellen van Wet tot vaststelling van de begrotingsstaten 2027 rechtstreeks aan mij te doen toekomen. Het betreft de mededelingen van 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="0DF70C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="599F74CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de adviezen van 1 september 2026, zie de nummers:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="7571" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="5591"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="5730DFB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="555101B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00264/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="1FBAAAA3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>de Koning (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="5B3268F2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="09027726" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00265/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="3EA1AB38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Staten Generaal (IIA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="7E7FF559" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="37F0F171" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00266/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="316B5A9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overige Hoge Colleges van Staat en Kabinetten van de Gouverneurs en de Kiesraad (IIB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="58992A16" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="0DF46001" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00267/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="7313C5D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Algemene Zaken (IIIA), het Kabinet van de Koning (IIIB); de Commissie van Toezicht betreffende de Inlichtingen- en Veiligheidsdiensten (IIIC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="52A7F70C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="06F06058" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00268/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="4EACB4FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koninkrijksrelaties (IV) en het BES-fonds (H)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="36005E8E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="10BD567D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00269/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="4AABA5B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Zaken (V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="029B059A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="47382C9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W16.26.00270/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="5113E091" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Justitie en Veiligheid (VI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="1AFEA76A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="1032A024" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00271/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="01364B98" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="20ECB6CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="366952E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W05.26.00272/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="019DE1D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Onderwijs, Cultuur en Wetenschap (VIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="04172C56" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="342D2F23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>W06.26.00273/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="44762932" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Financiën (IXB) en Nationale Schuld (IXA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="7F6CB472" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="080C8DDA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00274/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="64AA96EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Defensie (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="1BDACC4E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="08537C05" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00276/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="05C97003" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Infrastructuur en Waterstaat (XII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="3AC0C8A7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="33DC7C11" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00277/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="2C9066B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Economische Zaken en Klimaat (XIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="59C1F73E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="10DE9087" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W11.26.00278/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="455B470F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="74B9C458" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="0136FBD7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W12.26.00279/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="35681350" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Sociale Zaken en Werkgelegenheid (XV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="174A83B2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="15AE58EF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W13.26.00294/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="5C969121" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Volksgezondheid, Welzijn en Sport (XVI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="5DFCA524" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="20AAFBF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00280/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="5A8FE979" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="6129EB58" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="40583C48" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W03.26.00282/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="140D66B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asiel en Migratie (XX)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="18D40521" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="203674A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00283/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="6425CA70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Volkshuisvesting en Ruimtelijke Ordening (XXII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="1F824BDC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="18D57FAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00284/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="519014FF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat en Groene Groei (XXIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="22FE2AAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="64A50CDD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00285/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="2AEB613D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mobiliteitsfonds (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="75401665" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="0BB79CDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00286/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="1E09B3B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Gemeentefonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (B)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="7DEE0971" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="36A81342" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W04.26.00287/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="68F79A79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Provinciefonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="7DC0BB46" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="2FED2D10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00292/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="38E67FC7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Deltafonds (J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="53CDB167" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="65DD5F4B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00289/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="789DAB9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Defensiematerieelbegrotingsfonds (K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="6EC2D100" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="151B9091" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00290/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="5D85BD7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nationaal Groeifonds (L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00414246" w:rsidR="00414246" w:rsidTr="007F50D4" w14:paraId="0EBEAB38" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="42D8EB7B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00291/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="007F50D4" w:rsidRDefault="00414246" w14:paraId="16CE988A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00414246">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat- en Energiefonds (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="43BB48F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="02EA88AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan de Afdeling zich verenigen met de daarin voorgedragen voorstellen van Wet inzake de vaststelling van de begrotingsstaten 2027. Er is sprake van twee niet-blanco adviezen met betrekking tot de begrotingen van Asiel en Migratie (XX) en Volkshuisvesting en Ruimtelijke Ordening (XXII). In de bijlagen bij dit Nader Rapport gaan de betreffende bewindspersonen in op de opmerkingen van de Afdeling in het niet-blanco advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="7A89BB4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="10E32EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verder is het noodzakelijk gebleken in een aantal begrotingen een wijziging aan te brengen. Ik verwijs Uwe Majesteit daarvoor naar de bijlagen bij dit Nader Rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="76863C84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="16CC84F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ten behoeve van de afdeling Advisering van de Raad van State doe ik Uwe Majesteit een afschrift toekomen van dit Nader Rapport en van de daarbij behorende bijlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="3F150E75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="25D8707A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de door u verleende machtiging van 6 maart 1992, nr. 92.002038, zal de ondergetekende de begrotingsstukken voor het jaar 2027 op de derde dinsdag van september bij de Tweede Kamer der Staten-Generaal indienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="7B5FC737" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="246A9373" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In afwijking van het vierde lid: worden in geval van voorstellen van algemene begrotingswetten en de stukken betreffende de verantwoording van de ontvangsten en de uitgaven van het Rijk als bedoeld in artikel 105, eerste, tweede en derde lid, van de Grondwet, de daarbij behorende toelichtende stukken, alsmede in geval van een op het in artikel 65 van de Grondwet bedoelde tijdstip ingediende voorstel van wet voor zover dat voorstel betrekking heeft op het heffen van belasting, de versies waarover een adviesaanvraag wordt gedaan, de op die versies betrekking hebbende adviezen als bedoeld in het tweede lid, onderdeel e, en de op die versies betrekking hebbende onderzoeken als bedoeld in het tweede lid, onderdeel j, openbaar gemaakt gelijktijdig met de indiening van het voorstel van wet of de stukken bij de Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="27A77008" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="51028D4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="277CA5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414246">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="73EFD974" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidP="00414246" w:rsidRDefault="00414246" w14:paraId="6D1A87E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00414246" w:rsidR="00414246" w:rsidRDefault="00414246" w14:paraId="11E5D071" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00414246" w:rsidR="00414246">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2523" w:right="1418" w:bottom="1418" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FDB1FEA" w14:textId="77777777" w:rsidR="00FE12F5" w:rsidRDefault="00FE12F5">
+    <w:p w14:paraId="2C0E1D2F" w14:textId="77777777" w:rsidR="00D37817" w:rsidRDefault="00D37817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0ABF7BAF" w14:textId="77777777" w:rsidR="00D37817" w:rsidRDefault="00D37817">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="460E23AA" w14:textId="77777777" w:rsidR="00FE12F5" w:rsidRDefault="00FE12F5">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5276312B" w14:textId="77777777" w:rsidR="00D37817" w:rsidRDefault="00D37817">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0603020202030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bembo">
-    <w:panose1 w:val="02020502050201020203"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F84E6AF" w14:textId="77777777" w:rsidR="00FE12F5" w:rsidRDefault="00FE12F5">
+    <w:p w14:paraId="68258368" w14:textId="77777777" w:rsidR="00D37817" w:rsidRDefault="00D37817">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C7B1E3" w14:textId="77777777" w:rsidR="00FE12F5" w:rsidRDefault="00FE12F5">
+    <w:p w14:paraId="63DB33E0" w14:textId="77777777" w:rsidR="00D37817" w:rsidRDefault="00D37817">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1246 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:doNotTrackFormatting/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F677C2"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FE12F5"/>
+    <w:rsidRoot w:val="00A90F46"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="0010563A"/>
+    <w:rsid w:val="001838C8"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="001E5DB6"/>
+    <w:rsid w:val="00203C3A"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003C0A7A"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="003E5716"/>
+    <w:rsid w:val="00414246"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004D1C1D"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="00582E5A"/>
+    <w:rsid w:val="005945FA"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00665BC7"/>
+    <w:rsid w:val="006D0B3A"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00852D52"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="00886E28"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A4F50"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="009C2CEA"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A423A2"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00A90F46"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C14F77"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00CF2BE4"/>
+    <w:rsid w:val="00D37817"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00D9371D"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E36106"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F05935"/>
+    <w:rsid w:val="00F064B5"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1D09AA5F"/>
-  <w15:docId w15:val="{AF3EC031-8FEA-4447-A4E8-0C05116017F8}"/>
+  <w14:docId w14:val="4E09FD15"/>
+  <w15:docId w15:val="{C8443160-40DF-4ADB-B721-510A48282AE0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1835,664 +2786,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...588 lines deleted...]
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2641,105 +3002,557 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C2CEA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Ballontekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="007F5ECB"/>
+    <w:rsid w:val="009C2CEA"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:rsid w:val="00414246"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Q:\GriffieMacros\sjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2983,188 +3796,85 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...75 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>619</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>811</ap:Words>
+  <ap:Characters>4465</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>5</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>37</ap:Lines>
+  <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>730</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5266</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-07T07:59:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-09-16T08:27:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc_UUID">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
-  </property>
-[...16 lines deleted...]
-    <vt:lpwstr>Advies (ter ondertekening)</vt:lpwstr>
   </property>
 </Properties>
 </file>