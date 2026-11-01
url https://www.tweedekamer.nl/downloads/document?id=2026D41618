--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,1830 +1,3308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4251"/>
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0071322A" w:rsidTr="0071322A" w14:paraId="497E854B" w14:textId="77777777">
-[...45 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00925C3C" w14:paraId="0878D1B4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7AE979B3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="69EEC7ED" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00925C3C" w14:paraId="21FB65D6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="00710AFA" w:rsidRDefault="00500F90" w14:paraId="1E118A82" w14:textId="38F63A74">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Vergaderjaar 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35DEB" w:rsidR="00DB3DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00925C3C" w14:paraId="4298735E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="447E7698" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00925C3C" w14:paraId="19A6DBB6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="6D8EC84B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w:rsidTr="00925C3C" w14:paraId="7D003E60" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="31478F56" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="2152B541" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="682E4F0B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="009D43D3" w14:paraId="0D65D8D2" w14:textId="0B517FFE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7 02</w:t>
+            </w:r>
+            <w:r w:rsidR="004B62E4">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 XVII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000B3A6A" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="000B3A6A" w14:paraId="173BB227" w14:textId="528BB999">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B3A6A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vaststelling van de begrotingsstaat voor Buitenlandse Handel en Ontwikkelingshulp (XVII) voor het jaar 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="4A0A648F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="539B40C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0610B55D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="3B1FC9B8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0BC0AF7F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7A19640A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="3F6F4368" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="004B62E4" w:rsidRDefault="00BD6FD6" w14:paraId="4D8A7BDF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B62E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="54BF06A8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="7C49434A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2A79C799" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1CEAF1C1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="2A3BDFDC" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="21A76758" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00CC4228" w:rsidRDefault="00BD6FD6" w14:paraId="2E345F61" w14:textId="55FBCA5F">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00132C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009D43D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00132C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="009D43D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004055B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, aangeboden aan de Koning door de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD" w:rsidR="004B62E4">
+              <w:rPr>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B62E4" w:rsidR="004B62E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>minister van Financiën, mede namens de minister v</w:t>
+            </w:r>
+            <w:r w:rsidR="005C7FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B62E4" w:rsidR="004B62E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+            </w:r>
+            <w:r w:rsidR="004B62E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD" w:rsidR="004B62E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="75D65928" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5607C9AC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="03D0A1A8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="07467362" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3B275D66" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7036F448" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="00925C3C" w14:paraId="001F14C5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="34C52894" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="0AB29587" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0071322A" w:rsidRDefault="0071322A" w14:paraId="19675824" w14:textId="77777777"/>
-[...32 lines deleted...]
-      </w:sdt>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="674860A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 1 september 2026, no.2026001717, heeft Uwe Majesteit, op voordracht van de Minister van Financiën, mede namens de Minister van Buitenlandse Handel en Ontwikkelingssamenwerking, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot vaststelling van de begrotingsstaat van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII) voor het jaar 2027, met memorie van toelichting.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001978DD" w:rsidRDefault="001978DD" w14:paraId="04EA10BE" w14:textId="77777777"/>
-[...43 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="5EAFF29A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="1EFAF04A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="1BE10168" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00D51DFF" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="436C69F0" w14:textId="0093DD63">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0A6899BB" w14:textId="53F2C8CA">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S. van Haersma Buma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0F001481" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="3CB0B8FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de adviezen van 1 september 2026, zie de nummers:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="10768" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="8788"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="69BF8555" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="62B569EC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00264/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="64AD5C6C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>de Koning (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="28BA5920" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="736AEF82" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00265/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="68734210" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Staten Generaal (IIA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="60B36906" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="0FF9D707" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00266/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7EBAD612" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overige Hoge Colleges van Staat en Kabinetten van de Gouverneurs en de Kiesraad (IIB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="6AA89A6D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="5DD0E804" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00267/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="3261BD51" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Algemene Zaken (IIIA), het Kabinet van de Koning (IIIB); de Commissie van Toezicht betreffende de Inlichtingen- en Veiligheidsdiensten (IIIC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="5E501AE4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="613924CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00268/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="6845F18A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koninkrijksrelaties (IV) en het BES-fonds (H)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="37E7EC7C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="42247BEA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00269/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="0CB286BE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Zaken (V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="3F73B0C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="57681322" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W16.26.00270/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="4EB2E122" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Justitie en Veiligheid (VI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="6AF383D0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="545119C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00271/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="4655F70D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="059FB747" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="1B14B774" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W05.26.00272/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="04CE9E68" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Onderwijs, Cultuur en Wetenschap (VIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="1F82BD96" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="5B46DACF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W06.26.00273/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="484523FF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Financiën (IXB) en Nationale Schuld (IXA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="0DC7164C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="75AFF60F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00274/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7A7FA418" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Defensie (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="56ED48DD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="29AF128A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00276/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="3C670310" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Infrastructuur en Waterstaat (XII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="554DBF8D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="68112E22" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00277/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7623C51C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Economische Zaken en Klimaat (XIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="21411223" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="22BA7225" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W11.26.00278/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="65B9BAD3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="2AE6D4BF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="58618841" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>W12.26.00279/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="30B500A7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Sociale Zaken en Werkgelegenheid (XV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="296DFE4E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="747C6133" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W13.26.00294/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="62A9DC1C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Volksgezondheid, Welzijn en Sport (XVI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="3298BCC4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7BC1D1E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00280/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="559E3D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="34BD0DB7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="288E8904" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W03.26.00282/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7F2B21CF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asiel en Migratie (XX)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="2533E203" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="53C407B6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00283/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="2268AFFB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Volkshuisvesting en Ruimtelijke Ordening (XXII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="61C8D170" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="52725EE9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00284/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="08AFF7F9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat en Groene Groei (XXIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="55E2105A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7017A88D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00285/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="56AA1485" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mobiliteitsfonds (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="3AC043BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="5C9A24F6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00286/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="2088CA29" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Gemeentefonds (B)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="5618C0F3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="7CF37004" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W04.26.00287/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="221D38CC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Provinciefonds (C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="3F1B5F3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="0EAF1820" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00292/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="6E3D420A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Deltafonds (J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="697494CC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="18216654" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00289/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="545F5CB6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Defensiematerieelbegrotingsfonds (K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="4EE75750" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="387D386B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00290/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="36EA2056" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nationaal Groeifonds (L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidTr="005C2B4D" w14:paraId="57C55565" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="1C0D6A43" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00291/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8788" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="005C2B4D" w:rsidRDefault="00925C3C" w14:paraId="49B249C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD48E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat- en Energiefonds (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="4869F86E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="246C6DA7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan de Afdeling zich verenigen met de daarin voorgedragen voorstellen van Wet inzake de vaststelling van de begrotingsstaten 2027. Er is sprake van twee niet-blanco adviezen met betrekking tot de begrotingen van Asiel en Migratie (XX) en Volkshuisvesting en Ruimtelijke Ordening (XXII). In de bijlagen bij dit Nader Rapport gaan de betreffende bewindspersonen in op de opmerkingen van de Afdeling in het niet-blanco advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="6EB76367" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0C6D480E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verder is het noodzakelijk gebleken in een aantal begrotingen een wijziging aan te brengen. Ik verwijs Uwe Majesteit daarvoor naar de bijlagen bij dit Nader Rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="5771E846" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="47E89F32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ten behoeve van de afdeling Advisering van de Raad van State doe ik Uwe Majesteit een afschrift toekomen van dit Nader Rapport en van de daarbij behorende bijlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="42300BDE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="48442129" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de door u verleende machtiging van 6 maart 1992, nr. 92.002038, zal de ondergetekende de begrotingsstukken voor het jaar 2027 op de derde dinsdag van september bij de Tweede Kamer der Staten-Generaal indienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="78B8EFBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="69D241A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In afwijking van het vierde lid: worden in geval van voorstellen van algemene begrotingswetten en de stukken betreffende de verantwoording van de ontvangsten en de uitgaven van het Rijk als bedoeld in artikel 105, eerste, tweede en derde lid, van de Grondwet, de daarbij behorende toelichtende stukken, alsmede in geval van een op het in artikel 65 van de Grondwet bedoelde tijdstip ingediende voorstel van wet voor zover dat voorstel betrekking heeft op het heffen van belasting, de versies waarover een adviesaanvraag wordt gedaan, de op die versies betrekking hebbende adviezen als bedoeld in het tweede lid, onderdeel e, en de op die versies betrekking hebbende onderzoeken als bedoeld in het tweede lid, onderdeel j, openbaar gemaakt gelijktijdig met de indiening van het voorstel van wet of de stukken bij de Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="422DD121" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="72BCA591" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD48E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FD48E1" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="4A28AFED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="15F1E181" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="77DD617E" w14:textId="43426BBF">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="24DA7DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vaststelling van de begrotingsstaat van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="12889188" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="6D13BCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage bij Nader Rapport inzake de begroting 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="6EFBC690" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="293FAADE" w14:textId="1C43C57B">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Betreft: Advies van de Raad van State d.d 07-09-2026, nr. W02.26.00280/II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="568D9ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0A8AD3C1" w14:textId="4BFD7C12">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I. Beantwoording blanco advies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0AEA4312" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Blijkens het bijgaande advies kan de Afdeling advisering van de Raad van State zich verenigen met bovenvermelde begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="581BC69B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="3C9F0392" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>II. Nadere wijzigingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="3B58DB05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inmiddels is het noodzakelijk gebleken in bovenvermelde begroting een aantal wijzigingen in tabellen aan te brengen. De subsidiebedragen voor Waterbeheer (artikel 2.2) zijn in n 2027, 2028 en 2029 verlaagd en de subsidiebedragen voor Klimaat algemeen (artikel 2.3) zijn in 2027, 2028 en 2029 verhoogd. De verplichtingenbudgetten voor artikel 3 zijn in 2030 en 2031 opgehoogd. De subsidiebedragen voor Vrouwenrechten (artikel 3.2) zijn in 2030 verlaagd. De subsidiebedragen voor Beroeps- en Hoger (artikel 3.4) onderwijs zijn in 2027 verlaagd. De Bijdrage aan (inter-)nationale organisaties voor Opvang in de regio (artikel 4.2) is in 2027 verhoogd. Bijlage 2 Subsidieoverzicht en bijlage 4 Meerjarige juridische verplichtingen zijn hierop geactualiseerd. Ook diende de Budgetflexibiliteit tabel 1 aangepast te worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="758760A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="5AD726A2" w14:textId="1212C7CB">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is de tabel met verticale toelichting en de bijbehorende toelichtende tekst op verdeelartikel 5.4 aangepast. De tabel en toelichting sloot per abuis niet totaal aan op de bedragen zoals opgenomen in de begroting doordat er afrondingsverschillen waren ontstaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="0AF1EA33" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="7DB255BB" w14:textId="6592EEEE">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>De Minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="662C5C45" w14:textId="59A68AE6">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00925C3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00925C3C" w:rsidR="00925C3C" w:rsidP="00925C3C" w:rsidRDefault="00925C3C" w14:paraId="52DF0E5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00925C3C" w:rsidR="00925C3C">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2523" w:right="1418" w:bottom="1418" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="001B1354" w14:textId="77777777" w:rsidR="002D1806" w:rsidRDefault="002D1806">
+    <w:p w14:paraId="437F542B" w14:textId="77777777" w:rsidR="000F5F28" w:rsidRDefault="000F5F28">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7C509BBD" w14:textId="77777777" w:rsidR="000F5F28" w:rsidRDefault="000F5F28">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7319D69A" w14:textId="77777777" w:rsidR="002D1806" w:rsidRDefault="002D1806">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="5F5D1E4A" w14:textId="77777777" w:rsidR="000F5F28" w:rsidRDefault="000F5F28">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0603020202030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DEDB9C0" w14:textId="77777777" w:rsidR="002D1806" w:rsidRDefault="002D1806">
+    <w:p w14:paraId="4599E7FC" w14:textId="77777777" w:rsidR="000F5F28" w:rsidRDefault="000F5F28">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="623C5250" w14:textId="77777777" w:rsidR="002D1806" w:rsidRDefault="002D1806">
+    <w:p w14:paraId="1BE3AA06" w14:textId="77777777" w:rsidR="000F5F28" w:rsidRDefault="000F5F28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1246 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00665EB4"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FA7BCD"/>
+    <w:rsidRoot w:val="004B62E4"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="000B3A6A"/>
+    <w:rsid w:val="000F5F28"/>
+    <w:rsid w:val="00132C72"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="0029367D"/>
+    <w:rsid w:val="002C28DD"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F7B25"/>
+    <w:rsid w:val="00307B70"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="004055B8"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="004B62E4"/>
+    <w:rsid w:val="004F6180"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00523736"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="005C7FE0"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="00711E0E"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="00925C3C"/>
+    <w:rsid w:val="0094799D"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="009D43D3"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C56DC8"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CC4228"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D07AD0"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F13C37"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04EA10B3"/>
-  <w15:docId w15:val="{437BD740-E19F-4C6F-BF30-319292918829}"/>
+  <w14:docId w14:val="426C29AA"/>
+  <w15:docId w15:val="{22C20566-5D1D-442D-8471-4F92444D9E45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1846,665 +3324,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...589 lines deleted...]
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2653,105 +3540,541 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC4228"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Ballontekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B0205"/>
+    <w:rsid w:val="00CC4228"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:rsid w:val="00925C3C"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Q:\GriffieMacros\sjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2995,371 +4318,85 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...258 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>617</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1007</ap:Words>
+  <ap:Characters>5541</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>5</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>728</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6535</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-07T08:29:00.0000000Z</lastPrinted>
+  <lastPrinted>2026-09-16T09:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc_UUID">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
-  </property>
-[...16 lines deleted...]
-    <vt:lpwstr>Advies (ter ondertekening)</vt:lpwstr>
   </property>
 </Properties>
 </file>