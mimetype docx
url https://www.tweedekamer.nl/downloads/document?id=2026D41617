--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -1,2318 +1,3489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4251"/>
-        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007105E9" w:rsidTr="000D1347" w14:paraId="3343BC2D" w14:textId="77777777">
-[...45 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="36A8708B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3766BB01" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="7B20DC18" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="478D83C8" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidP="00710AFA" w:rsidRDefault="00500F90" w14:paraId="76F246A8" w14:textId="46E598DC">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Vergaderjaar 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35DEB" w:rsidR="00DB3DC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-20</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5C9B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="395102F3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1B05671A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="15D67C98" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="73EAE816" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="557480B4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="60769C92" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="41618693" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="09A1B08E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="008B436D" w14:paraId="717A6848" w14:textId="62118AA9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>7 02</w:t>
+            </w:r>
+            <w:r w:rsidR="00946AC6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>0 X</w:t>
+            </w:r>
+            <w:r w:rsidR="006F002E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006F002E" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="006F002E" w14:paraId="7FFF8BC3" w14:textId="0BA29E77">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F002E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Asiel en Migratie (XX) voor het jaar 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="37A6816E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1AFEDCAE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3E64AF51" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="182924C9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="09C02BFC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2C641FEA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="6195C04D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00946AC6" w:rsidRDefault="00BD6FD6" w14:paraId="7D74DF26" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00946AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="07A1B47C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="0E06FFC0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="48FF4036" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="034F2339" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="2A146268" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3D8E2B84" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00B06F12" w:rsidRDefault="00BD6FD6" w14:paraId="12282B5E" w14:textId="511CE23F">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00693775">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008B436D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00693775">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="008B436D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> september 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B14">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>, aangeboden aan de Koning door de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B0498" w:rsidR="00946AC6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946AC6" w:rsidR="00946AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minister van Financiën, mede namens de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="0048608D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Minister van Asiel en Migratie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00946AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="4472460C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6B0FFE87" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5FA47D92" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="56D19388" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6EF6056F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="6F3B73AD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="368D59BF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4115A099" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="75BEDF67" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E32C01" w:rsidRDefault="00E32C01" w14:paraId="2986B24B" w14:textId="77777777"/>
-[...313 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="67B8BA71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="0D9DBF10" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 1 september 2026, no.2026001718, heeft Uwe Majesteit, op voordracht van de Minister van Financiën, mede namens de Minister van Asiel en Migratie, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet tot vaststelling van de begrotingsstaten van Asiel en Migratie (XX) voor het jaar 2027, met memorie van toelichting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="77B7820E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="56054A98" w14:textId="6F18418F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het wetsvoorstel bevat de vaststelling van het begrotingshoofdstuk XX van de Rijksbegroting voor het jaar 2027. Dit betreft de programmabegroting voor Asiel en Migratie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="240B9EA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="6CD17887" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State maakt een opmerking over de vaststelling van de begrotingsstaat voor een agentschap bij deze programmabegroting. In het kader van die opmerking is aanpassing van het wetsvoorstel wenselijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3B09BE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="7FDACD95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Artikel 2 betreft de vaststelling van de begrotingsstaat inzake de agentschap Immigratie- en Naturalisatiedienst (IND). De begroting van Asiel en Migratie is een programmabegroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het ministerie van Asiel en Migratie is immers opgeheven en ondergebracht bij het ministerie van Justitie en Veiligheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="080DCE9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="14BBE55B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling merkt op dat de vaststelling van de begrotingsstaten van een agentschap niet kan geschieden bij een programmabegroting, aangezien bij een programmabegroting alleen het beheer van ontvangsten en uitgaven kan worden ondergebracht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terwijl het bij een agentschap gaat om het beheer van een dienstonderdeel van een ministerie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="075A8DC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="37FCF9B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De begrotingsstaat van een agentschap dient te worden ondergebracht bij de begrotingsstaat van een departementale begroting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in dit geval het ministerie van Justitie en Veiligheid. Dat de minister van Asiel en Migratie in de portefeuilleverdeling van het kabinet de verantwoordelijkheid is toebedeeld voor de IND doet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>daar niet aan af.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het samenstel van artikel 44 Grondwet en de Comptabiliteitswet 2016 heeft tot oogmerk een éénduidige en ordelijke regeling van het (begrotings-)proces en de (ministeriële) verantwoordelijkheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="7F04715D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="687DEA1A" w14:textId="574437A9">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling adviseert het wetsvoorstel aan te passen in overeenstemming met de daarvoor ingevolge de Comptabiliteitswet 2016 geldende regels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="418AE83F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="5DF74B55" w14:textId="667EA638">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State heeft een opmerking bij het voorstel en adviseert daarmee rekening te houden voordat het voorstel bij de Tweede Kamer der Staten-Generaal wordt ingediend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="7102CA72" w14:textId="13C80249">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S. van Haersma Buma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="7311F376" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="01DCE921" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de mededelingen van de Directeur van Uw Kabinet machtigde Uwe Majesteit de afdeling Advisering van de Raad van State haar adviezen inzake de voorstellen van Wet tot vaststelling van de begrotingsstaten 2027 rechtstreeks aan mij te doen toekomen. Het betreft de mededelingen van 1 september 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="12E8497E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="74582A95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Blijkens de adviezen van 1 september 2026, zie de nummers:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="7571" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="5591"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="2097E76F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="756695BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00264/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="7B8B0DA8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>de Koning (I)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="5B83080E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="7E965B79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00265/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="69401C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Staten Generaal (IIA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="333029E4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="4CD8EF88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00266/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="396A0435" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Overige Hoge Colleges van Staat en Kabinetten van de Gouverneurs en de Kiesraad (IIB)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="02D48DB1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="59C3D1FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W01.26.00267/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="485BBFA9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Algemene Zaken (IIIA), het Kabinet van de Koning (IIIB); de Commissie van Toezicht betreffende de Inlichtingen- en Veiligheidsdiensten (IIIC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="36545CE2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="2F4C63DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00268/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="20A007B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Koninkrijksrelaties (IV) en het BES-fonds (H)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="02B4871B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="5D7C116F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00269/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="7BB5A62A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Zaken (V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="345E9403" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="62AFD55F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W16.26.00270/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="0E99910F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Justitie en Veiligheid (VI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="28E8B2FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="2B610D55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00271/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="45495257" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Binnenlandse Zaken en Koninkrijksrelaties (VII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="2B3EDDD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="02277685" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W05.26.00272/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="3EFA814B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Onderwijs, Cultuur en Wetenschap (VIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="7E23203D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="25D11F14" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W06.26.00273/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="62A20EEA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Financiën (IXB) en Nationale Schuld (IXA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="6A4AECAA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="2498C051" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00274/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="1316BC85" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Defensie (X)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="4442C586" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="5766385B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00276/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="078CEBE8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Infrastructuur en Waterstaat (XII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="0698EEC2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="50A07FE5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00277/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="38574258" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Economische Zaken en Klimaat (XIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="3AFCFDAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="340C3236" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W11.26.00278/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="52EF2220" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="78A0AC0E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="169C4D02" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W12.26.00279/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="05430EEF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Sociale Zaken en Werkgelegenheid (XV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="00FC8709" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="46F58EFF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W13.26.00294/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="557B947E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Volksgezondheid, Welzijn en Sport (XVI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="6FB87147" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="72D50EE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W02.26.00280/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="72A99B51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ministerie van Buitenlandse Handel en Ontwikkelingssamenwerking (XVII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="57F3E6DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="11DE9E91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W03.26.00282/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="2475D833" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Asiel en Migratie (XX)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="732FA176" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="42EC4097" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00283/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="7C76C34F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Volkshuisvesting en Ruimtelijke Ordening (XXII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="4A2A6137" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="05521E23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00284/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="3A5AD857" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat en Groene Groei (XXIII)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="155C3471" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="56E04C20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00285/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="75D55CF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mobiliteitsfonds (A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="2200CC2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="0D549C42" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W04.26.00286/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="01FB5537" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Gemeentefonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (B)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="0573E727" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="13A52F0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W04.26.00287/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="430A83ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Provinciefonds</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="4BC2DEFA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="4A7784A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W17.26.00292/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="6628F16D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Deltafonds (J)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="74EED743" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="0DF10ABE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W07.26.00289/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="7335E067" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Defensiematerieelbegrotingsfonds (K)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="03C9C027" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="09C50B52" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W18.26.00290/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="67500481" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nationaal Groeifonds (L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidTr="0092420E" w14:paraId="0ABD28F5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="6DDD523C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>W19.26.00291/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5591" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="0092420E" w:rsidRDefault="002162C8" w14:paraId="5EA8BF3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002162C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Klimaat- en Energiefonds (M)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="15D8EF69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3E654FA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kan de Afdeling zich verenigen met de daarin voorgedragen voorstellen van Wet inzake de vaststelling van de begrotingsstaten 2027. Er is sprake van twee niet-blanco adviezen met betrekking tot de begrotingen van Asiel en Migratie (XX) en Volkshuisvesting en Ruimtelijke Ordening (XXII). In de bijlagen bij dit Nader Rapport gaan de betreffende bewindspersonen in op de opmerkingen van de Afdeling in het niet-blanco advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="4FADC8EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="590237B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verder is het noodzakelijk gebleken in een aantal begrotingen een wijziging aan te brengen. Ik verwijs Uwe Majesteit daarvoor naar de bijlagen bij dit Nader Rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="451F43FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="5B800DB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ten behoeve van de afdeling Advisering van de Raad van State doe ik Uwe Majesteit een afschrift toekomen van dit Nader Rapport en van de daarbij behorende bijlagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="5A9ADFEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="028D54A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overeenkomstig de door u verleende machtiging van 6 maart 1992, nr. 92.002038, zal de ondergetekende de begrotingsstukken voor het jaar 2027 op de derde dinsdag van september bij de Tweede Kamer der Staten-Generaal indienen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="02F53E13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="155B033F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In afwijking van het vierde lid: worden in geval van voorstellen van algemene begrotingswetten en de stukken betreffende de verantwoording van de ontvangsten en de uitgaven van het Rijk als bedoeld in artikel 105, eerste, tweede en derde lid, van de Grondwet, de daarbij behorende toelichtende stukken, alsmede in geval van een op het in artikel 65 van de Grondwet bedoelde tijdstip ingediende voorstel van wet voor zover dat voorstel betrekking heeft op het heffen van belasting, de versies waarover een adviesaanvraag wordt gedaan, de op die versies betrekking hebbende adviezen als bedoeld in het tweede lid, onderdeel e, en de op die versies betrekking hebbende onderzoeken als bedoeld in het tweede lid, onderdeel j, openbaar gemaakt gelijktijdig met de indiening van het voorstel van wet of de stukken bij de Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="5F985608" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3698DA53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="2395A429" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3EC788FE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidRDefault="002162C8" w14:paraId="60C58EB1" w14:textId="773125AF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="62D3F130" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="77D8B964" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="504D344D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3CDC5B4B" w14:textId="77777777">
+      <w:r w:rsidRPr="003D7D44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van Asiel en Migratie (XX) voor het jaar 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="6CA7269B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="68869774" w14:textId="77777777">
+      <w:r w:rsidRPr="003D7D44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bijlage bij Nader Rapport inzake de begroting 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="0E6D3B53" w14:textId="77777777">
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">Betreft: Advies van de Raad van State </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>d.d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve"> 7 september 2026 nr. W03.26.00282/II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="0F898E23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="2B1E83EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="4CB7B8D8" w14:textId="77777777">
+      <w:r w:rsidRPr="003D7D44">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IA. Beantwoording niet-blanco advies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="3F3B1494" w14:textId="77777777">
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">Blijkens bijgaand advies heeft de Afdeling advisering van de Raad van State over bovenvermelde begroting een opmerking gemaakt. Dit geeft mij aanleiding tot de volgende reactie. Met dank voor het advies leiden onderstaande overwegingen ertoe dit advies niet over te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="58915100" w14:textId="77777777"/>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="59DD41AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>De huidige weergave weerspiegelt politieke verantwoordelijkheid van de Minister van Asiel en Migratie (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">) en de samenhang binnen het beleidsterrein van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>, waar de Immigratie- en Naturalisatiedienst (IND) een integraal onderdeel van is;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="182D20B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>Om in lijn te handelen met de Comptabiliteitswet en om invulling te geven aan het feit dat de IND onderdeel is van het ministerie van Justitie en Veiligheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">) wordt de begroting van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve"> mede ondertekend door de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D7D44" w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="164C5C3B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">In de Rijksbegrotingsvoorschriften staat opgenomen dat een begrotingsstaat van </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">en agentschap kan worden opgenomen in een programmabegroting mits deze wordt medeondertekend door de minister verantwoordelijk voor de departementale begroting, in dit geval de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">inister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D7D44">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="0A7AF7D0" w14:textId="77777777"/>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="2A8198C4" w14:textId="77777777"/>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="6EB53F45" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Minister van Asiel en Migratie,                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="22C9835F" w14:textId="0DD33F57">
+      <w:r>
+        <w:t>G. van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="463F0B43" w14:textId="77777777"/>
+    <w:p w:rsidR="002162C8" w:rsidP="002162C8" w:rsidRDefault="002162C8" w14:paraId="48CE6581" w14:textId="27C18604">
+      <w:r>
+        <w:t>De Minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002162C8" w:rsidR="002162C8" w:rsidRDefault="002162C8" w14:paraId="337FAE26" w14:textId="439E1E39">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="002162C8" w:rsidR="002162C8">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2523" w:right="1418" w:bottom="1418" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="662E6B5E" w14:textId="77777777" w:rsidR="00BB268C" w:rsidRDefault="00BB268C">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="088CF049" w14:textId="77777777" w:rsidR="00FB325A" w:rsidRDefault="00FB325A">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D50133F" w14:textId="77777777" w:rsidR="00BB268C" w:rsidRDefault="00BB268C">
+    <w:p w14:paraId="4AB3B9B6" w14:textId="77777777" w:rsidR="00FB325A" w:rsidRDefault="00FB325A">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4B57E971" w14:textId="77777777" w:rsidR="00FB325A" w:rsidRDefault="00FB325A">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0603020202030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000013" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...86 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15A46A01" w14:textId="77777777" w:rsidR="00BB268C" w:rsidRDefault="00BB268C">
+    <w:p w14:paraId="7216ABFD" w14:textId="77777777" w:rsidR="00FB325A" w:rsidRDefault="00FB325A">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E1950C2" w14:textId="77777777" w:rsidR="00BB268C" w:rsidRDefault="00BB268C">
+    <w:p w14:paraId="6F68D9F0" w14:textId="77777777" w:rsidR="00FB325A" w:rsidRDefault="00FB325A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="14703EDE" w14:textId="5A95F537" w:rsidR="00AA4B2C" w:rsidRDefault="00AA4B2C">
+    <w:p w14:paraId="12B5F22D" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 2.12 van de Comptabiliteitswet 2016.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6A7E7509" w14:textId="50FA8CBA" w:rsidR="00AA4B2C" w:rsidRDefault="00AA4B2C">
+    <w:p w14:paraId="69186902" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA4B2C">
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Stcrt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AA4B2C">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. 8177.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="363A7FB8" w14:textId="7BAE9C1C" w:rsidR="00AA4B2C" w:rsidRDefault="00AA4B2C">
+    <w:p w14:paraId="68816890" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 2.12 van de Comptabiliteitswet 2016.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6F94F12C" w14:textId="6E2019CC" w:rsidR="002116DE" w:rsidRDefault="002116DE">
+    <w:p w14:paraId="4795394C" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>onder B, paragraaf 1.</w:t>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 2.20, eerste lid, van de Comptabiliteitswet 2016. De memorie van toelichting erkent dat de opname van de begrotingsstaat in dit begrotingshoofdstuk afwijkt van hetgeen is bepaald in de Comptabiliteitswet 2016. Zie toelichting, onder B, paragraaf 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="26165A13" w14:textId="0D7024E7" w:rsidR="00AA4B2C" w:rsidRDefault="00AA4B2C">
+    <w:p w14:paraId="42C40269" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 2.6, eerste lid, van de Comptabiliteitswet 2016.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="140F7228" w14:textId="3322FC6C" w:rsidR="00195DAA" w:rsidRDefault="00195DAA" w:rsidP="00195DAA">
+    <w:p w14:paraId="749D3BE6" w14:textId="77777777" w:rsidR="002162C8" w:rsidRPr="002162C8" w:rsidRDefault="002162C8" w:rsidP="002162C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002162C8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002162C8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie, voor een vergelijkbare kwestie, het advies van de Raad van State van 10 september 2007, kenmerk W08.07.0293/IV, over het Voorstel van wet tot vaststelling van de begrotingsstaten van de programmabegroting Wonen, Wijken en Integratie (XI-B) voor het jaar 2008.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-    <w:r>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75214764"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59DE126C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rStyle w:val="Paginanummer"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...1223 lines deleted...]
-</w:hdr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2084176827">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:doNotTrackFormatting/>
-[...1 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE786F"/>
-[...119 lines deleted...]
-    <w:rsid w:val="00FC7248"/>
+    <w:rsidRoot w:val="00946AC6"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00206D45"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002162C8"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="00310224"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="00340ECD"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="0048608D"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00693775"/>
+    <w:rsid w:val="006E43F9"/>
+    <w:rsid w:val="006F002E"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008B436D"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="00946AC6"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B06F12"/>
+    <w:rsid w:val="00B07CC1"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BA361A"/>
+    <w:rsid w:val="00BA45C3"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00C23FE7"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00D83B49"/>
+    <w:rsid w:val="00DA5E8D"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB1E51"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EE7B14"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FB325A"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="73D3E40F"/>
-  <w15:docId w15:val="{C5D63AB4-FCD7-4A0E-A926-C78E20DE4605}"/>
+  <w14:docId w14:val="312563A1"/>
+  <w15:docId w15:val="{5C7B285B-AA03-4FBA-B1B6-4C3A3B61F96F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2334,756 +3505,74 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...680 lines deleted...]
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3232,105 +3721,602 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B06F12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06F12"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002162C8"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006B336B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002162C8"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:rsid w:val="002162C8"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002162C8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Q:\GriffieMacros\sjablonen\rvs.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3574,415 +4560,88 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...303 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2057</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1286</ap:Words>
+  <ap:Characters>7077</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>17</ap:Lines>
-  <ap:Paragraphs>4</ap:Paragraphs>
+  <ap:Lines>58</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvs</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2426</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8347</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-16T09:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
-  <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Doc_UUID">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="rvsBestemming">
-[...15 lines deleted...]
-    <vt:lpwstr>Advies (ter ondertekening)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>