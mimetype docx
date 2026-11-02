--- v0 (2026-09-08)
+++ v1 (2026-11-02)
@@ -1,281 +1,330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F3447B" w:rsidR="00F3447B" w:rsidP="00F22C86" w:rsidRDefault="00F3447B" w14:paraId="2E613C6A" w14:textId="5D94B1C2">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="003E4CB5" w:rsidR="000563E7" w:rsidRDefault="008E7FAF" w14:paraId="3F48B21B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E7FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>36630</w:t>
+      </w:r>
+      <w:r w:rsidR="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E4CB5" w:rsidR="000563E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brede Welvaart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000563E7" w:rsidP="004474D9" w:rsidRDefault="000563E7" w14:paraId="6707762C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Brief van de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000563E7" w:rsidP="00F22C86" w:rsidRDefault="000563E7" w14:paraId="531B5F95" w14:textId="2DC88CD1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000563E7" w:rsidP="00F22C86" w:rsidRDefault="000563E7" w14:paraId="79C97127" w14:textId="726D2FAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="00F22C86" w:rsidRDefault="008E7FAF" w14:paraId="250B2973" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="008E7FAF" w:rsidP="00F22C86" w:rsidRDefault="008E7FAF" w14:paraId="22BD96AF" w14:textId="545391BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Op 8 september stemt uw Kamer over de moties die zijn ingediend tijdens het plenaire debat over het rapport-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘De route naar toekomstige welvaart’ op donderdag 3 september jl.. Tijdens dit debat heb ik toegezegd dat ik voorafgaand aan deze stemmingen een schriftelijke toelichting en appreciatie zal geven op het dictum van de motie van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Grinwis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Flach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000563E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over het verkennen hoe bedrijven via langjarige afspraken met bedrijven en/of sectoren beter kunnen worden gevrijwaard van beleidsrisico’s (Kamerstuk 36630-17). In deze brief kom ik aan dit verzoek tegemoet.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F3447B">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="008E7FAF" w:rsidP="00F22C86" w:rsidRDefault="008E7FAF" w14:paraId="6B71DB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F3447B">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...21 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dictum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="008E7FAF" w:rsidP="00F22C86" w:rsidRDefault="008E7FAF" w14:paraId="241749A9" w14:textId="46C5A2CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3447B">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Het dictum van deze motie verzoekt de regering te verkennen hoe gedurende de terugverdientijd van grote investeringen door bedrijven zij beter kunnen worden gevrijwaard van beleidsrisico’s met een grote negatieve impact op die terugverdientijd, bijvoorbeeld – in de geest van de maatwerkafspraken – via langjarige afspraken met bedrijven en/of sectoren, en de kamer hierover te informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="008E7FAF" w:rsidP="00F22C86" w:rsidRDefault="008E7FAF" w14:paraId="2C71A413" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F3447B">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
-[...77 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-[...59 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Toelichting en weging: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="21F0001A" w14:textId="77777777">
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="1EB031EA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet begrijpt de zorgen van de indieners </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en bedrijven </w:t>
       </w:r>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
@@ -296,60 +345,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> om in Nederland te investeren. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A37940">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bedrijven zijn gebaat bij stabiel en voorspelbaar beleid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, dat is een gerechtvaardigde verwachting</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37940">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="6B104FD1" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="0F40B9BE" w14:textId="77777777">
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="4FC16073" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
@@ -484,176 +524,168 @@
         </w:rPr>
         <w:t xml:space="preserve">een bijdrage aan het beperken van risico's die samenhangen met </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">specifieke </w:t>
       </w:r>
       <w:r w:rsidRPr="005B2A64">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beleidsontwikkelingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="740CDE5D" w14:textId="77777777">
+    <w:p w:rsidRPr="007D56AA" w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="6ECAA13B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="007D56AA" w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="41226EC3" w14:textId="77777777">
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet acht langjarige afspraken met bedrijven of sectoren om hen te vrijwaren van beleidsrisico’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>echter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de meeste gevallen niet wenselijk, om de volgende redenen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="6E9852E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0051525F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het definiëren van "beleidsrisico’s" en het toerekenen van financiële gevolgen voor bedrijven aan specifieke maatregelen is in de praktijk complex. Daarbij spelen vraagstukken in hoeverre het voor het bedrijfsleven voorzienbaar was dat een beleidswijziging of initiatief tot stand zou komen en hen zou kunnen raken. Ook is de causaliteit tussen de beleidswijziging en de gevolgen voor een bedrijf vaak onzeker. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B617C7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>et kabinet kan beleidswijzigingen niet altijd voorzien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zij </w:t>
+      </w:r>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet acht langjarige afspraken met bedrijven of sectoren om hen te vrijwaren van beleidsrisico’s </w:t>
-[...6 lines deleted...]
-        <w:t>echter</w:t>
+        <w:t>zijn vaak (mede) het gevolg van externe factoren zoals bijvoorbeeld actualiteiten, geopolitieke ontwikkelingen, EU-beleid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in de meeste gevallen niet wenselijk, om de volgende redenen:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="61000648" w14:textId="77777777">
+        <w:t xml:space="preserve"> verzoeken vanuit het maatschappelijk middenveld en democratische gedragen wensen van de Staten-Generaal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342A8A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00187C14" w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="64B1A5DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0051525F">
-[...26 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="0E34D473" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zijn vaak (mede) het gevolg van externe factoren zoals bijvoorbeeld actualiteiten, geopolitieke ontwikkelingen, EU-beleid</w:t>
-[...44 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tegelijkertijd genieten bedrijven ook bescherming tegen onvoorziene beleidswijzigingen die hen onevenredig benadelen of hen schade berokkenen. Zo biedt de bescherming van het eigendomsrecht zoals in Nederland voorzien door de Grondwet en artikel 1, eerste protocol, van het Europees verdrag tot bescherming van de Rechten van de Mens (EVRM) en het beginsel van behoorlijk bestuur van het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>égalité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>devant</w:t>
@@ -661,3183 +693,618 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> les charges </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>publiques</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, een juridische aanspraak op schadevergoeding of nadeelcompensatie. De nadeelcompensatieregeling in de Algemene wet bestuursrecht is daar een uitwerking van. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007D56AA" w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="662B77B1" w14:textId="77777777">
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="38720D2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="1C4896FE" w14:textId="77777777">
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Het kabinet wil daarom terughoudend zijn in het maken van afspraken die bedrijven vrijwaren van de (financiële) gevolgen die voort kunnen komen uit bepaalde beleidsrisico's. Hoewel het in de meeste gevallen niet noodzakelijk is – gezien de bestaande bescherming – en zelfs onwenselijk kan zijn omdat dit het democratische proces kan doorkruisen, wordt in incidentele gevallen al wel een vorm van afspraken gemaakt. Wat hierbij precies nodig is en in welke vorm, verschilt echter sterk per geval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="11EA4FFC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F199F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is boven alles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F199F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van belang dat het kabinet en het bedrijfsleven elkaar vinden in wederzijds begrip. Door bewust om te gaan met de gevolgen van beleidskeuzes, kunnen we samenwerken aan een klimaat waarin investeringen niet onnodig worden belemmerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2EBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bedrijven moeten erop kunnen vertrouwen dat het kabinet hun belangen meeweegt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F199F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Het kabinet wil daarom terughoudend zijn in het maken van afspraken die bedrijven vrijwaren van de (financiële) gevolgen die voort kunnen komen uit bepaalde beleidsrisico's. Hoewel het in de meeste gevallen niet noodzakelijk is – gezien de bestaande bescherming – en zelfs onwenselijk kan zijn omdat dit het democratische proces kan doorkruisen, wordt in incidentele gevallen al wel een vorm van afspraken gemaakt. Wat hierbij precies nodig is en in welke vorm, verschilt echter sterk per geval.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007D56AA" w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="037062E1" w14:textId="77777777">
+        <w:t xml:space="preserve">Het kabinet ziet meer heil in het voeren van regelmatig overleg met het bedrijfsleven, via een continu dialoog om beleidsplannen vooraf te kunnen wegen. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zo spreekt het kabinet twee keer per jaar met VNO NCW en MKB-Nederland. Ik zal dan ook in deze dialoog aandacht vragen voor de wijze waarop we gezamenlijk kunnen werken aan een standvastig beleid met oog voor de impact voor de onzekerheden en uitdagingen die investeringen met zich meebrengen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dit bevordert voorspelbaarheid zonder de beleidsvrijheid van het kabinet én de Kamer te beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="77A8A1BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="002A655A" w:rsidP="002A655A" w:rsidRDefault="002A655A" w14:paraId="27D55083" w14:textId="77777777">
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Een verkenning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hoe gedurende de terugverdientijd van grote investeringen door bedrijven zij beter kunnen worden gevrijwaard van beleidsrisico’s met een grote negatieve impact op die terugverdientijd, bijvoorbeeld – in de geest van de maatwerkafspraken – via langjarige afspraken met bedrijven en/of sectoren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is in dit licht niet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de wenselijke weg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D56AA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat neemt niet weg dat ik het een sympathiek idee vind. Als ik de motie mag interpreteren als een verzoek om in gesprek te gaan met het bedrijfsleven over hoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>we gezamenlijk kunnen werken aan een standvastig beleid met oog voor de impact voor de onzekerheden en uitdagingen die investeringen met zich meebrengen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dan geef ik de motie graag ‘oordeel kamer”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="29FCA15A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007D56AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet ziet meer heil in het voeren van regelmatig overleg met het bedrijfsleven, via een continu dialoog om beleidsplannen vooraf te kunnen wegen. </w:t>
-[...132 lines deleted...]
-        </w:rPr>
         <w:t>Het kabinet dankt de indieners voor hun inbreng.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F3447B" w:rsidR="00F3447B" w:rsidP="002A655A" w:rsidRDefault="00F3447B" w14:paraId="74A4EDC5" w14:textId="4B2721EC">
-[...67 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="008E7FAF" w:rsidP="002A655A" w:rsidRDefault="008E7FAF" w14:paraId="5BC6B616" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E7FAF" w:rsidP="000563E7" w:rsidRDefault="000563E7" w14:paraId="36F937BC" w14:textId="19829C44">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3447B" w:rsidR="008E7FAF">
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F3447B" w:rsidR="000563E7" w:rsidP="000563E7" w:rsidRDefault="000563E7" w14:paraId="21766ED7" w14:textId="6C03DE7B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H.G.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F3447B">
-        <w:rPr>
-[...34 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t xml:space="preserve"> Herbert </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F22C86" w:rsidR="000563E7" w:rsidP="00F22C86" w:rsidRDefault="000563E7" w14:paraId="31624178" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="11DC08EE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F831F59" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F">
+    <w:p w14:paraId="594AA4EB" w14:textId="77777777" w:rsidR="0020388C" w:rsidRDefault="0020388C" w:rsidP="008E7FAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2456695C" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C8846BF" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F">
+    <w:p w14:paraId="34DECAD4" w14:textId="77777777" w:rsidR="0020388C" w:rsidRDefault="0020388C" w:rsidP="008E7FAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630ED0E5" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...40 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BDF532A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D4DD2EA" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="0713A48C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E35A654" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="179C499B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F7E6D31" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227EDD51" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F">
+    <w:p w14:paraId="082DCC42" w14:textId="77777777" w:rsidR="0020388C" w:rsidRDefault="0020388C" w:rsidP="008E7FAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FD224C" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="054660E6" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F">
+    <w:p w14:paraId="3A17F44A" w14:textId="77777777" w:rsidR="0020388C" w:rsidRDefault="0020388C" w:rsidP="008E7FAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78001957" w14:textId="77777777" w:rsidR="00BF338F" w:rsidRDefault="00BF338F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...722 lines deleted...]
-  <w:p w14:paraId="7033078D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59696B1A" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48D82D5D" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38F8AB8C" w14:textId="77777777" w:rsidR="008E7FAF" w:rsidRPr="008E7FAF" w:rsidRDefault="008E7FAF" w:rsidP="008E7FAF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...629 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="008E7FAF"/>
+    <w:rsid w:val="000563E7"/>
+    <w:rsid w:val="0020388C"/>
+    <w:rsid w:val="002A521D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F667D"/>
+    <w:rsid w:val="004645A9"/>
+    <w:rsid w:val="005960DF"/>
+    <w:rsid w:val="00824815"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A10BF2"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="118631A1"/>
+  <w14:docId w14:val="13886E76"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D3605D60-34CB-4B31-A73D-CD4EFA024C57}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3859,74 +1326,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4075,1016 +1543,959 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="008E7FAF"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E7FAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008E7FAF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="22"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E7FAF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000563E7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4567</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>852</ap:Words>
+  <ap:Characters>4688</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>39</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5387</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5529</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>