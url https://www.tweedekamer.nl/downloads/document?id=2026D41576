--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -7,61 +7,61 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="27B53BC7" w14:textId="77777777">
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="03715B11" w14:textId="77777777">
       <w:r>
         <w:t>AH 2963</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="2AC35B01" w14:textId="77777777">
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2EBF5F49" w14:textId="77777777">
       <w:r>
         <w:t>2026Z16888</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E462B4" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="21FB4185" w14:textId="7F532672">
+    <w:p w:rsidRPr="00E462B4" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7EB751A0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord van staatssecretaris Boswijk (Defensie)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, mede namens de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D80872">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -71,2027 +71,2075 @@
         <w:t>minister-president</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Jetten</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25B3E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ontvangen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  8 september 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="612E1CBC" w14:textId="5FF0550A">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="5434B4B8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 1:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="41114757" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0505D987" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Bent u bekend met dit bericht en met de eerdere reconstructie waarnaar daarin wordt verwezen? Zo nee, bent u bereid daarvan kennis te nemen alvorens de onderstaande vragen te beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4EEAB5C9" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4C76CBFC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="1D4CD06A" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="047C6861" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="26E437AB" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="33BCFEF2" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="1C3867B3" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3AEF09EE" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="748D5C1C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="6E1381F9" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 2:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="7F5CC95F" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="7605DD4B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7D6E2B8F" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kunt u bevestigen of weerspreken dat de huidige minister van Volkshuisvesting en Ruimtelijke Ordening (VRO) in februari 2017, als commandant van vliegbasis Eindhoven en kort na een uitzending van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>EenVandaag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de zaak, aan klokkenluider Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Wulfen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een inroosterverbod oplegde, waarmee hem feitelijk de uitoefening van zijn beroep werd ontnomen? Kunt u het tevens aangeven indien u dit niet kunt bevestigen of weerspreken en waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="068A01C4" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="77727692" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Ik verwijs naar de uitspraak van de rechtbank Den Haag van 20 maart 2017 (ECLI:NL:R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve">BDHA:2017:2655). </w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve">Hierin heeft de rechter vastgesteld dat de toenmalige commandant Vliegbasis Eindhoven destijds in redelijkheid heeft kunnen twijfelen of betrokkene in staat was zijn taken als vlieger veilig uit te voeren en daarom mocht besluiten hem tijdelijk niet in te roosteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5A07822D" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6D19E2F8" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7D3BABFB" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7541C094" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve">In zijn algemeenheid merk ik op dat zowel in de militaire als civiele luchtvaart hoge eisen aan vliegers worden gesteld en dat het gebruikelijk is dat iemand (tijdelijk) niet wordt ingeroosterd als er zorgen zijn in verband met de vliegveiligheid, zoals de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve">toenmalige </w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>minister van Defensie eerder heeft toegelicht aan de Kamer op 22 februari 2017 (</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:i/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2016/17, 34550-X, nr. 82). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="15253025" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7685EC77" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4EB4AC38" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0ACD976E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="043FC3B4" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0C3716BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u bevestigen of weerspreken dat dat de huidige minister van VRO, terwijl het bezwaar tegen dat besluit nog ter toetsing lag, de behandelaar van dat bezwaar per e-mail verzocht haar te blijven “bestoken” met bruikbaar materiaal over de betrokkene, en daarbij meldde inmiddels over circa 1.700 e-mails over hem te beschikken? Kunt het tevens aangeven indien u dit niet kunt bevestigen of weerspreken en waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="1D437E53" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="386FA727" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4151F6E4" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2E6C44E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="00796046" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0A9B510B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Ja, ik bevestig dat de toenmalige commandant Vliegbasis Eindhoven destijds in het kader van de interne heroverweging die volgt na een bezwaarschrift contact heeft onderhouden met de behandelaar die de beslissing op bezwaar ambtelijk voorbereidde.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4B6F0FEE" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0380DCA8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="7EC307A2" w14:textId="77777777">
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="019DBB5A" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="1B08C5EB" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1B292684" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vraag 4: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kunt u bevestigen of weerspreken dat de huidige minister van VRO bij haar vertrek in 2018 het commando over vliegbasis Eindhoven – met inbegrip van de op dat moment openstaande dossiers over haar eigen handelen – overdroeg aan haar echtgenoot? Kunt u tevens aangeven indien u dit niet kunt bevestigen of weerspreken en waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3A9D89C9" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="14B75FFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="48BBAD73" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="59EA1735" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:br/>
-        <w:t>In 2018 heeft de toenmalige commandant Vliegbasis Eindhoven conform het reguliere proces het commando overgedragen aan haar opvolger, toenmalig kolonel Boekholt. Haar opvolger is na een selectieprocedure benoemd door de toenmalige Commandant Luchtstrijdkrachten (Koninklijke Luchtmacht).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="62F9EEEA" w14:textId="77777777">
+        <w:t xml:space="preserve">In 2018 heeft de toenmalige commandant Vliegbasis Eindhoven conform het reguliere proces het commando overgedragen aan haar opvolger, toenmalig kolonel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+        <w:t>Boekholt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+        <w:t>. Haar opvolger is na een selectieprocedure benoemd door de toenmalige Commandant Luchtstrijdkrachten (Koninklijke Luchtmacht).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0489277C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="294F748E" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1CBC65F7" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 5:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6837347D" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="02A064C3" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Is het juist dat het Huis voor Klokkenluiders in december 2020 heeft vastgesteld dat de declaratiefraude op vliegbasis Eindhoven daadwerkelijk heeft plaatsgevonden, terwijl onder verantwoordelijkheid van de betrokken minister opgestelde stukken over diezelfde kwestie een andere voorstelling van zaken gaven en aan de Kamer zijn gezonden? Zo ja, is de Kamer daarmee onjuist geïnformeerd en door wie? Zo nee, waarom niet en op welk onderdeel wijkt uw lezing af van de vaststelling van het Huis voor Klokkenluiders?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="28E59580" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="5E4650E0" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="0AA50D2B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4A997885" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="78F6F0E7" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7CB15A4F" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Ik deel niet de opvatting dat een andere voorstelling van zaken is gegeven noch dat de Kamer onjuist is geïnformeerd. Uit het interne onderzoek in 2016 is gebleken dat sprake was van integriteitsschendingen op het gebied van de interne regels voor het declareren van reiskosten. Zoals toegelicht in de brief van de toenmalige staatssecretaris van Defensie van 8 december 2020 aan uw Kamer (Kamerstukken</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> II</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020/21, 355570-X, nr. 65), heeft het Huis voor Klokkenluiders geconstateerd dat Defensie evenwel had nagelaten deze gedragingen ook aan te merken als misstand. Het Huis voor Klokkenluiders heeft geconcludeerd dat Defensie sinds 2016 voldoende maatregelen heeft getroffen om te voorkomen dat dergelijke situaties zich zullen herhalen. Daarnaast heeft het Huis voor Klokkenluiders gerefereerd aan de tegen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve"> de diverse betrokkenen genomen </w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve">(rechtspositionele) maatregelen en het opgestarte cultuurprogramma. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3484B64B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="3AE27A4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="62523622" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1D7A50D0" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 6:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="06F39CDB" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="787AEC90" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Hoe verhoudt de verklaring die de minister onder ede heeft afgelegd voor de rechtbank Gelderland – dat zij geen aangifte had gedaan en geen vermoeden van een strafbaar feit had – zich tot het feit dat die aangifte langs drie onderscheiden lijnen wordt bevestigd, te weten (a) haar eigen e-mail van 5 juli 2016 waarin zij meldt die dag conform afspraak aangifte te hebben gedaan bij  de Koninklijke Marechaussee, (b) een e-mail van de toenmalige plaatsvervangend Commandant Luchtstrijdkrachten waarin diezelfde aangifte wordt bevestigd, en (c) een interview waarnaar het artikel verwijst? Was het kabinet van deze discrepantie op de hoogte en zo ja, sinds wanneer? Zo nee, waarom niet gelet op het feit dat deze stukken sinds 2016 bestaan en de zaak sindsdien meermalen in de Kamer en in de media aan de orde is geweest?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4AD5439E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="728FD7DE" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1ED24893" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0436F76A" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="135946D4" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4BBE3FF9" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Uit de integrale tekst van de betreffende verklaring en e-mail komt naar voren dat er geen sprake is van een discrepantie. Verder verwijs ik naar de beantwoording door de staatssecretaris van Defensie op de Kamervragen van 16 juli jl. (</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2026Z16269</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="62FEEB23" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="5CA92293" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="688F796D" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="5FA0498D" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 7:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="63323106" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2332927F" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Is op of omstreeks 5 juli 2016 door of namens de toenmalige commandant Eindhoven aangifte gedaan bij de Koninklijke Marechaussee, ja of nee? Dit betreft een administratief verifieerbaar registratiegegeven en geen juridisch oordeel; kunt u dit desgewenst laten navragen? Indien u deze vraag niet met ja of nee beantwoord, kunt u dan aangeven op grond van welke wettelijke bepaling u zich daartoe niet in staat acht?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="178F98A3" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="662AD7AB" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="7ADF5671" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="14A0AA8B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="650413DA" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="72BB4DCA" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Ik verwijs naar het antwoord van de staatssecretaris van Defensie op vraag 44 van de Kamervragen van 16 juli jl. (</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2026Z16269</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="687A7420" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3CC5D8FA" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="16A44089" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="364C8EE1" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034748A" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="0D21B123" w14:textId="77777777">
+    <w:p w:rsidRPr="0034748A" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="32120FAD" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034748A">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Indien het antwoord op vragen 7 bevestigend is: hoe verhoudt die registratie zich tot haar verklaring onder ede dat zij geen aangifte had gedaan en geen vermoeden van een strafbaar feit had? Indien het antwoord ontkennend is: hoe verklaart u dan haar eigen e-mail van diezelfde datum en de bevestiging daarvan door de toenmalige plaatsvervangend Commandant Luchtstrijdkrachten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="609535AC" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="79F033B0" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5738FCE5" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0EFBF0F5" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="404ACF3C" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7257B0F5" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="10FCF5CF" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="292C8B8F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="536EC4D7" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2CF2BDCC" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 9: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5B824040" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="77681492" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Heeft het kabinet sinds het bekend werd met deze tegenstrijdigheid, zelf enige poging ondernomen om vast te stellen welke van beide voorstellingen van zaken juist is? Zo ja, door wie, wanneer en met welke uitkomst? Zo nee, acht u het verenigbaar met uw verantwoordelijkheid voor de integriteit van het kabinet dat een dergelijke tegenstrijdigheid rond een zittend bewindspersoon onopgehelderd blijft?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="2EE7B06B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="6EEA2098" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="0967B232" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="26F1554A" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6A2BD9EA" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1361CB48" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="2F53D73A" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="29C04301" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3E749128" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4FD73988" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 10: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="18F17124" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0EC6EAC7" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Heeft de betrokkene u, de formateur of degene die de screening uitvoerde over deze tegenstrijdigheid geïnformeerd voordat zij werd voorgedragen? Zo nee, beschouwt u het achterwege laten daarvan als een omissie? Welk gevolg verbindt u daaraan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="018E421B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="00299C01" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="498AB8FC" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="57527F52" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="69E777B5" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="12EB4608" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6FE85017" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="66EA6F94" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3E556D6E" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4AC77654" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 11:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6E53DE2A" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="61134E21" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nu de juistheid van een verklaring onder ede naar haar aard niet door de betrokkene zelf kan worden vastgesteld, bent u bereid de feiten te laten vaststellen door een instantie buiten het ministerie van Defensie en buiten het ministerie van Volkshuisvesting en Ruimtelijke Ordening en de uitkomst met de Kamer te delen? Zo nee, waarom niet en wie de feiten dan wél vast en op welk moment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="227EDCDB" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="3CA92B1E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="77EB911A" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="40E803A7" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="232A8098" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1FE0EAC5" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ik</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t xml:space="preserve"> zie hier geen aanleiding toe. Zie voorts het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="3093FB4C" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="129B5DE3" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="381C4F4D" w14:textId="77777777">
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="6D6D8A87" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="311B1BC2" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1E685EAC" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 12:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="7804B2B2" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2504A941" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welke informatie over beide klokkenluidersdossiers was bij u, bij de formateur en bij het kabinet bekend op het moment van benoeming? Maakten het OIO-rapport uit 2015 – dat sinds dat jaar openbaar op de website van de Tweede Kamer staat (Kamerstuk 34000, X, nr. 8) -, het rapport van het Huis voor Klokkenluiders uit 2020 en de lopende civiele procedure tegen de Staat deel uit van de screening? Wat heeft de betrokkene hierover zelf gemeld en wie heeft geconcludeerd dat dit geen belemmering vormde? Indien deze stukken geen deel uitmaakten van de screening, waarom niet? Bent u ervan op de hoogte dat de klokkenluider de kernfeiten van deze dossiers in juni 2025 – dus ruim voor de benoeming – op verzoek van een fractiemedewerker van D66 schriftelijk heeft vastgelegd en deze feiten vervolgens heeft toegelicht in een videogesprek met de toenmalige Defensiewoordvoerder van die fractie? Zo ja, hoe verklaart u dat deze informatie geen rol heeft gespeeld bij de voordracht? Zo nee, waarom niet en bent u bereid dit na te gaan en de Kamer daarover te informeren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="674852F8" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5CA3DB1E" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="3EDDE201" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="61340D76" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="151A04BD" w14:textId="77777777">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="24F5648D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belemmering voor de benoeming.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="22347D49" w14:textId="77777777">
+        <w:t>Bij alle kandidaat-bewindspersonen vinden, voorafgaand aan de uitnodiging voor het gesprek met de formateur, een drietal feitenonderzoeken plaats. Daarnaast wordt de kandidaat in de gelegenheid gesteld om relevante informatie op te brengen in het gesprek met de formateur. Dat gesprek heeft een vertrouwelijk karakter. De conclusie was dat er geen sprake was van enig beletsel voor benoeming.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="751F3249" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vraag 13: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="48D91C25" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deelt u de opvatting dat een bewindspersoon die als leidinggevende een door de hoogste integriteitsonderzoeksraad in het gelijk gestelde klokkenluider feitelijk zijn beroep heeft ontnomen en die daarbij zelf materiaal aanleverde bij degene die haar eigen besluit moest toetsen, geen geloofwaardige uitdrager kan zijn van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rijksbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integriteits- en meldersbeleid? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4C199A92" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0D4BB8CC" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2CFD10D9" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nee, deze voorstelling van zaken herken ik niet. Als hierbij wordt gedoeld op het tijdelijk uitroosteren van betrokkene als vlieger naar aanleiding van zorgen in verband met de vliegveiligheid, verwijs ik u naar het antwoord op vraag 2. Het OIO-rapport zag overigens niet op het tijdelijk uitroosteren van betrokkene als vlieger maar op gebeurtenissen van geruime tijd daarvoor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="037C2B27" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
-          <w:szCs w:val="16"/>
-[...43 lines deleted...]
-          <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5E936FC5" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="4D90343C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Vraag 14:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="3030BD10" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:bCs/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Gelet op het feit dat de eisende partij de minister bij dagvaarding als getuige heeft opgeroepen en het aan de rechtbank is om te bepalen of zij daadwerkelijk moet verschijnen, deelt u de opvatting dat het onwenselijk is dat een zittend bewindspersoon door de rechtbank kan worden gehoord over haar eigen handelen in een procedure tegen de Staat en dat het kabinet daarmee zelf partij is in een zaak waarin een van zijn leden persoonlijk is betrokken? Zo nee, waarom niet? Welke consequenties verbindt u hieraan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="58D1CB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A5386">
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="037612C8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5933B57A" w14:textId="77777777">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="2FC5EC27" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="63BB31A2" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5386">
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+        </w:rPr>
+        <w:t>In een civiele procedure kan ieder persoon aangedragen worden als getuige. Het is aan de rechter om te bepalen of het relevant is om getuigen op te roepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="1F6C0FC9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
-          <w:color w:val="000000"/>
-[...95 lines deleted...]
-    <w:p w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="2B1E858B" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="0FA65622" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="4CF5F0F3" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="7B430E18" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vraag 15:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="12297C40" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="5680B451" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Is het kabinet bereid het volledige dossier over de betrokkene – inclusief maar zich niet beperkend tot de e-mailcollectie waarvan het bestaan nooit is ontkend – alsnog te verstrekken aan de betrokkene en, voor zover mogelijk aan de Kamer? Zo nee, op welke grond wordt dat geweigerd nu jarenlange verzoeken op grond van de Algemene Verordening Gegevensbescherming (AVG) niet tot verstrekking hebben geleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5C905680" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="22925C2C" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="28534FA2" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="63E6C82B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="1F22B93E" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="2799FEB4" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="12294CA1" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="556D6C71" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="59CCF424" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Mangal"/>
+          <w:b/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="26BEDE20" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 16:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="61E60E7B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="035C2B53" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Welke vaststelling zou voor u wél leiden tot de conclusie dat de positie van de minister onhoudbaar is: een rechterlijk oordeel, een besluit van het Openbaar Ministerie, een erkenning door de betrokkene zelf, of iets anders? Kunt u die grens concreet benoemen, in plaats van te volstaan met de mededeling dat de zaak onder de rechter is? Onderschrijft u daarbij dat de omstandigheid dat een zaak bij de civiele rechter aanhangig is, geen zelfstandige weigeringsgrond oplevert onder artikel 68 van de Grondwet en dat de inlichtingenplicht slechts kan wijken voor het belang van de staat? Zo nee, waarom niet, en welke weigeringsgrond meent u dan wel te kunnen inroepen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="51C65FF2" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="01F6BD63" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="425BA9E5" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="71CC3536" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="51918E02" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="422245F1" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>De vraag welke specifieke omstandigheden van invloed zijn op de positie van een bewindspersoon leent zich niet voor beantwoording vooraf. Zie voorts het antwoord op vraag 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5801B812" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="37E1F98E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="54FF601B" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="732F8F9B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Vraag 17:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wilt u deze vragen allemaal afzonderlijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A5386" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="6416D648" w14:textId="77777777">
+    <w:p w:rsidRPr="007A5386" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="02A5110B" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0034748A" w:rsidR="00E462B4" w:rsidP="00E462B4" w:rsidRDefault="00E462B4" w14:paraId="5B276644" w14:textId="77777777">
+    <w:p w:rsidRPr="0034748A" w:rsidR="00ED2034" w:rsidP="00ED2034" w:rsidRDefault="00ED2034" w14:paraId="118B7D7C" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A5386">
         <w:rPr>
           <w:rFonts w:cs="Mangal"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006757D5" w:rsidRDefault="006757D5" w14:paraId="118B1DF1" w14:textId="77777777"/>
-    <w:sectPr w:rsidR="006757D5">
+    <w:p w:rsidR="001B43ED" w:rsidRDefault="001B43ED" w14:paraId="2F59B127" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="001B43ED">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55904BC8" w14:textId="77777777" w:rsidR="00681F2C" w:rsidRDefault="00681F2C" w:rsidP="00E462B4">
+    <w:p w14:paraId="2F4BEFED" w14:textId="77777777" w:rsidR="008A62B1" w:rsidRDefault="008A62B1" w:rsidP="00ED2034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA97C20" w14:textId="77777777" w:rsidR="00681F2C" w:rsidRDefault="00681F2C" w:rsidP="00E462B4">
+    <w:p w14:paraId="28BFA59C" w14:textId="77777777" w:rsidR="008A62B1" w:rsidRDefault="008A62B1" w:rsidP="00ED2034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48306CC3" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="169C0A3E" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B8B677C" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="2210D5BD" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35B687CD" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="0783E8F2" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23325E6B" w14:textId="77777777" w:rsidR="00681F2C" w:rsidRDefault="00681F2C" w:rsidP="00E462B4">
+    <w:p w14:paraId="677E9025" w14:textId="77777777" w:rsidR="008A62B1" w:rsidRDefault="008A62B1" w:rsidP="00ED2034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="309FF140" w14:textId="77777777" w:rsidR="00681F2C" w:rsidRDefault="00681F2C" w:rsidP="00E462B4">
+    <w:p w14:paraId="50C941ED" w14:textId="77777777" w:rsidR="008A62B1" w:rsidRDefault="008A62B1" w:rsidP="00ED2034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A2A1928" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="1B7A26D9" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="681812B2" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="4C3071D8" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="23B4B36A" w14:textId="77777777" w:rsidR="00E462B4" w:rsidRPr="00E462B4" w:rsidRDefault="00E462B4" w:rsidP="00E462B4">
+  <w:p w14:paraId="2BDEC724" w14:textId="77777777" w:rsidR="00ED2034" w:rsidRPr="00ED2034" w:rsidRDefault="00ED2034" w:rsidP="00ED2034">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E462B4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E462B4"/>
+    <w:rsidRoot w:val="00ED2034"/>
+    <w:rsid w:val="001B43ED"/>
+    <w:rsid w:val="0079727D"/>
+    <w:rsid w:val="008A62B1"/>
+    <w:rsid w:val="00ED2034"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="156DBBF0"/>
+  <w14:docId w14:val="0DA099AF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EF7D84D2-2C47-448F-B09E-05238618CFAC}"/>
+  <w15:docId w15:val="{A0D3C784-A601-466D-A55E-6F827006EC54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2459,602 +2507,602 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E462B4"/>
+    <w:rsid w:val="00ED2034"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3324,52 +3372,52 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1844</ap:Words>
-  <ap:Characters>10148</ap:Characters>
+  <ap:Words>1850</ap:Words>
+  <ap:Characters>10176</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>84</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11969</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12002</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>