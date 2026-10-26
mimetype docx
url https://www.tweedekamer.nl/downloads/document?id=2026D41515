--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -1,172 +1,212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="00D43F00" w14:paraId="1FA49416" w14:textId="174011EE">
+    <w:p w:rsidR="004B3745" w:rsidP="004B3745" w:rsidRDefault="00D43F00" w14:paraId="0B2FE429" w14:textId="10CAB41E">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D43F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E37EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003B5DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2AFB" w:rsidR="0060790A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004B3745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B3745" w:rsidR="004B3745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van artikel 151a van de Gemeentewet in verband met het opnemen van een grondslag voor het verwerken van bijzondere persoonsgegevens met het oog op de naleving, het toezicht en de handhaving van bij verordening gestelde voorschriften aan het bedrijfsmatig gelegenheid geven van seksuele handelingen met of voor een derde tegen betaling (Wet gemeentelijk toezicht seksbedrijven)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="1FA49416" w14:textId="4750AE78">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D43F00">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="07D1CA71" w14:textId="77777777">
+    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="07D1CA71" w14:textId="21EE1A3C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
+      <w:r w:rsidR="004B3745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5</w:t>
+      </w:r>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Verslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="164FF83E" w14:textId="77777777">
+    <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="164FF83E" w14:textId="00345991">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vastgesteld …</w:t>
+        <w:t>Vastgesteld</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3745">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 september 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001B2AFB" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="14F315ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De vaste commissie voor Justitie en Veiligheid, belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer als volgt verslag uit te brengen. Onder het voorbehoud dat de hierin gestelde vragen en gemaakte opmerkingen voldoende zullen zijn beantwoord, acht de commissie de openbare behandeling van het voorstel van wet genoegzaam voorbereid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00226622" w:rsidR="0060790A" w:rsidP="001A3165" w:rsidRDefault="0060790A" w14:paraId="4C9CEFCD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -2919,51 +2959,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="32C05E1D" w14:textId="6309811E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>I. Algemeen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="009416BB" w:rsidP="001A3165" w:rsidRDefault="009416BB" w14:paraId="39AC606F" w14:textId="16BE112D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De leden van de D66-fractie hebben kennisgenomen van</w:t>
       </w:r>
       <w:r w:rsidR="0095718F">
         <w:rPr>
@@ -3097,71 +3136,51 @@
         <w:t>De leden van de PRO-fractie hebben kennisgenomen van het wetsvoorstel en hebben hierover enkele vragen en opmerkingen.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00923140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de PVV-fractie hebben kennisgenomen van de stukken </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> het wetsvoorstel en hebben daarover de volgende vragen</w:t>
+        <w:t>De leden van de PVV-fractie hebben kennisgenomen van de stukken inzake het wetsvoorstel en hebben daarover de volgende vragen</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="0059496B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -3344,61 +3363,51 @@
         <w:t>De leden van de CDA-fractie lezen dat de regering benadrukt dat het wetsvoorstel geen uitbreiding van gemeentelijke bevoegdheden beoogt, maar uitsluitend een expliciete grondslag creëert voor gegevensverwerking. Klopt het dat gemeenten hierdoor geen nieuwe inhoudelijke eisen aan sekswerkers of exploitanten kunnen stellen, maar uitsluitend bestaande bevoegdheden beter kunnen uitvoeren?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="001D6645">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de BBB-fractie hebben kennisgenomen van het wetsvoorstel en hebben </w:t>
-[...9 lines deleted...]
-        <w:t>hierover enkele vragen en opmerkingen.  </w:t>
+        <w:t>De leden van de BBB-fractie hebben kennisgenomen van het wetsvoorstel en hebben hierover enkele vragen en opmerkingen.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004825F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="009F22BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
@@ -3503,71 +3512,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="006D5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> hebben kennisgenomen van het wetsvoorstel en hebben hierover enkele vragen en opmerkingen.  </w:t>
+        <w:t>De leden van de Groep Markuszower hebben kennisgenomen van het wetsvoorstel en hebben hierover enkele vragen en opmerkingen.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="006D5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00035376" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="1DE9D7BA" w14:textId="4FBC7679">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
@@ -3794,60 +3783,51 @@
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="007518B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zien dat met het wetsvoorstel een inbreuk wordt gemaakt op de privacy van een groep kwetsbare mensen. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="001D7897">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="007518B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zien ook dat zonder voldoende gegevens gemeenten malafide exploitanten niet kunnen aanpakken en dat juist dit de </w:t>
-[...8 lines deleted...]
-        <w:t>bescherming van sekswerkers ondermijnt. Daarom steunen deze leden het doel van het wetsvoorstel om ter uitvoering van de motie</w:t>
+        <w:t xml:space="preserve"> zien ook dat zonder voldoende gegevens gemeenten malafide exploitanten niet kunnen aanpakken en dat juist dit de bescherming van sekswerkers ondermijnt. Daarom steunen deze leden het doel van het wetsvoorstel om ter uitvoering van de motie</w:t>
       </w:r>
       <w:r w:rsidR="00AC0533">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="007518B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wiersma (Kamerstuk28638, nr. 193) om een wettelijke grondslag te introduceren voor het verwerken van bijzondere persoonsgegevens van sekswerkers. Zij stellen nog enkele vragen over het wetsvoorstel. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
@@ -4191,51 +4171,50 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00FE493C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de SGP-fractie vragen de regering of zij onderkent dat prostitutie niet zonder meer kan worden beschouwd als een reguliere economische activiteit. Welke betekenis heeft volgens de regering het gegeven dat binnen de prostitutiesector sprake kan zijn van grote machtsverschillen, financiële afhankelijkheid, psychische druk, geweld, seksuele uitbuiting en mensenhandel? Hoe wordt voorkomen dat regulering van de sector leidt tot een verdere normalisering van prostitutie, terwijl daarmee de kwetsbaarheid van mensen die in deze sector werkzaam zijn onvoldoende wordt onderkend?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00FE493C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie lezen dat de regering geen alternatieven heeft overwogen voor het voorgestelde wetsvoorstel, omdat het creëren van een wettelijke grondslag volgens de regering de enige mogelijkheid zou zijn om het gesignaleerde juridische knelpunt op te lossen. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="000C48B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00FE493C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen de regering of daarmee niet uitsluitend naar alternatieven voor de juridische oplossing is gekeken, terwijl niet is gekeken naar alternatieven voor de onderliggende beleidspraktijk.</w:t>
@@ -4288,127 +4267,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> vragen de regering voorts of zij bereid is om bij de verdere behandeling van het wetsvoorstel ook de vraag te betrekken of het gemeentelijk prostitutiebeleid niet nadrukkelijker gericht moet zijn op het voorkomen van instroom, het bestrijden van uitbuiting en het bevorderen van uitstroom.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00566F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">De leden van de Groep Markuszower hebben kennisgenomen van het wetsvoorstel. Deze leden onderschrijven dat gemeenten seksbedrijven effectief moeten kunnen controleren en dat juridische belemmeringen niet in de weg mogen staan aan de bestrijding van dwang, uitbuiting en mensenhandel. Zij constateren tegelijkertijd dat dit wetsvoorstel voornamelijk een grondslag creëert voor het verwerken van zeer gevoelige persoonsgegevens. Het verzamelen van gegevens is echter nog geen daadwerkelijke aanpak van misstanden. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5B81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden</w:t>
+      </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00566F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> hebben daarom nog enkele vragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00566F8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben kennisgenomen van het wetsvoorstel. Deze leden onderschrijven dat gemeenten seksbedrijven effectief moeten kunnen controleren en dat juridische belemmeringen niet in de weg mogen staan aan de bestrijding van dwang, uitbuiting en mensenhandel. Zij constateren tegelijkertijd dat dit wetsvoorstel voornamelijk een grondslag creëert voor het verwerken van zeer gevoelige persoonsgegevens. Het verzamelen van gegevens is echter nog geen daadwerkelijke aanpak van misstanden. </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> lezen dat de bestrijding van mensenhandel en uitbuiting nadrukkelijk als rechtvaardiging voor dit wetsvoorstel wordt aangevoerd. Kan de regering concreet uiteenzetten welke extra mogelijkheden deze wet biedt om mensenhandelaren op te sporen, slachtoffers uit een uitbuitingssituatie te halen en daders strafrechtelijk te vervolgen? Wat verandert er door dit wetsvoorstel daadwerkelijk in de praktijk, buiten het kunnen vastleggen en inzien van persoonsgegevens?</w:t>
+        <w:t>De leden van de Groep Markuszower lezen dat de bestrijding van mensenhandel en uitbuiting nadrukkelijk als rechtvaardiging voor dit wetsvoorstel wordt aangevoerd. Kan de regering concreet uiteenzetten welke extra mogelijkheden deze wet biedt om mensenhandelaren op te sporen, slachtoffers uit een uitbuitingssituatie te halen en daders strafrechtelijk te vervolgen? Wat verandert er door dit wetsvoorstel daadwerkelijk in de praktijk, buiten het kunnen vastleggen en inzien van persoonsgegevens?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00A42114" w:rsidP="001A3165" w:rsidRDefault="00A42114" w14:paraId="7C651765" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="31333EE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4609,96 +4552,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> opheffen van het </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="005D43EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>algemene</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bordeelverbod de weg vrij werd gemaakt voor gemeenten om zelf “een effectief beleid </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> de bedrijfsvoering waaronder voorschriften die de positie en de status van de </w:t>
+        <w:t xml:space="preserve"> bordeelverbod de weg vrij werd gemaakt voor gemeenten om zelf “een effectief beleid inzake alle vormen van (exploitatie van) prostitutie te voeren”. Het nu voorliggende wetsvoorstel dient het gemeentelijk beleid in deze. Het gemeentelijk prostitutiebeleid werd onder andere gericht op het kunnen vaststellen van voorschriften inzake de bedrijfsvoering waaronder voorschriften die de positie en de status van de </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00393A47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sekswerker betreffen</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Is er nog steeds sprake van dat het gemeentelijk prostitutiebeleid onder andere </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004C56EA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daarop</w:t>
       </w:r>
@@ -4883,78 +4781,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> vragen de regering waarom deze constatering uitsluitend aanleiding is geweest om een nieuwe wettelijke grondslag te creëren. Heeft de regering ook onderzocht of het bestaande systeem van gemeentelijk toezicht zelf aanleiding geeft tot heroverweging? Zij vragen de regering daarbij of zij het logisch vindt dat een uitspraak van de rechter over de wettelijke grondslag voor gegevensverwerking vervolgens leidt tot een uitbreiding van de wettelijke mogelijkheden om deze gegevens te verwerken, zonder dat tegelijkertijd wordt onderzocht of de onderliggende toezichtpraktijk op een andere wijze kan worden vormgegeven.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de SGP-fractie vragen de regering </w:t>
-[...26 lines deleted...]
-        <w:t>persoonsgegevens van sekswerkers noodzakelijk is?</w:t>
+        <w:t>De leden van de SGP-fractie vragen de regering tevens waarom niet meer nadruk wordt gelegd op toezicht op exploitanten. Het wetsvoorstel maakt immers gegevensverwerking mogelijk die noodzakelijk is voor de naleving van gemeentelijke voorschriften door exploitanten en voor het toezicht en de handhaving door gemeenten. Kan de regering aangeven in hoeverre het mogelijk is om exploitanten veel nadrukkelijker verantwoordelijk te maken voor het voorkomen van uitbuiting, zonder dat daarvoor uitgebreide verwerking van persoonsgegevens van sekswerkers noodzakelijk is?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="194E0034" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4983,69 +4854,51 @@
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat na de opheffing van het bordeelverbod in 2000 het gemeentelijk prostitutiebeleid werd gericht op beheersing, sturing en sanering van de prostitutiebranche en op verbetering van de omstandigheden waaronder in de prostitutiebranche wordt gewerkt. Deze leden vragen of de regering kan reflecteren op deze uitgangspunten in het licht van het huidige prostitutiebeleid. Is de regering van mening dat voldoende hieraan wordt voldaan? </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat het ontbreken van een wettelijke grondslag voor de verwerking van bijzondere persoonsgegevens met name naar voren komt als het gaat over voorschriften </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de bedrijfsvoering. Op welke manier is de afgelopen jaren omgegaan met het controleren van deze voorschriften? Is de regering van mening dat de afgelopen jaren door de ontbrekende wettelijke grondslag voldoende toezicht is gehouden op bijvoorbeeld minderjarigheid?</w:t>
+        <w:t>De leden van de CDA-fractie lezen dat het ontbreken van een wettelijke grondslag voor de verwerking van bijzondere persoonsgegevens met name naar voren komt als het gaat over voorschriften inzake de bedrijfsvoering. Op welke manier is de afgelopen jaren omgegaan met het controleren van deze voorschriften? Is de regering van mening dat de afgelopen jaren door de ontbrekende wettelijke grondslag voldoende toezicht is gehouden op bijvoorbeeld minderjarigheid?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B511AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00DA6E5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de SGP-fractie lezen dat artikel 151a van de Gemeentewet gemeenten de mogelijkheid biedt om bij verordening voorschriften te stellen over het bedrijfsmatig gelegenheid geven tot het verrichten van seksuele handelingen tegen betaling. Veel gemeenten hebben hiervan gebruikgemaakt. Deze leden vragen de regering hoe effectief dit gemeentelijke stelsel sinds de opheffing van het bordeelverbod in 2000 is gebleken. Kan de regering inzichtelijk maken in hoeverre de doelstellingen van de regulering van prostitutie daadwerkelijk zijn bereikt? Is sinds 2000 sprake van een aantoonbare afname van mensenhandel en seksuele uitbuiting? Is de positie van sekswerkers aantoonbaar verbeterd? En is er sprake van een grotere uitstroom uit de prostitutie?</w:t>
       </w:r>
@@ -5137,60 +4990,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat het wetsvoorstel geen definitie van sekswerker bevat. Welke definitie hanteert de regering om te bepalen of er sprake is van een sekswerker en dus of het wetsvoorstel van toepassing is? Geldt het wetsvoorstel voor alle </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seksentertainmentbedrijven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">? Geldt het wetsvoorstel ook voor online seksplatforms? Zo nee, waarom niet? Kan de regering nader toelichten waarom vooralsnog in het wetsvoorstel niet is gekozen voor een eenduidige definitie van sekswerk? En kan de regering nader toelichten </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">waarom de suggestie van de </w:t>
+        <w:t xml:space="preserve">? Geldt het wetsvoorstel ook voor online seksplatforms? Zo nee, waarom niet? Kan de regering nader toelichten waarom vooralsnog in het wetsvoorstel niet is gekozen voor een eenduidige definitie van sekswerk? En kan de regering nader toelichten waarom de suggestie van de </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="008F4783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vereniging </w:t>
       </w:r>
       <w:r w:rsidR="008A734D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="008F4783">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nederlandse Gemeenten (</w:t>
       </w:r>
@@ -5546,120 +5390,101 @@
       <w:r w:rsidRPr="007814A6" w:rsidR="00C6508A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004B3273" w:rsidP="00410918" w:rsidRDefault="00410918" w14:paraId="579891C1" w14:textId="79929508">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> constateren dat slechts een deel van de gemeenten sekswerkbeleid heeft en dat het vergunningenbeleid, de organisatie van het toezicht en de intensiteit van de handhaving per gemeente verschillen. Hoe voorkomt de regering dat malafide exploitanten en illegale prostitutie uitwijken naar gemeenten zonder sekswerkbeleid, zonder vergunningstelsel of met beperkt toezicht? Waarom wordt bij een gemeentegrensoverschrijdende en steeds meer digitaal opererende branche niet gekozen voor een landelijk minimumkader?</w:t>
+        <w:t>De leden van de Groep Markuszower constateren dat slechts een deel van de gemeenten sekswerkbeleid heeft en dat het vergunningenbeleid, de organisatie van het toezicht en de intensiteit van de handhaving per gemeente verschillen. Hoe voorkomt de regering dat malafide exploitanten en illegale prostitutie uitwijken naar gemeenten zonder sekswerkbeleid, zonder vergunningstelsel of met beperkt toezicht? Waarom wordt bij een gemeentegrensoverschrijdende en steeds meer digitaal opererende branche niet gekozen voor een landelijk minimumkader?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00410918" w:rsidR="00410918" w:rsidP="00410918" w:rsidRDefault="00410918" w14:paraId="6295BFE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="7289D648" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>2.4. Rechterlijke uitspraken</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00B97FAF" w:rsidP="001A3165" w:rsidRDefault="00B97FAF" w14:paraId="529E352C" w14:textId="0CF37DB9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de SGP-fractie lezen dat de Afdeling bestuursrechtspraak heeft geoordeeld dat gegevens waaruit blijkt dat iemand sekswerker is, bijzondere persoonsgegevens zijn en dat artikel 151a van de Gemeentewet geen expliciete wettelijke grondslag biedt voor verwerking daarvan. Deze leden vragen de regering of de uitspraak van de Afdeling niet ook aanleiding had moeten zijn om kritisch te kijken naar de wijze waarop gemeenten toezicht houden op seksbedrijven.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie lezen in het interne wetgevingsrapport dat de Afdeling advisering van de Raad van State een B.1-dictum heeft gegeven en opmerkingen heeft gemaakt over onder meer de verhouding tussen gemeentelijke autonomie en grondrechten en de wettelijke waarborgen voor de verwerking van bijzondere persoonsgegevens. </w:t>
@@ -5680,69 +5505,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> vragen de regering waarom het noodzakelijk wordt geacht om gemeenten deze bevoegdheid te geven, terwijl de Afdeling juist benadrukt dat gemeentelijke autonomie niet onverkort geldt wanneer grondrechten in het geding zijn. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de SGP-fractie vragen de regering </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of de bezwaren van de Autoriteit Persoonsgegevens</w:t>
+        <w:t>De leden van de SGP-fractie vragen de regering tevens of de bezwaren van de Autoriteit Persoonsgegevens</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="0093437D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AP)</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> voldoende aanleiding geven om het wetsvoorstel nogmaals fundamenteel te bezien. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="0093437D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
@@ -5901,60 +5708,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> of de regering van mening is dat er meer maatregelen moeten worden genomen om de veiligheid van de prostituee te waarborgen, niet alleen aan de voorkant van de vergunningverlening maar ook tijdens de exploitatie. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat in het bedrijfsplan de exploitant moet opnemen welke eisen hij stelt aan de zelfredzaamheid van de bij hem werkzame prostituees en hoe hij dit </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">controleert. Is de regering van mening dat het bepalen van de zelfredzaamheid een verantwoordelijkheid moet zijn van de exploitant? Wat is de reden dat geen algemene eisen aan zelfredzaamheid worden vastgesteld, maar dat dit per bedrijfsplan kan verschillen omdat het aan de exploitant is? </w:t>
+        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat in het bedrijfsplan de exploitant moet opnemen welke eisen hij stelt aan de zelfredzaamheid van de bij hem werkzame prostituees en hoe hij dit controleert. Is de regering van mening dat het bepalen van de zelfredzaamheid een verantwoordelijkheid moet zijn van de exploitant? Wat is de reden dat geen algemene eisen aan zelfredzaamheid worden vastgesteld, maar dat dit per bedrijfsplan kan verschillen omdat het aan de exploitant is? </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00135A3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de SGP-fractie lezen dat het wetsvoorstel geen grondslag biedt voor toezicht of handhaving op individuele sekswerkers en dat gemeenten geen dossiers over individuele sekswerkers mogen aanleggen. De gegevensverwerking moet zijn gericht op toezicht en handhaving ten aanzien van exploitanten. Deze leden vragen de regering hoe deze afbakening in de praktijk wordt bewaakt. Als gemeenten bijvoorbeeld gegevens over signalen van dwang of uitbuiting verwerken, hoe wordt dan voorkomen dat deze informatie alsnog een dossier over de individuele sekswerker gaat vormen? De</w:t>
       </w:r>
@@ -6111,69 +5909,51 @@
         </w:rPr>
         <w:t xml:space="preserve">PRO-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="001A3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lezen dat de regering wil </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AF0B10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">benadrukken </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="001A3F3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dat de gegevens van sekswerkers niet door de gemeente mogen worden verwerkt voor toezicht en handhaving op individuele sekswerkers, maar dat die bevoegdheid gericht is op exploitanten. Wat gebeurt er </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> bij dat toezicht blijkt dat een sekswerker bijvoorbeeld minderjarig is of gedwongen wordt het sekswerk te verrichten? Heeft dat dan alleen gevolgen voor de exploitant of raakt het ook de sekswerker in kwestie? En hoe wordt dat vastgelegd?</w:t>
+        <w:t>dat de gegevens van sekswerkers niet door de gemeente mogen worden verwerkt voor toezicht en handhaving op individuele sekswerkers, maar dat die bevoegdheid gericht is op exploitanten. Wat gebeurt er indien bij dat toezicht blijkt dat een sekswerker bijvoorbeeld minderjarig is of gedwongen wordt het sekswerk te verrichten? Heeft dat dan alleen gevolgen voor de exploitant of raakt het ook de sekswerker in kwestie? En hoe wordt dat vastgelegd?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AB1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
@@ -6235,104 +6015,71 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00092228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>zij</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AB1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hoe zich dit vertaalt </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> hoe zich dit vertaalt indien een sekswerker in meerdere gemeenten actief is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00092228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AB1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>indien</w:t>
-[...41 lines deleted...]
-        <w:t>lappendeken aan registraties vergoot het risico op datalekken en bemoeilijkt de rechtszekerheid voor de sekswerker. Kan de regering hierop reflecteren?</w:t>
+        <w:t xml:space="preserve"> Een lappendeken aan registraties vergoot het risico op datalekken en bemoeilijkt de rechtszekerheid voor de sekswerker. Kan de regering hierop reflecteren?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00CD129D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie lezen dat gemeenten op dit moment sterk verschillen in de inrichting van toezicht en handhaving op seksbedrijven. Acht de regering verdere landelijke uniformering wenselijk en zo nee, waarom niet?</w:t>
       </w:r>
@@ -6574,69 +6321,51 @@
         <w:t>deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="0095640F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> welke inspanningen de afgelopen jaren zijn verricht om dit wetsvoorstel verder te brengen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="002C68F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Omdat de gevolgen voor de privacy van sekswerkers groot kunnen zijn </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> er niet op zorgvuldige wijze met hun persoonsgegevens wordt omgegaan</w:t>
+        <w:t>Omdat de gevolgen voor de privacy van sekswerkers groot kunnen zijn indien er niet op zorgvuldige wijze met hun persoonsgegevens wordt omgegaan</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00D700FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="002C68F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> krijgen gemeenten de verplichting om bij verordening waarborgen voor de bescherming van persoonsgegeven</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="003636BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -6688,122 +6417,101 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00AB1B1B" w:rsidP="001A3165" w:rsidRDefault="00AB1B1B" w14:paraId="7EC81EA2" w14:textId="6F07D112">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daarnaast constateren de leden van de PVV-fractie dat de voorgestelde bewaartermijn te vrijblijvend is en vragen zij de regering om te reflecteren op de proportionaliteit van de bewaartermijn die ontstaat </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> een persoon, om welke reden dan ook, gedurende een relatief korte termijn (enkele weken of maanden) dit werk verricht. De persoonsgegevens kunnen in deze situatie theoretisch </w:t>
+        <w:t xml:space="preserve">Daarnaast constateren de leden van de PVV-fractie dat de voorgestelde bewaartermijn te vrijblijvend is en vragen zij de regering om te reflecteren op de proportionaliteit van de bewaartermijn die ontstaat indien een persoon, om welke reden dan ook, gedurende een relatief korte termijn (enkele weken of maanden) dit werk verricht. De persoonsgegevens kunnen in deze situatie theoretisch </w:t>
       </w:r>
       <w:r w:rsidR="007604A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>zeven</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> jaar in het ‘systeem’ opgenomen blijven staan. Hoe wordt bepaald wat een noodzakelijke termijn is voor het bewaren van dergelijke gegevens en hoe gaat geborgd worden dat gegevens niet onnodig lang in het systeem blijven hangen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00AB1B1B" w:rsidP="001A3165" w:rsidRDefault="00AB1B1B" w14:paraId="5E4C2A48" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00AB1B1B" w:rsidP="001A3165" w:rsidRDefault="00255018" w14:paraId="2AFEE8B2" w14:textId="47F52590">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AB1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>e leden van de PVV-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00AB1B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7029,69 +6737,51 @@
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="0059666A" w:rsidP="001A3165" w:rsidRDefault="000D48BC" w14:paraId="4CDBD5D4" w14:textId="236A2610">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de SGP-fractie lezen dat de verwerking van bijzondere persoonsgegevens in beginsel verboden is en dat het wetsvoorstel gebruikmaakt van de uitzondering voor een zwaarwegend algemeen belang. Deze leden vragen de regering of bij de beoordeling van de noodzakelijkheid en evenredigheid ook is onderzocht of dezelfde doelen kunnen worden bereikt met minder vergaande gegevensverwerking. Zij vragen de regering </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> hoe zij de kritiek van de Autoriteit Persoonsgegevens beoordeelt dat de geschiktheid en evenredigheid van de voorgestelde regeling onvoldoende zijn aangetoond. </w:t>
+        <w:t xml:space="preserve">De leden van de SGP-fractie lezen dat de verwerking van bijzondere persoonsgegevens in beginsel verboden is en dat het wetsvoorstel gebruikmaakt van de uitzondering voor een zwaarwegend algemeen belang. Deze leden vragen de regering of bij de beoordeling van de noodzakelijkheid en evenredigheid ook is onderzocht of dezelfde doelen kunnen worden bereikt met minder vergaande gegevensverwerking. Zij vragen de regering tevens hoe zij de kritiek van de Autoriteit Persoonsgegevens beoordeelt dat de geschiktheid en evenredigheid van de voorgestelde regeling onvoldoende zijn aangetoond. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="2FC8ABBE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -7223,51 +6913,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00942566" w:rsidP="001A3165" w:rsidRDefault="00942566" w14:paraId="7195864E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de SP-fractie merken op dat de regering erkent dat “er een risico [is] dat sekswerkers mogelijk niet (meer) bij vergunde seksbedrijven willen werken in gemeenten met een vergunningstelsel, uit angst dat hun gegevens (per abuis) openbaar worden gemaakt”. Toch stelt de regering dat “deze tegengestelde effecten minder groot zullen zijn dan het belang dat gediend is met toezicht en handhaving op de naleving van de voorschriften die bescherming moeten bieden aan sekswerkers”. Hoe heeft de regering deze afweging gemaakt en hoe heeft zij daarbij de inbreng van sekswerkers zelf meegenomen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00597FD4" w:rsidP="001A3165" w:rsidRDefault="00597FD4" w14:paraId="3E3B5923" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="4071547E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -7413,111 +7102,75 @@
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen waarom nu een nieuwe grondslag, een pleister, gecreëerd wordt die mogelijk slechts tijdelijk nodig is. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C114ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen de regering </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of de behandeling van dit wetsvoorstel niet het moment zou moeten zijn om de onderliggende visie op prostitutie opnieuw te bespreken.</w:t>
+        <w:t xml:space="preserve"> vragen de regering tevens of de behandeling van dit wetsvoorstel niet het moment zou moeten zijn om de onderliggende visie op prostitutie opnieuw te bespreken.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="005A1450">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> constateren ten slotte dat artikel 151a van de Gemeentewet en daarmee deze nieuwe grondslag zullen vervallen wanneer de Wet regulering sekswerk in werking treedt. Hoe voorkomt de regering dat gemeenten nu kosten maken en systemen inrichten die binnen afzienbare tijd opnieuw moeten worden aangepast? Aan de hand van welke concrete indicatoren wordt beoordeeld of deze wet daadwerkelijk leidt tot beter toezicht, meer opgespoorde misstanden en een hardere aanpak van malafide exploitanten? Is de regering bereid de werking van de wet binnen drie jaar te evalueren?</w:t>
+        <w:t>De leden van de Groep Markuszower constateren ten slotte dat artikel 151a van de Gemeentewet en daarmee deze nieuwe grondslag zullen vervallen wanneer de Wet regulering sekswerk in werking treedt. Hoe voorkomt de regering dat gemeenten nu kosten maken en systemen inrichten die binnen afzienbare tijd opnieuw moeten worden aangepast? Aan de hand van welke concrete indicatoren wordt beoordeeld of deze wet daadwerkelijk leidt tot beter toezicht, meer opgespoorde misstanden en een hardere aanpak van malafide exploitanten? Is de regering bereid de werking van de wet binnen drie jaar te evalueren?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00D63FBA" w:rsidP="001A3165" w:rsidRDefault="00D63FBA" w14:paraId="1C545792" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="56C32FA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -7595,60 +7248,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> een rol spelen bij deze wet? Onder welke omstandigheden vallen deze partijen onder de grondslag van het wetsvoorstel?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de VVD-fractie vragen in hoeverre gegevens die worden verwerkt op grond van deze wet door gemeente A met een vergunningsstelsel kunnen worden gedeeld met gemeente B met eenzelfde vergunningsstelsel. Als deze gegevens onder geen enkele omstandigheid kunnen worden gedeeld, dan neemt de effectiviteit van de handhaving en het toezicht af in beide gemeenten. Welke maatregelen vindt de regering aangewezen om in die gevallen te </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">bevorderen dat noodzakelijke gegevens worden uitgewisseld? </w:t>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen in hoeverre gegevens die worden verwerkt op grond van deze wet door gemeente A met een vergunningsstelsel kunnen worden gedeeld met gemeente B met eenzelfde vergunningsstelsel. Als deze gegevens onder geen enkele omstandigheid kunnen worden gedeeld, dan neemt de effectiviteit van de handhaving en het toezicht af in beide gemeenten. Welke maatregelen vindt de regering aangewezen om in die gevallen te bevorderen dat noodzakelijke gegevens worden uitgewisseld? </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie merken op dat de memorie van toelichting ook geen duidelijkheid verschaft over de vraag in hoeverre gegevens die worden verwerkt op grond van het wetsvoorstel kunnen worden gedeeld met externe partners zoals woningcorporaties. </w:t>
       </w:r>
@@ -7687,69 +7331,51 @@
       <w:r w:rsidRPr="007814A6" w:rsidR="00545F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Exploitanten</w:t>
       </w:r>
       <w:r w:rsidR="00151B85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="009B1363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> zien dat exploitanten een belangrijke poortwachtersrol krijgen. Zij moeten gesprekken voeren, de zelfredzaamheid van sekswerkers beoordelen en signalen van dwang en uitbuiting herkennen. Hoe realistisch is het om deze verantwoordelijkheid neer te leggen bij exploitanten die zelf een financieel belang kunnen hebben bij het laten doorwerken van sekswerkers? Aan welke deskundigheids- en opleidingseisen moeten zij voldoen?</w:t>
+        <w:t>De leden van de Groep Markuszower zien dat exploitanten een belangrijke poortwachtersrol krijgen. Zij moeten gesprekken voeren, de zelfredzaamheid van sekswerkers beoordelen en signalen van dwang en uitbuiting herkennen. Hoe realistisch is het om deze verantwoordelijkheid neer te leggen bij exploitanten die zelf een financieel belang kunnen hebben bij het laten doorwerken van sekswerkers? Aan welke deskundigheids- en opleidingseisen moeten zij voldoen?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="000F45B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="009B1363">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vragen hoe wordt gecontroleerd of een exploitant signalen van dwang of uitbuiting daadwerkelijk vastlegt en meldt. Welke sancties volgen wanneer een exploitant dergelijke signalen bewust negeert, verhult of onjuist vastlegt? Hoe voorkomt de regering dat juist een malafide exploitant zijn poortwachtersrol misbruikt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00013E39" w:rsidP="001A3165" w:rsidRDefault="00013E39" w14:paraId="46C46649" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -7933,113 +7559,86 @@
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00712172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
+        <w:t xml:space="preserve">De leden van de Groep Markuszower lezen dat sekswerkers uit angst voor registratie kunnen uitwijken naar het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00712172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
+        <w:t>onvergunde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00712172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lezen dat sekswerkers uit angst voor registratie kunnen uitwijken naar het </w:t>
+        <w:t xml:space="preserve"> circuit en daardoor juist kwetsbaarder kunnen worden voor geweld en uitbuiting. Op welk onderzoek is de verwachting van de regering gebaseerd dat dit risico minder zwaar weegt dan de voordelen van het wetsvoorstel? Hoe wordt na de inwerkingtreding gemonitord of daadwerkelijk een verschuiving naar het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00712172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onvergunde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00712172">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> circuit en daardoor juist kwetsbaarder kunnen worden voor geweld en uitbuiting. Op welk onderzoek is de verwachting van de regering gebaseerd dat dit risico minder zwaar weegt dan de voordelen van het wetsvoorstel? Hoe wordt na de </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of digitale circuit plaatsvindt?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00712172" w:rsidP="001A3165" w:rsidRDefault="00712172" w14:paraId="1933B73D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="7AA03746" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -8101,144 +7700,108 @@
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">618 per exploitant. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="002D543E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen de regering of ook de maatschappelijke kosten en effecten van het verder institutionaliseren van de prostitutiesector zijn meegewogen. Zij vragen de regering </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> of zij kan uitsluiten dat verdere regulering bijdraagt aan de normalisering van prostitutie</w:t>
+        <w:t xml:space="preserve"> vragen de regering of ook de maatschappelijke kosten en effecten van het verder institutionaliseren van de prostitutiesector zijn meegewogen. Zij vragen de regering tevens of zij kan uitsluiten dat verdere regulering bijdraagt aan de normalisering van prostitutie</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00535396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zo ja, waarop is dit gebaseerd?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00D10E30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
+        <w:t xml:space="preserve">De leden van de Groep Markuszower lezen dat de invoering van het wetsvoorstel volgens de regering geen extra financiële middelen voor gemeenten vereist. Hoe verhoudt deze conclusie zich tot het aanpassen van verordeningen en systemen, het inrichten van autorisatie en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00D10E30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
+        <w:t>logging</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007814A6" w:rsidR="00D10E30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lezen dat de invoering van het wetsvoorstel volgens de regering geen extra financiële middelen voor gemeenten vereist. Hoe verhoudt deze conclusie zich tot het aanpassen van verordeningen en systemen, het inrichten van autorisatie en </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>, het opleiden van medewerkers, et cetera? Hoe voorkomt de regering dat gemeenten de nieuwe mogelijkheden door een gebrek aan geld en capaciteit slechts beperkt gebruiken?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00013E39" w:rsidP="001A3165" w:rsidRDefault="00013E39" w14:paraId="240C354B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00545F60" w:rsidP="001A3165" w:rsidRDefault="00545F60" w14:paraId="6F757A47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -8308,159 +7871,123 @@
         </w:rPr>
         <w:t>vragen daarnaast waarom bij de voorbereiding niet ook organisaties zijn betrokken die fundamenteel andere modellen van prostitutiebeleid bepleiten.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00007DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de Groep </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>De leden van de Groep Markuszower vragen wat er gebeurt wanneer een exploitant of gemeentelijke toezichthouder signalen van dwang, uitbuiting of mensenhandel constateert. Wanneer moeten de politie, de Afdeling Vreemdelingenpolitie, Identificatie en Mensenhandel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00DC6EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AVIM)</w:t>
+      </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00007DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00DC6EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Openbaar Ministerie (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="001F1E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00DC6EAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00007DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen wat er gebeurt wanneer een exploitant of gemeentelijke toezichthouder signalen van dwang, uitbuiting of mensenhandel constateert. Wanneer moeten de politie, de Afdeling Vreemdelingenpolitie, Identificatie en Mensenhandel</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (AVIM)</w:t>
+        <w:t xml:space="preserve"> worden ingeschakeld? Welke gegevens mogen daarbij worden gedeeld en hoe wordt voorkomen dat signalen tussen bestuurlijke en strafrechtelijke instanties blijven liggen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00425FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00007DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en het </w:t>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> vrezen dat gemeenten straks wel gevoelige gegevens verzamelen en gespreksverslagen controleren, maar dat signalen van mensenhandel door een gebrek aan capaciteit vervolgens niet of te laat worden opgevolgd. Hoe voorkomt de regering dat? Welke afspraken bestaan er over de opvolging van signalen en is daarvoor bij gemeenten, politie, AVIM en het O</w:t>
+        <w:t>De leden van de Groep Markuszower vrezen dat gemeenten straks wel gevoelige gegevens verzamelen en gespreksverslagen controleren, maar dat signalen van mensenhandel door een gebrek aan capaciteit vervolgens niet of te laat worden opgevolgd. Hoe voorkomt de regering dat? Welke afspraken bestaan er over de opvolging van signalen en is daarvoor bij gemeenten, politie, AVIM en het O</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00DC6EAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">M </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00007DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voldoende capaciteit beschikbaar?</w:t>
       </w:r>
       <w:r w:rsidR="005D28DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -8491,60 +8018,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00040D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De leden van de VVD-fractie lezen dat de Autoriteit Persoonsgegevens</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="007873F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (AP)</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00040D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> heeft gewezen op het risico dat verplichte gegevensverwerking sekswerkers naar de niet-vergunde branche </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">drijft. De regering erkent weliswaar dit risico maar concretiseert geen mitigerende maatregelen. Welke maatregelen overweegt de regering nog te treffen om dit effect te beperken en hoe wordt dit gemonitord nadat </w:t>
+        <w:t xml:space="preserve"> heeft gewezen op het risico dat verplichte gegevensverwerking sekswerkers naar de niet-vergunde branche drijft. De regering erkent weliswaar dit risico maar concretiseert geen mitigerende maatregelen. Welke maatregelen overweegt de regering nog te treffen om dit effect te beperken en hoe wordt dit gemonitord nadat </w:t>
       </w:r>
       <w:r w:rsidR="00277666">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het wetsvoorstel</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00040D07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in werking is getreden? De</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="004F4E66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
@@ -8680,60 +8198,51 @@
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">odernisering en uitbreiding strafbaarstelling mensenhandel (36 547) in werking is getreden, nadat de Eerste Kamer naar verwachting eind september 2026 dit wetsvoorstel heeft aanvaard. Dat maakt het voor de voornoemde leden des te duidelijker dat gemeenten de ruimte moeten kunnen hebben om gegevens te verwerken bij (zachte) signalen van mensenhandel, uiteraard voorzien van wettelijke waarborgen. Hoe beoordeelt de regering de rol van (gemeentelijke toezichthouders) als straks de aangifteplicht geldt? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00BE7AE4" w:rsidP="00151B85" w:rsidRDefault="009F0F3F" w14:paraId="172EB877" w14:textId="65BD1984">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de VVD-fractie vragen in het verlengde van het voorgaande de regering nader in te gaan op het probleem met betrekking tot de beperkte grondslag voor gegevensdeling in de ‘voorfase’ dat door VNG, G4 en diverse gemeenten is geconstateerd. Als een toezichthouder een sekswerker aantreft en op dat moment nog niet weet of het gaat om een </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">zelfstandige, of iemand die mogelijk voor een illegale exploitant werkt, onder welke omstandigheden en welke gegevens kunnen dan op grond van het wetsvoorstel worden verwerkt? </w:t>
+        <w:t xml:space="preserve">De leden van de VVD-fractie vragen in het verlengde van het voorgaande de regering nader in te gaan op het probleem met betrekking tot de beperkte grondslag voor gegevensdeling in de ‘voorfase’ dat door VNG, G4 en diverse gemeenten is geconstateerd. Als een toezichthouder een sekswerker aantreft en op dat moment nog niet weet of het gaat om een zelfstandige, of iemand die mogelijk voor een illegale exploitant werkt, onder welke omstandigheden en welke gegevens kunnen dan op grond van het wetsvoorstel worden verwerkt? </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00FA0E58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stellen dat er in de praktijk een grote mate van handelingsverlegenheid kan ontstaan als een toezichthouder tijdens een controle een sekswerker aantreft maar nog niet kan vaststellen of er sprake is van zelfstandigheid of exploitatie. Welke concrete maatregelen treft de regering om handelingsverlegenheid bij gemeenten tegen te gaan?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00805F19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -8877,61 +8386,51 @@
       <w:r w:rsidRPr="007814A6" w:rsidR="00255C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De regering stelt dat gemeenten geen wettelijke taak hebben bij de aanpak van mensenhandel. De leden van de BBB-fractie vragen of dit niet te kort door de bocht is. Gemeenten hebben in de praktijk immers wel een belangrijke signalerende rol en houden toezicht op seksbedrijven. Hoe verhoudt de stelling van de regering zich tot de rol die gemeenten binnen het </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00EC4F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00255C77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">rogramma Samen tegen Mensenhandel hebben gekregen? Wat moeten gemeenteambtenaren concreet doen wanneer zij tijdens een controle signalen van mensenhandel of uitbuiting tegenkomen? In de memorie van toelichting staat dat het ministerie verkent of aanvullende of aangepaste regelgeving nodig is om knelpunten bij de gegevensdeling tussen overheden en ketenpartners weg te nemen. Kan de regering aangeven wat de stand van zaken van deze </w:t>
-[...9 lines deleted...]
-        <w:t>verkenning is? Welke concrete knelpunten zijn inmiddels vastgesteld, welke oplossingen worden onderzocht en wanneer wordt de Kamer hierover geïnformeerd? </w:t>
+        <w:t>rogramma Samen tegen Mensenhandel hebben gekregen? Wat moeten gemeenteambtenaren concreet doen wanneer zij tijdens een controle signalen van mensenhandel of uitbuiting tegenkomen? In de memorie van toelichting staat dat het ministerie verkent of aanvullende of aangepaste regelgeving nodig is om knelpunten bij de gegevensdeling tussen overheden en ketenpartners weg te nemen. Kan de regering aangeven wat de stand van zaken van deze verkenning is? Welke concrete knelpunten zijn inmiddels vastgesteld, welke oplossingen worden onderzocht en wanneer wordt de Kamer hierover geïnformeerd? </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="008A105A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="008A105A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00545F60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -9171,51 +8670,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pas in werking zou moeten treden op het moment dat de gemeenten in hun verordeningen de waarborgen voor de bescherming van de persoonlijke levenssfeer hebben vastgelegd? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="007814A6" w:rsidR="00C4165A" w:rsidP="00EE31B5" w:rsidRDefault="00545F60" w14:paraId="066667E6" w14:textId="37C737F7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>III. Overig</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00EC4F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00B1087D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie lezen dat de regering een maximale bewaartermijn van zeven jaar voorstelt. </w:t>
       </w:r>
       <w:r w:rsidR="00295B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -9484,385 +8982,331 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie lezen dat het wetsvoorstel geen evaluatiebepaling bevat. </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00EE31B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen de regering waarom hiervoor is gekozen. Gelet op de principiële vragen over de </w:t>
+        <w:t xml:space="preserve"> vragen de regering waarom hiervoor is gekozen. Gelet op de principiële vragen over de noodzaak, geschiktheid en evenredigheid van de voorgestelde regeling ligt een evaluatie na verloop van tijd volgens deze leden voor de hand.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="0041567F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>noodzaak, geschiktheid en evenredigheid van de voorgestelde regeling ligt een evaluatie na verloop van tijd volgens deze leden voor de hand.</w:t>
+        <w:t>Is de regering bereid alsnog een evaluatiebepaling op te nemen? Kan daarbij niet alleen worden geëvalueerd of de wettelijke grondslag juridisch en praktisch werkt, maar ook of het gemeentelijk toezicht daadwerkelijk leidt tot minder uitbuiting, meer signalering van mensenhandel en meer uitstroom uit de prostitutie?</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="0041567F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Deze leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen de regering of zij bereid is om daarbij concrete indicatoren op te nemen, zoals het aantal geconstateerde gevallen van dwang en uitbuiting, het aantal doorverwijzingen naar hulpverlening en het aantal mensen dat duurzaam uit de prostitutie uitstroomt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="001A77C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="001A77C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de SGP-fractie missen in de memorie van toelichting een fundamentele vergelijking met andere modellen van prostitutiebeleid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00146BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lezen bovendien dat bij de voorbereiding van het wetsvoorstel geen alternatieven zijn overwogen. Zij vragen de regering waarom dit niet is gebeurd. Waarom is wel onderzocht hoe het bestaande reguleringsmodel juridisch kan worden voortgezet, maar niet of een ander model betere mogelijkheden biedt om prostitutie en de daarmee samenhangende uitbuiting terug te dringen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00146BB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen de regering specifiek of het Zweedse model en het bredere Scandinavische model zijn onderzocht. Zij vragen de regering welke onderzoeken naar deze modellen bij de voorbereiding van het wetsvoorstel zijn betrokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="008644B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="008644B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe beoordeelt de regering de gedachte achter het Zweedse model dat niet de persoon die seksuele diensten aanbiedt, maar degene die seksuele diensten koopt, wordt aangepak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="008644B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t, zo vragen de leden van de SGP-fractie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Welke effecten heeft dit model volgens de beschikbare onderzoeken op de vraag naar betaalde seks, de omvang van de prostitutiemarkt, mensenhandel en seksuele uitbuiting?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="008644B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen de regering waarom een dergelijk model niet is overwogen als alternatief voor het huidige Nederlandse stelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="008644B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Is de regering bereid alsnog een evaluatiebepaling op te nemen? Kan daarbij niet alleen worden geëvalueerd of de wettelijke grondslag juridisch en praktisch werkt, maar ook of het gemeentelijk toezicht daadwerkelijk leidt tot minder uitbuiting, meer signalering van mensenhandel en meer uitstroom uit de prostitutie?</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007814A6" w:rsidR="0041567F">
+        <w:t>Zij vragen de regering bovendien of het Zweedse of Scandinavische model ook had kunnen worden verwerkt in het voorliggende wetsvoorstel. Als Nederland zou kiezen voor een model waarin de vraag naar betaalde seks wordt ontmoedigd en het kopen van seksuele diensten strafbaar wordt gesteld, welke gevolgen zou dat hebben voor de voorgestelde wijziging van artikel 151a van de Gemeentewet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00E30BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de regering aangeven of het wetsvoorstel in dat geval nog noodzakelijk zou zijn? Of zou een fundamenteel andere inrichting van het prostitutiebeleid ertoe kunnen leiden dat de voorgestelde gegevensverwerking grotendeels niet langer nodig is?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00E30BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00E30BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de SGP-fractie vragen de regering tevens of zij bereid is om voorafgaand aan de verdere behandeling een onafhankelijke vergelijking aan de Kamer te doen toekomen van het Nederlandse reguleringsmodel, het Zweedse model en andere relevante modellen. Daarbij zouden in ieder geval de effecten op mensenhandel, seksuele uitbuiting, de vraag naar prostitutie, de omvang van de prostitutiemarkt en duurzame uitstroom moeten worden betrokken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="005A6332">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="005A6332">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de SGP-fractie vragen de regering welke concrete doelstellingen zij heeft ten aanzien van uitstroom uit de prostitutie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="005A6332">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen de regering of zij bereid is om daarbij concrete indicatoren op te nemen, zoals het aantal geconstateerde gevallen van dwang en uitbuiting, het aantal doorverwijzingen naar hulpverlening en het aantal mensen dat duurzaam uit de prostitutie uitstroomt.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007814A6" w:rsidR="001A77C8">
+        <w:t xml:space="preserve"> vragen de regering hoeveel mensen jaarlijks gebruikmaken van uitstapprogramma's, hoeveel van hen daadwerkelijk uit de prostitutie komen en hoeveel van hen na enige tijd terugvallen. Voorts vragen deze leden waarom uitstaporganisaties niet een veel centralere plaats wordt gegeven in het gemeentelijke prostitutiebeleid?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00520414">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00520414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de SGP-fractie missen in de memorie van toelichting een fundamentele vergelijking met andere modellen van prostitutiebeleid. </w:t>
-[...7 lines deleted...]
-        <w:t>Deze leden</w:t>
+        <w:t>De leden van de SGP-fractie vragen de regering of gemeenten die seksbedrijven reguleren verplicht zouden moeten worden om sekswerkers actief te informeren over de mogelijkheden om uit te stappen en structureel samen te werken met gespecialiseerde uitstaporganisaties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007814A6" w:rsidR="00520414">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lezen bovendien dat bij de voorbereiding van het wetsvoorstel geen alternatieven zijn overwogen. Zij vragen de regering waarom dit niet is gebeurd. Waarom is wel onderzocht hoe het bestaande reguleringsmodel juridisch kan worden voortgezet, maar niet of een ander model betere mogelijkheden biedt om prostitutie en de daarmee samenhangende uitbuiting terug te dringen?</w:t>
-[...252 lines deleted...]
-        <w:t xml:space="preserve"> of zij bereid is om de middelen voor uitstap substantieel te versterken en in te zetten op langdurige begeleiding op het terrein van huisvesting, schulden, verslaving, psychische problematiek, opleiding en werk.</w:t>
+        <w:t xml:space="preserve"> vragen de regering tevens of zij bereid is om de middelen voor uitstap substantieel te versterken en in te zetten op langdurige begeleiding op het terrein van huisvesting, schulden, verslaving, psychische problematiek, opleiding en werk.</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00520414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00520414">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00C4165A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de SGP-fractie lezen dat het voorliggende wetsvoorstel vooral een juridische oplossing biedt voor een probleem dat is ontstaan binnen het bestaande stelsel van gemeentelijke regulering van prostitutie. </w:t>
       </w:r>
@@ -10017,51 +9461,50 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="00686745">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Eerdmans</w:t>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="003836E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="003836E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007814A6" w:rsidR="003660E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10102,85 +9545,85 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE31B5" w:rsidR="00581731">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EE31B5" w:rsidR="00F17C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Van Thiel</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00EE31B5" w:rsidR="00135A28">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AC1BE96" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4" w:rsidP="00326AA4">
+    <w:p w14:paraId="3385EDAD" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B" w:rsidP="00326AA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42190892" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4" w:rsidP="00326AA4">
+    <w:p w14:paraId="6084D753" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B" w:rsidP="00326AA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74F1FAB0" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4">
+    <w:p w14:paraId="79A785C7" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10269,71 +9712,71 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="0084449E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="648F71A3" w14:textId="1BC4F1C3" w:rsidR="0084449E" w:rsidRDefault="0084449E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F426930" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4" w:rsidP="00326AA4">
+    <w:p w14:paraId="7CAC95C3" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B" w:rsidP="00326AA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="374007CC" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4" w:rsidP="00326AA4">
+    <w:p w14:paraId="368E0778" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B" w:rsidP="00326AA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48331D83" w14:textId="77777777" w:rsidR="00DE0CC4" w:rsidRDefault="00DE0CC4">
+    <w:p w14:paraId="738BE942" w14:textId="77777777" w:rsidR="0059240B" w:rsidRDefault="0059240B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4331F86D" w14:textId="6152DEBD" w:rsidR="008F146E" w:rsidRPr="000668E5" w:rsidRDefault="008F146E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000668E5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000668E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 34193, nr. 12. </w:t>
@@ -10596,54 +10039,55 @@
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7536" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1705785630">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="271211214">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="7D7E9E01"/>
     <w:rsid w:val="00006E6C"/>
     <w:rsid w:val="00007DB2"/>
     <w:rsid w:val="00007DDF"/>
     <w:rsid w:val="00013E39"/>
     <w:rsid w:val="00016410"/>
@@ -10694,50 +10138,51 @@
     <w:rsid w:val="000D28BA"/>
     <w:rsid w:val="000D2D7C"/>
     <w:rsid w:val="000D48BC"/>
     <w:rsid w:val="000D7349"/>
     <w:rsid w:val="000F00CC"/>
     <w:rsid w:val="000F2654"/>
     <w:rsid w:val="000F3BAA"/>
     <w:rsid w:val="000F45B8"/>
     <w:rsid w:val="00101B73"/>
     <w:rsid w:val="00103895"/>
     <w:rsid w:val="00103F88"/>
     <w:rsid w:val="00104ED1"/>
     <w:rsid w:val="00106ED2"/>
     <w:rsid w:val="00107297"/>
     <w:rsid w:val="00113B5F"/>
     <w:rsid w:val="001155FA"/>
     <w:rsid w:val="00117121"/>
     <w:rsid w:val="00117A79"/>
     <w:rsid w:val="00120EB3"/>
     <w:rsid w:val="00122D24"/>
     <w:rsid w:val="00123504"/>
     <w:rsid w:val="0012496B"/>
     <w:rsid w:val="00124AF8"/>
     <w:rsid w:val="00126EC0"/>
     <w:rsid w:val="00130F6D"/>
+    <w:rsid w:val="001325CB"/>
     <w:rsid w:val="00135A28"/>
     <w:rsid w:val="00135A3D"/>
     <w:rsid w:val="00137579"/>
     <w:rsid w:val="00137B30"/>
     <w:rsid w:val="00140FDF"/>
     <w:rsid w:val="00141862"/>
     <w:rsid w:val="00144703"/>
     <w:rsid w:val="00146674"/>
     <w:rsid w:val="00146B6C"/>
     <w:rsid w:val="00146BB6"/>
     <w:rsid w:val="00151976"/>
     <w:rsid w:val="00151B85"/>
     <w:rsid w:val="00153CFD"/>
     <w:rsid w:val="001557ED"/>
     <w:rsid w:val="00160F2B"/>
     <w:rsid w:val="00160F9D"/>
     <w:rsid w:val="001653B4"/>
     <w:rsid w:val="00170F95"/>
     <w:rsid w:val="00171468"/>
     <w:rsid w:val="00171C1A"/>
     <w:rsid w:val="00181722"/>
     <w:rsid w:val="00182992"/>
     <w:rsid w:val="001839D4"/>
     <w:rsid w:val="00184E70"/>
     <w:rsid w:val="00190FAE"/>
@@ -10893,87 +10338,90 @@
     <w:rsid w:val="00425FC0"/>
     <w:rsid w:val="004348A5"/>
     <w:rsid w:val="004366C1"/>
     <w:rsid w:val="00440C35"/>
     <w:rsid w:val="0044587D"/>
     <w:rsid w:val="00446540"/>
     <w:rsid w:val="00450266"/>
     <w:rsid w:val="004513EB"/>
     <w:rsid w:val="00453C88"/>
     <w:rsid w:val="00453EF4"/>
     <w:rsid w:val="0045463B"/>
     <w:rsid w:val="00457DE8"/>
     <w:rsid w:val="00461782"/>
     <w:rsid w:val="004721F5"/>
     <w:rsid w:val="00472C99"/>
     <w:rsid w:val="00473B21"/>
     <w:rsid w:val="00473CA2"/>
     <w:rsid w:val="004767F0"/>
     <w:rsid w:val="004825F8"/>
     <w:rsid w:val="004861C3"/>
     <w:rsid w:val="004A042D"/>
     <w:rsid w:val="004A11E4"/>
     <w:rsid w:val="004A4E7C"/>
     <w:rsid w:val="004A55F5"/>
     <w:rsid w:val="004B3273"/>
+    <w:rsid w:val="004B3745"/>
     <w:rsid w:val="004B5ADC"/>
     <w:rsid w:val="004B63D3"/>
     <w:rsid w:val="004C01C7"/>
     <w:rsid w:val="004C1DBB"/>
     <w:rsid w:val="004C43DA"/>
     <w:rsid w:val="004C4C37"/>
     <w:rsid w:val="004C5081"/>
     <w:rsid w:val="004C56EA"/>
     <w:rsid w:val="004C7E5E"/>
     <w:rsid w:val="004D54DE"/>
     <w:rsid w:val="004E52B4"/>
     <w:rsid w:val="004E7352"/>
     <w:rsid w:val="004F4E66"/>
     <w:rsid w:val="004F76CA"/>
     <w:rsid w:val="00503062"/>
     <w:rsid w:val="0050414A"/>
     <w:rsid w:val="00520414"/>
     <w:rsid w:val="00520647"/>
     <w:rsid w:val="00521009"/>
     <w:rsid w:val="005245FA"/>
     <w:rsid w:val="005273D4"/>
     <w:rsid w:val="005311F1"/>
     <w:rsid w:val="00534CDA"/>
     <w:rsid w:val="00535396"/>
     <w:rsid w:val="00543C4D"/>
     <w:rsid w:val="00545F60"/>
     <w:rsid w:val="00550F96"/>
     <w:rsid w:val="005540E2"/>
     <w:rsid w:val="00555DEA"/>
     <w:rsid w:val="00566699"/>
     <w:rsid w:val="00566F8C"/>
+    <w:rsid w:val="00570F31"/>
     <w:rsid w:val="00571CD2"/>
     <w:rsid w:val="00573107"/>
     <w:rsid w:val="0057556F"/>
     <w:rsid w:val="00581731"/>
     <w:rsid w:val="00582D81"/>
     <w:rsid w:val="00587764"/>
+    <w:rsid w:val="0059240B"/>
     <w:rsid w:val="005946FD"/>
     <w:rsid w:val="0059496B"/>
     <w:rsid w:val="005956CE"/>
     <w:rsid w:val="0059666A"/>
     <w:rsid w:val="00597FD4"/>
     <w:rsid w:val="005A1450"/>
     <w:rsid w:val="005A4003"/>
     <w:rsid w:val="005A5AFB"/>
     <w:rsid w:val="005A6332"/>
     <w:rsid w:val="005A6A6A"/>
     <w:rsid w:val="005A703E"/>
     <w:rsid w:val="005B6C65"/>
     <w:rsid w:val="005B70FD"/>
     <w:rsid w:val="005C1774"/>
     <w:rsid w:val="005C1B5B"/>
     <w:rsid w:val="005C787C"/>
     <w:rsid w:val="005D0F90"/>
     <w:rsid w:val="005D1250"/>
     <w:rsid w:val="005D28DD"/>
     <w:rsid w:val="005D43EF"/>
     <w:rsid w:val="005E3A27"/>
     <w:rsid w:val="005E4327"/>
     <w:rsid w:val="005E784E"/>
     <w:rsid w:val="005F336A"/>
     <w:rsid w:val="005F4452"/>
@@ -11046,50 +10494,51 @@
     <w:rsid w:val="007C5A52"/>
     <w:rsid w:val="007E0EF5"/>
     <w:rsid w:val="007E2487"/>
     <w:rsid w:val="007E7FEC"/>
     <w:rsid w:val="007F15AA"/>
     <w:rsid w:val="007F2794"/>
     <w:rsid w:val="007F4FAB"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="00800022"/>
     <w:rsid w:val="00802D96"/>
     <w:rsid w:val="00803991"/>
     <w:rsid w:val="00803F1F"/>
     <w:rsid w:val="0080480C"/>
     <w:rsid w:val="00805F19"/>
     <w:rsid w:val="00821837"/>
     <w:rsid w:val="00822BCB"/>
     <w:rsid w:val="0084273F"/>
     <w:rsid w:val="0084449E"/>
     <w:rsid w:val="00850492"/>
     <w:rsid w:val="00851B2D"/>
     <w:rsid w:val="008644B5"/>
     <w:rsid w:val="00866688"/>
     <w:rsid w:val="0087063F"/>
     <w:rsid w:val="00874FC8"/>
     <w:rsid w:val="00875402"/>
+    <w:rsid w:val="008769B9"/>
     <w:rsid w:val="00885C43"/>
     <w:rsid w:val="008960DD"/>
     <w:rsid w:val="008A105A"/>
     <w:rsid w:val="008A33DF"/>
     <w:rsid w:val="008A5634"/>
     <w:rsid w:val="008A734D"/>
     <w:rsid w:val="008B186F"/>
     <w:rsid w:val="008B491A"/>
     <w:rsid w:val="008B5C49"/>
     <w:rsid w:val="008C5F46"/>
     <w:rsid w:val="008C61DF"/>
     <w:rsid w:val="008C7FBD"/>
     <w:rsid w:val="008D17E0"/>
     <w:rsid w:val="008D2066"/>
     <w:rsid w:val="008F03E6"/>
     <w:rsid w:val="008F066B"/>
     <w:rsid w:val="008F0C13"/>
     <w:rsid w:val="008F146E"/>
     <w:rsid w:val="008F4783"/>
     <w:rsid w:val="009068B7"/>
     <w:rsid w:val="00907006"/>
     <w:rsid w:val="00907E2A"/>
     <w:rsid w:val="009120C5"/>
     <w:rsid w:val="009168AC"/>
     <w:rsid w:val="0092171C"/>
@@ -11255,50 +10704,51 @@
     <w:rsid w:val="00C6694A"/>
     <w:rsid w:val="00C70D84"/>
     <w:rsid w:val="00C74483"/>
     <w:rsid w:val="00C75922"/>
     <w:rsid w:val="00C763AC"/>
     <w:rsid w:val="00C85B86"/>
     <w:rsid w:val="00C87D5F"/>
     <w:rsid w:val="00CA14CD"/>
     <w:rsid w:val="00CA4E9D"/>
     <w:rsid w:val="00CB0869"/>
     <w:rsid w:val="00CB3278"/>
     <w:rsid w:val="00CB40D6"/>
     <w:rsid w:val="00CB546F"/>
     <w:rsid w:val="00CC4E8A"/>
     <w:rsid w:val="00CC6C40"/>
     <w:rsid w:val="00CD129D"/>
     <w:rsid w:val="00CD1AD4"/>
     <w:rsid w:val="00CD2BE1"/>
     <w:rsid w:val="00CD41D2"/>
     <w:rsid w:val="00CD4B32"/>
     <w:rsid w:val="00CE2F8B"/>
     <w:rsid w:val="00CE54A2"/>
     <w:rsid w:val="00CE6973"/>
     <w:rsid w:val="00CF008A"/>
     <w:rsid w:val="00CF27C2"/>
+    <w:rsid w:val="00CF47CB"/>
     <w:rsid w:val="00CF653D"/>
     <w:rsid w:val="00D02562"/>
     <w:rsid w:val="00D06929"/>
     <w:rsid w:val="00D10E30"/>
     <w:rsid w:val="00D13F25"/>
     <w:rsid w:val="00D1734C"/>
     <w:rsid w:val="00D2006B"/>
     <w:rsid w:val="00D2236F"/>
     <w:rsid w:val="00D24181"/>
     <w:rsid w:val="00D31A77"/>
     <w:rsid w:val="00D33C26"/>
     <w:rsid w:val="00D35183"/>
     <w:rsid w:val="00D404C3"/>
     <w:rsid w:val="00D43F00"/>
     <w:rsid w:val="00D44C48"/>
     <w:rsid w:val="00D57B66"/>
     <w:rsid w:val="00D61C82"/>
     <w:rsid w:val="00D63969"/>
     <w:rsid w:val="00D639D4"/>
     <w:rsid w:val="00D63FBA"/>
     <w:rsid w:val="00D64139"/>
     <w:rsid w:val="00D65241"/>
     <w:rsid w:val="00D700FF"/>
     <w:rsid w:val="00D704F5"/>
     <w:rsid w:val="00D70AFE"/>
@@ -12179,51 +11629,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="630481052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12452,84 +11902,84 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>22</ap:Pages>
-  <ap:Words>9255</ap:Words>
-  <ap:Characters>54240</ap:Characters>
+  <ap:Words>9771</ap:Words>
+  <ap:Characters>53744</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>919</ap:Lines>
-  <ap:Paragraphs>97</ap:Paragraphs>
+  <ap:Lines>447</ap:Lines>
+  <ap:Paragraphs>126</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>63398</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>63389</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BEBD5C8E3F07D5458DC769036832DE30</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>4e6b7577-bde7-45df-8e4f-fa0cea16ad32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>