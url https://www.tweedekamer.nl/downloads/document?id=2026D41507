--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -1,14206 +1,9355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...653 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w:rsidRPr="00524E57" w:rsidR="00524E57" w:rsidRDefault="003C1099" w14:paraId="3B612C62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31511</w:t>
       </w:r>
-      <w:r w:rsidRPr="00816476" w:rsidR="00816476">
-        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over </w:t>
+      <w:r w:rsidRPr="00524E57" w:rsidR="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DB6A66">
-        <w:t xml:space="preserve">het </w:t>
+      <w:r w:rsidRPr="00524E57" w:rsidR="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00CF130B">
-[...126 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00524E57" w:rsidR="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E61C4" w:rsidP="00816476" w:rsidRDefault="000E61C4" w14:paraId="390476AB" w14:textId="77777777"/>
-    <w:p w:rsidR="00CF130B" w:rsidP="00DB6A66" w:rsidRDefault="005D4499" w14:paraId="4079502D" w14:textId="61906D28">
+    <w:p w:rsidRPr="00524E57" w:rsidR="00524E57" w:rsidP="00D80872" w:rsidRDefault="00524E57" w14:paraId="457FDB8B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Als onderdeel van</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="000307DA">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>68</w:t>
       </w:r>
-      <w:r w:rsidR="00EC08FC">
-[...3 lines deleted...]
-        <w:t>P</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="000559D0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">eriodieke rapportage wordt </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00256C54" w:rsidR="000559D0">
-[...93 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C7EBF" w:rsidP="00DB6A66" w:rsidRDefault="003C7EBF" w14:paraId="1A98D28F" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t>s als volgt opgebouwd:</w:t>
+    <w:p w:rsidRPr="00524E57" w:rsidR="00524E57" w:rsidP="00816476" w:rsidRDefault="00524E57" w14:paraId="656C2692" w14:textId="1FEF1815">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C69A7" w:rsidR="000E61C4" w:rsidP="007C69A7" w:rsidRDefault="000E61C4" w14:paraId="6741F4EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="00524E57" w:rsidP="00816476" w:rsidRDefault="00524E57" w14:paraId="4AD65AD5" w14:textId="334CE7EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="00524E57" w:rsidP="00816476" w:rsidRDefault="00524E57" w14:paraId="0BD6E667" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00816476" w:rsidRDefault="000E03BB" w14:paraId="69E57031" w14:textId="2A91C969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over het plan van aanpak voor de Periodieke rapportage Onderzoek en wetenschap in 2027. De Periodieke rapportage betreft het beleid op artikel 16 (Onderzoek en Wetenschapsbeleid) en een deel van artikelen 6 en 7 (Hoger beroepsonderwijs en Wetenschappelijk onderwijs), namelijk het deel dat gaat over onderzoek aan universiteiten en hogescholen. De Periodieke rapportage bestrijkt de periode 2021-2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00DB6A66" w:rsidRDefault="000E03BB" w14:paraId="0DD1D17F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als onderdeel van de Periodieke rapportage wordt het syntheseonderzoek van het Fonds voor Onderzoek en Wetenschap uitgevoerd. Het Fonds betreft tijdelijke investeringen tussen 2022 en 2031 en is door het kabinet Rutte IV ingesteld. Een groot deel van deze tijdelijke investeringen zijn door het huidige kabinet structureel gemaakt. Alle investeringen vanuit het Fonds zijn ook onderwerp van onderzoek in de Periodieke rapportage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00DB6A66" w:rsidRDefault="000E03BB" w14:paraId="5E48E03F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De brief is als volgt opgebouwd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="2CCFABB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C69A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidstheorie en financiële grondslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C69A7" w:rsidR="008C504F" w:rsidP="007C69A7" w:rsidRDefault="008C504F" w14:paraId="22F6F771" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="35FAD190" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C69A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksvragen en opzet van het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C69A7" w:rsidR="00FE4D4B" w:rsidP="007C69A7" w:rsidRDefault="00CF130B" w14:paraId="055713B0" w14:textId="19294241">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="72464B7D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C69A7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> van kwaliteit, onafhankelijkheid en planning</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Borging van kwaliteit, onafhankelijkheid en planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0037716A" w:rsidR="008B1F71" w:rsidP="008B1F71" w:rsidRDefault="00CF0582" w14:paraId="38FA770C" w14:textId="78606C59">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="008B1F71" w:rsidRDefault="000E03BB" w14:paraId="0DCAF3DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-        <w:t>financiële grondslag</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Beleidstheorie en financiële grondslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037716A" w:rsidP="008B1F71" w:rsidRDefault="0037716A" w14:paraId="055D616C" w14:textId="5B27F8AC">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="008B1F71" w:rsidRDefault="000E03BB" w14:paraId="3DFA766C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0037716A">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidstheorie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004725CF" w:rsidP="00D5337C" w:rsidRDefault="00D5337C" w14:paraId="10281B8F" w14:textId="53CFF710">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00D5337C" w:rsidRDefault="000E03BB" w14:paraId="4C9DE0DB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De algemene doelstelling van het onderzoek- en wetenschapsbeleid is het scheppen van een internationaal concurrerende </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onderzoeksomgeving</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, die onderzoekers in staat stelt tot optimale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wetenschappelĳke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prestaties en die goed aansluit op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>maatschappelĳke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003C7EBF">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> in drie </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behoeften. Dit is onderverdeeld in drie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009F01E6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sub-doelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009F01E6">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E3C78" w:rsidR="004725CF" w:rsidP="002E3C78" w:rsidRDefault="009F01E6" w14:paraId="30580D1C" w14:textId="58F83A73">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="5FC8004E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E3C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...128 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezond en sterk fundament: dit wil zeggen dat het stelsel goed gebalanceerd, geëquipeerd en gefinancierd is. Om dit te bereiken is de afgelopen periode onder andere ingezet op het bevorderen van profilering en samenwerking van en tussen universiteiten naar het model van de sectorplannen, en op grootschalige wetenschappelijke infrastructuren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E3C78" w:rsidR="00631641" w:rsidP="002E3C78" w:rsidRDefault="009F01E6" w14:paraId="24892F14" w14:textId="0D142E04">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="16C0ACDF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E3C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...192 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vergroten van maatschappelijke impact van onderzoek: de maatschappelijke impact van onderzoek en de publieke erkenning daarvan moet groeien. Op die manier kunnen we de maatschappelijke uitdagingen van nu en in de toekomst het hoofd bieden. Om dit te bereiken, zijn de kennisketen en ecosystemen, en het delen en benutten van kennis van belang. Er is de afgelopen periode onder andere geïnvesteerd vanuit het Nationaal Groeifonds in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E3C78" w:rsidR="00223502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Biotech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E3C78" w:rsidR="00223502">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> op open </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Booster, waarmee onderzoekers ondersteund worden bij de commercialisatie van biotechnologiekennis. Ook is ingezet op open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002E3C78" w:rsidR="00E95E0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E3C78" w:rsidR="00E95E0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E3C78" w:rsidR="00D5337C" w:rsidP="002E3C78" w:rsidRDefault="009F01E6" w14:paraId="34186C6C" w14:textId="1AD35D46">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="78B49623" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E3C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ruimte aan divers talent in een sociaal veilige omgeving: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D35482">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...11 lines deleted...]
-        <w:t>nderzoekstalent</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoekstalent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002E3C78" w:rsidR="00631641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> van jong tot ervaren, met verschillende achtergronden, perspectieven en loopbaanpaden</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van jong tot ervaren, met verschillende achtergronden, perspectieven en loopbaanpaden moet de ruimte krijgen. Daarmee wordt Nederland een aantrekkelijke bestemming en kunnen we onze internationale </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E3C78">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> ingezet op Erkennen en waarderen en het terugdringen van werkdruk. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">toppositie vasthouden en versterken. Er is de afgelopen periode onder andere ingezet op Erkennen en waarderen en het terugdringen van werkdruk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A6F8C" w:rsidP="006A6F8C" w:rsidRDefault="00D35482" w14:paraId="08B897D9" w14:textId="0D05EFEF">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="006A6F8C" w:rsidRDefault="000E03BB" w14:paraId="42F0C695" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Deze drie subdoelen vormen onderdeel van de beleidstheorie die i</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze drie subdoelen vormen onderdeel van de beleidstheorie die in 2022-2023 is opgesteld (</w:t>
       </w:r>
-      <w:r w:rsidR="00085E63">
-[...40 lines deleted...]
-        <w:r w:rsidR="00D341C0">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00524E57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Aanpak monitoring en evaluatie van de voortgang op de doelen van het onderzoeks- en wetenschapsbeleid</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D341C0" w:rsidR="00C833BB">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...273 lines deleted...]
-        <w:t>open manier van werken in de wetenschap onder druk.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). De beleidstheorie is in 2026 geactualiseerd en nader uitgewerkt voor 2027 en verder, zie bijlage 1. De beleidsdoelen en beoogde effecten, prestaties en de ingezette instrumenten zijn in de periode (2021-2026) waarop de Periodieke rapportage ziet, niet wezenlijk gewijzigd. Wel zijn er accentverschuivingen geweest zoals meer beleidsinzet op kennisveiligheid. Ook zijn er tussen de kabinetten grote fluctuaties in beschikbare financiële middelen geweest. Belangrijke externe factoren in de periode zijn de COVID-19 pandemie en de geopolitieke spanningen. De lockdowns en het thuiswerken vanwege de COVID-19 pandemie hadden weerslag op instellingen en instituten. Doordat er beperkte toegang was tot laboratoria, collecties en onderzoek met levende subjecten liepen onderzoeken vertraging op. De turbulente geopolitieke ontwikkelingen zijn onder andere van invloed op de internationale samenwerking en zetten de open manier van werken in de wetenschap onder druk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037716A" w:rsidP="008B1F71" w:rsidRDefault="0037716A" w14:paraId="272FBA18" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CF0582" w:rsidRDefault="000E03BB" w14:paraId="3C22BC48" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>Financiële grondslag</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiële grondslag </w:t>
       </w:r>
-      <w:r w:rsidR="00AF72F4">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00761FFA" w:rsidRDefault="000E03BB" w14:paraId="1B9DEE59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In onderstaande tabel is per beleidsartikel opgenomen welke financiële gevolgen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onderzoek- en wetenschapsbeleid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heeft voor de rijksbegroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00761FFA" w:rsidRDefault="000E03BB" w14:paraId="2F39257F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Fonds voor Onderzoek en Wetenschap valt onder beleidsartikel 6 en 7 en is in 2022 ingesteld voor € 500 miljoen per jaar. Hieruit wordt geïnvesteerd in bijvoorbeeld sectorplannen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksinfrastructuur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Europese samenwerking en stimuleringsbeurzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CF0582" w:rsidRDefault="000E03BB" w14:paraId="3E603F1F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...95 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008A5F05" w:rsidR="00AF72F4" w:rsidP="00D35482" w:rsidRDefault="004A566A" w14:paraId="1AF96BD7" w14:textId="08F102D3">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00D35482" w:rsidRDefault="000E03BB" w14:paraId="0D6254C4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A5F05">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">bedragen x € 1.000) </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderzoek en Wetenschapsbeleid (bedragen x € 1.000) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7900" w:type="dxa"/>
         <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2230"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="945"/>
         <w:gridCol w:w="945"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004A566A" w:rsidR="000F5DB0" w:rsidTr="00D0197F" w14:paraId="6045A03E" w14:textId="56C06289">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00D0197F" w14:paraId="24BE8DCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="004A566A" w:rsidRDefault="004A566A" w14:paraId="2275296D" w14:textId="3915A95E">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="004A566A" w:rsidRDefault="000E03BB" w14:paraId="105AA824" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Begroting van OCW (VIII)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Beleidsartikelen Begroting van OCW (VIII)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="03C3109F" w14:textId="1C2FF366">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="00F124C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="6D6144F4" w14:textId="3EDD9B46">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="3E1BB204" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="479F3063" w14:textId="13198018">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="47891C3F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="41102799" w14:textId="38008CF7">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="720D6531" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="23CBE60F" w14:textId="20CC6E06">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="06EFED82" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="004A566A" w:rsidP="009C1BBB" w:rsidRDefault="004A566A" w14:paraId="41120220" w14:textId="52ECD9B4">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="009C1BBB" w:rsidRDefault="000E03BB" w14:paraId="3D774C80" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5DB0" w:rsidTr="00D0197F" w14:paraId="2D853DB5" w14:textId="2E423F26">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00D0197F" w14:paraId="5755D00E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="6A215FB6" w14:textId="690CDAA3">
-[...9 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="3D523634" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16 Onderzoek en Wetenschap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="1D61A641" w14:textId="4416CD5F">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="15F64F19" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.193.537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="4633DCFC" w14:textId="39D18B15">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="25451C45" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.438.626</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="4EB1936D" w14:textId="36D168BD">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="675A40A8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.687.994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="0D719B4F" w14:textId="1AABF8C6">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="0C6F52B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.829.923</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="5A5FEFF4" w14:textId="52737CCD">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="25C4D641" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.871.254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C30CD0" w:rsidP="00C30CD0" w:rsidRDefault="00C30CD0" w14:paraId="2CA45569" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00C30CD0" w:rsidRDefault="000E03BB" w14:paraId="0B5C2FB1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.100.728</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="6F023124" w14:textId="73916A34">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="6A9E55FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5DB0" w:rsidTr="00D0197F" w14:paraId="43F730B3" w14:textId="68395918">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00D0197F" w14:paraId="6A61E18F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="6B9D08F7" w14:textId="271C1F3B">
-[...9 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="121BA0AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">6 Hoger beroepsonderwijs: </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A5F05">
-              <w:rPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Bekostiging ontwerp en ontwikkeling en Fonds onderzoek en wetenschap </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="1C6E6CE4" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="48EFBC6D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>89.976</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="026DDF20" w14:textId="3843964C">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="301C888D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="53542A30" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="51AF52BA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>122.854</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="4C15779C" w14:textId="40C3F2BA">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="4E058AAD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="5EE35897" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="45A5F846" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>188.373</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="6E9A8339" w14:textId="1069AAA3">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="0B325EB7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="52CA7AF0" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="26683852" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>198.518</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="38A91399" w14:textId="23690ECE">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="07457138" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="4961B204" w14:textId="3CDB1A1C">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="0E151324" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>206.600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="01B54564" w14:textId="3C85849B">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="598BFC7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>214.428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F5DB0" w:rsidTr="00D0197F" w14:paraId="7D0640F0" w14:textId="742DE5D5">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00D0197F" w14:paraId="3DD1219A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="7F122AF6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="481713D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">7 Wetenschappelijk onderwijs: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002E3C78" w:rsidRDefault="000F5DB0" w14:paraId="4338EE9D" w14:textId="2944DD00">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002E3C78" w:rsidRDefault="000E03BB" w14:paraId="38615110" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Bekostiging </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="008A5F05">
-              <w:rPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksdeel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="008A5F05">
-              <w:rPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> en fonds onderzoek en wetenschap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="6729B939" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="086F9581" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.282.436</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="7A26DC31" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="3BC71C4D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="46B3B92A" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="609596C7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.536.783</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="3FDA37DD" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="65C64434" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="77D36AF4" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="02337F06" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.995.591</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="319E0110" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="0C9CAD86" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="002D782B" w:rsidRDefault="000F5DB0" w14:paraId="04BB05A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="71B9A4D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.150.170</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="159B8C3F" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="79F53DDB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="0B6000AA" w14:textId="15D4D0FB">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="5052FE5B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.057.747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="000F5DB0" w:rsidP="000F5DB0" w:rsidRDefault="000F5DB0" w14:paraId="34FA21B6" w14:textId="2061E395">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="1AF4D662" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.157.312</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C5067E" w:rsidTr="00D0197F" w14:paraId="74717369" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00D0197F" w14:paraId="473E247A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="000F5DB0" w:rsidRDefault="00C5067E" w14:paraId="5B1876A3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="1B02ED09" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="002D782B" w:rsidRDefault="00C5067E" w14:paraId="548C40C7" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="5A4C2ECF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="002D782B" w:rsidRDefault="00C5067E" w14:paraId="239DEBE9" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="37ACB269" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="002D782B" w:rsidRDefault="00C5067E" w14:paraId="7C700668" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="77453F9B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="002D782B" w:rsidRDefault="00C5067E" w14:paraId="70B2CFE5" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="36A618DE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="000F5DB0" w:rsidRDefault="00C5067E" w14:paraId="16DE77CF" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="1D14C45B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="008A5F05" w:rsidR="00C5067E" w:rsidP="000F5DB0" w:rsidRDefault="00C5067E" w14:paraId="6FA6FE2A" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000F5DB0" w:rsidRDefault="000E03BB" w14:paraId="40BDAA61" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00207D76" w:rsidP="00A421A1" w:rsidRDefault="00CF0582" w14:paraId="0390EC8F" w14:textId="6FCC759E">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00A421A1" w:rsidRDefault="000E03BB" w14:paraId="360A42F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> opzet van het onderzoek</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Onderzoeksvragen en opzet van het onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C504F" w:rsidR="00A8592B" w:rsidP="00A8592B" w:rsidRDefault="00207D76" w14:paraId="2F20FCA3" w14:textId="25A6E642">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00A8592B" w:rsidRDefault="000E03BB" w14:paraId="42B81E74" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C504F">
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksvragen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002D782B" w:rsidR="00655708" w:rsidP="00655708" w:rsidRDefault="00291A30" w14:paraId="1BFC61A8" w14:textId="1A46CE8B">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00655708" w:rsidRDefault="000E03BB" w14:paraId="2C75135F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004313ED">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">De </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorgenomen Periodieke rapportage Onderzoek en wetenschap geeft inzicht in (voorwaarden voor) doeltreffendheid en doelmatigheid van het gevoerde beleid, mogelijkheden om de doeltreffendheid en doelmatigheid te verhogen en besparingsopties. Dit sluit aan bij de</w:t>
       </w:r>
-      <w:r w:rsidR="0091559E">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vereisten van de ‘Handreiking Periodieke rapportage’ (Ministerie van Financiën, januari 2025). Ik wil dat hierbij ook wordt gekeken naar de aansluiting op het Europese Onderzoek en wetenschapsbeleid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">voorgenomen </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast wil ik dat er in de Periodieke rapportage aandacht is voor de gevolgen van de volatiliteit van beschikbare middelen en voor de gevolgen van externe factoren zoals de COVID-19 pandemie en de turbulente geopolitieke ontwikkelingen. Tot slot</w:t>
       </w:r>
-      <w:r w:rsidR="00EC08FC">
-[...455 lines deleted...]
-        <w:t xml:space="preserve">de Koninklijke Nederlandse </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik een vraag toegevoegd over te leren lessen over de voorwaardenscheppende rol van OCW in het stelsel. Naast OCW werken andere actoren aan het onderzoek en wetenschapsbeleid. Dit zijn onder andere de Nederlandse Organisatie voor Wetenschappelijk Onderzoek (NWO), de KB nationale bibliotheek, de Koninklijke Nederlandse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009344B0">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Akademie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009344B0">
-[...135 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Wetenschappen (KNAW), de kennisinstellingen, Universiteiten van Nederland (UNL), Universitair Medische Centra Nederland (UMCNL) en Vereniging Hogescholen (VH). OCW creëert de voorwaarden waarbinnen zij het beleid gericht op individuele instellingen, instituten en onderzoekers kunnen vormgeven en uitvoeren. De vraag is of OCW dit op de juiste manier aanpakt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1EBA" w:rsidP="008A5F05" w:rsidRDefault="00EC1EBA" w14:paraId="0C1D7CFC" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="008A5F05" w:rsidRDefault="000E03BB" w14:paraId="2274E513" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC1EBA" w:rsidP="008A5F05" w:rsidRDefault="00EC1EBA" w14:paraId="41931218" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="008A5F05" w:rsidRDefault="000E03BB" w14:paraId="7984E144" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op basis van deze inzichtbehoeften heb ik de volgende vragen geformuleerd:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020329D" w:rsidR="008D065C" w:rsidP="00EC1EBA" w:rsidRDefault="00684AAA" w14:paraId="13707962" w14:textId="502E9664">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="79C2E5F6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat is de stand en ontwikkeling van onderzoek en wetenschap in Nederland (doelbereik)? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004721D5" w:rsidR="0020329D" w:rsidP="004721D5" w:rsidRDefault="00661162" w14:paraId="6732F30F" w14:textId="2D88D188">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="44FCFCBD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D065C">
-[...60 lines deleted...]
-        <w:t>In welke mate dragen de beleidsinstrumenten (individueel en als geheel) bij aan het bereiken van de doelen? Op welke manier beïnvloeden de instrumenten elkaar? Zijn er ook onbedoelde effecten?</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat zijn de inzichten over de doeltreffendheid van het gevoerde beleid (als geheel en separaat voor het Fonds Onderzoek en Wetenschap) in de periode 2021-2026? In welke mate dragen de beleidsinstrumenten (individueel en als geheel) bij aan het bereiken van de doelen? Op welke manier beïnvloeden de instrumenten elkaar? Zijn er ook onbedoelde effecten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020329D" w:rsidR="0020329D" w:rsidP="0020329D" w:rsidRDefault="00661162" w14:paraId="7151A874" w14:textId="24FDF960">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="3878A791" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D03F01">
-[...109 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat zijn de inzichten over de doelmatigheid van het gevoerde beleid (als geheel en separaat voor het Fonds Onderzoek en Wetenschap) in de periode 2021-2026? In hoeverre staat de omvang van het budget van de beleidsinstrumenten (individueel en als geheel) in verhouding tot de activiteiten, prestaties, effecten en doelen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6423A" w:rsidP="0020329D" w:rsidRDefault="00A6423A" w14:paraId="20C4DB40" w14:textId="28D93EF8">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="07C13567" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In hoeverre sluit het Nederlandse onderzoek en wetenschapsbeleid aan op het Europese onderzoek en wetenschapsbeleid? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020329D" w:rsidR="008D065C" w:rsidP="0020329D" w:rsidRDefault="008D065C" w14:paraId="2E64903E" w14:textId="1927A3D5">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="1A2A6E16" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0020329D">
-[...4 lines deleted...]
-        <w:t>Welke factoren hebben</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welke factoren hebben in meer of mindere mate aan bij gedragen aan de doeltreffendheid en doelmatigheid van het gevoerde beleid? Denk daarbij aan de volatiliteit van beschikbare middelen</w:t>
       </w:r>
-      <w:r w:rsidR="0020329D">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57" w:rsidDel="00820852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0020329D">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en verandering in rol, taken en verantwoordelijkheden? En aan externe factoren zoals COVID-19 en de geopolitieke spanningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020329D" w:rsidR="00661162" w:rsidP="0020329D" w:rsidRDefault="00661162" w14:paraId="0BB9E3A1" w14:textId="08291D69">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="68CE0846" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D03F01">
-[...130 lines deleted...]
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoe kan de doeltreffendheid en doelmatigheid van het gevoerde beleid vergroot worden? Welke alternatieve instrumenten of werkwijzen zijn denkbaar, waarmee hetzelfde wordt bereikt met een kleiner budget?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00531BD3" w:rsidP="007229A9" w:rsidRDefault="002D5EDB" w14:paraId="5CAAE06F" w14:textId="74CF0AEC">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="43204DCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D5EDB">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> van OCW?</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoeks- en wetenschapsbeleid is grotendeels voorwaardenscheppend. Andere actoren dan het ministerie van Onderwijs Cultuur en Wetenschap (OCW) zijn (mede)verantwoordelijk voor de doelrealisatie. Welke lessen kunnen uit de Periodieke rapportage getrokken worden specifiek over deze voorwaardenscheppende rol van OCW?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5067E" w:rsidP="00C20900" w:rsidRDefault="00C20900" w14:paraId="4AB1B5A1" w14:textId="06D0E47C">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="4955B2A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D03F01">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op welke wijze(n) kan een besparing van 20% op de budgettaire grondslag van het onderzoeks- en wetenschapsbeleid gerealiseerd worden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C5067E" w:rsidRDefault="00C5067E" w14:paraId="16DA1CC0" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidRDefault="000E03BB" w14:paraId="77B369D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00207D76" w:rsidR="00207D76" w:rsidP="00207D76" w:rsidRDefault="000E61C4" w14:paraId="5DD199B5" w14:textId="4204B433">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00207D76" w:rsidRDefault="000E03BB" w14:paraId="38F02749" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>op hoofdlijnen</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opzet van het onderzoek op hoofdlijnen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86D0F" w:rsidP="00CA35E4" w:rsidRDefault="00072204" w14:paraId="0E05241F" w14:textId="1CAA4A79">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Voor de beantwoording van de onderzoeksvragen wordt een analyse </w:t>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="701FEEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de beantwoording van de onderzoeksvragen wordt een analyse gedaan op alle in de periode 2021-2026 uitgevoerde evaluaties, monitors, beleidsindicatoren en andere relevante onderzoeken. In bijlage 2 vindt u een overzicht en de beleidsindicatoren zijn te vinden op </w:t>
       </w:r>
-      <w:r w:rsidR="00B23774">
-[...27 lines deleted...]
-        <w:r w:rsidRPr="009E789D" w:rsidR="00531CD4">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00524E57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.ocwincijfers.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00531CD4">
-[...63 lines deleted...]
-        <w:t xml:space="preserve">kan bijvoorbeeld ook gedacht worden aan het </w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook worden relevante beleidstukken (zoals Kamerstukken) geanalyseerd. De aanpak voorziet daarnaast in ieder geval in een aantal gesprekken binnen en buiten OCW. Naast de eerder genoemde actoren (NWO, KB, KNAW, kennisinstellingen, UNL, UMCNL en VH) kan bijvoorbeeld ook gedacht worden aan het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003B3E80">
-[...6 lines deleted...]
-        <w:t>nau</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rathenau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003B3E80">
-[...12 lines deleted...]
-        <w:t>eriodieke rapportage.</w:t>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instituut en AWTI. De beleidstheorie vormt het (evaluatie)kader voor de Periodieke rapportage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86D0F" w:rsidP="00CA35E4" w:rsidRDefault="00E86D0F" w14:paraId="03080B62" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00207D76" w:rsidR="00207D76" w:rsidP="00CA35E4" w:rsidRDefault="00E86D0F" w14:paraId="5FFB7F15" w14:textId="089CEACC">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="6A80B7E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> en planning</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Borging van kwaliteit, onafhankelijkheid en planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D366F" w:rsidR="001C6BFC" w:rsidP="00CA35E4" w:rsidRDefault="001C6BFC" w14:paraId="1FFF027C" w14:textId="3863F053">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="671B144B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inrichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23774" w:rsidP="00CA35E4" w:rsidRDefault="00B23774" w14:paraId="47CFA235" w14:textId="0FC28E50">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="14E66E1F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...65 lines deleted...]
-        <w:t>eriodieke rapportage uit aan een onafhankelijk extern bureau.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om de onafhankelijkheid van de Periodieke rapportage te borgen, besteed ik de Periodieke rapportage uit aan een onafhankelijk extern bureau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B23774" w:rsidP="00CA35E4" w:rsidRDefault="00B23774" w14:paraId="5CFDB9A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="1D385F61" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onafhankelijke methodologisch deskundige(n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="16AFC689" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>O</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conform de vereisten van de Handreiking Periodieke rapportages zal tenminste één onafhankelijke inhoudelijke en/of methodologische deskundige een onafhankelijk oordeel geven over de validiteit en betrouwbaarheid van de volledige Periodieke rapportage. De deskundige(n) neemt(nemen) tevens zitting in de te vormen begeleidingscommissie. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B03041" w:rsidR="00FD1545">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00BC48C0" w:rsidRDefault="000E03BB" w14:paraId="35ECD29C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:t>nafhankelijke methodologisch deskundige(n)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begeleidingscommissie en klankbordgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de Periodieke rapportage wordt een begeleidingscommissie ingesteld, die bestaat uit de onafhankelijke deskundigen(n) en vertegenwoordigers van de ministeries van OCW en Financiën (IRF). Het voorzitterschap wordt bij een onafhankelijke partij belegd. Daarnaast betrek ik vertegenwoordigers van nader te selecteren organisaties uit het onderzoeks- en wetenschapsveld bij het onderzoek. Indien nodig richt ik hiervoor een klankbordgroep in.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B03041" w:rsidR="00CF43CE" w:rsidP="00CA35E4" w:rsidRDefault="000D6DEA" w14:paraId="688AA482" w14:textId="224475C4">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="317F02AE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...120 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD1545" w:rsidP="00CA35E4" w:rsidRDefault="00FD1545" w14:paraId="2121F0C6" w14:textId="56EF5985">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="70969DE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar uw Kamer voor het eind van 2027 te informeren over de uitkomsten van de Periodieke rapportage inclusief het syntheseonderzoek van het Fonds voor Onderzoek en Wetenschap en het oordeel van de onafhankelijke deskundige(n).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020329D" w:rsidP="00CA35E4" w:rsidRDefault="0020329D" w14:paraId="081F20B7" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t>e minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00CA35E4" w:rsidRDefault="000E03BB" w14:paraId="4B96D86B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00524E57" w:rsidRDefault="000E03BB" w14:paraId="74F96E1D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="5DF7AED8" w14:textId="77777777"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="005C2357" w:rsidP="00215964" w:rsidRDefault="00B45F98" w14:paraId="16516911" w14:textId="64C98FD4">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00524E57" w:rsidRDefault="00524E57" w14:paraId="670E0364" w14:textId="3BC34CC9">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
-      <w:r w:rsidRPr="006C6CF8">
-[...3 lines deleted...]
-        <w:t>Rianne Letschert</w:t>
+      <w:r>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
-      <w:r w:rsidR="005C2357">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00524E57" w:rsidR="000E03BB">
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00524E57" w:rsidR="000E03BB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C2357" w:rsidP="00215964" w:rsidRDefault="009B5DAA" w14:paraId="17740DBF" w14:textId="464E7CBA">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00215964" w:rsidRDefault="000E03BB" w14:paraId="1FA4FE54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004053A6">
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Bijlage 1 Doelenboom</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage 1 Doelenboom onderzoek en wetenschapsbeleid 2026 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004053A6" w:rsidR="005C2357">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00215964" w:rsidRDefault="000E03BB" w14:paraId="17BD9EAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00215964" w:rsidRDefault="000E03BB" w14:paraId="607D3B99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4196F6CE" wp14:editId="414C96D6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DD11933" wp14:editId="79C06B94">
             <wp:extent cx="7556246" cy="4250641"/>
             <wp:effectExtent l="0" t="4445" r="2540" b="2540"/>
             <wp:docPr id="764465827" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="764465827" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="7593074" cy="4271358"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004053A6">
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="004053A6" w:rsidR="009B5DAA">
-        <w:rPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>evaluaties, onderzoeken en monitors</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijlage 2 Overzicht evaluaties, onderzoeken en monitors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5AF5" w:rsidP="004053A6" w:rsidRDefault="00CC5AF5" w14:paraId="061A71C6" w14:textId="26626694">
-[...16 lines deleted...]
-        <w:t>die daarna gepubliceerd worden, is dat onzeker.</w:t>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="004053A6" w:rsidRDefault="000E03BB" w14:paraId="3F6433E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524E57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapporten die in de 1e helft van 2027 gepubliceerd worden, worden meegenomen in de Periodieke rapportage. Voor rapporten die daarna gepubliceerd worden, is dat onzeker.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004053A6" w:rsidR="00CC5AF5" w:rsidP="004053A6" w:rsidRDefault="00CC5AF5" w14:paraId="5F1CEE5E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="004053A6" w:rsidRDefault="000E03BB" w14:paraId="0226E34F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="7490" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="1258"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00CC5AF5" w:rsidR="00CC5AF5" w:rsidTr="00CC5AF5" w14:paraId="3E4CD18E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="752DAD53" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5345DB18" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="28EAF364" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="39F31A82" w14:textId="4C6BCBA5">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="588804D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Publicatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="35F14352" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="78660F12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="241016BE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="745F3C77" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Regieorgaan SIA (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="18454EEB" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="049F900E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="6A3E5E87" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6F89A5BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="03B0723D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7E5D2942" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Midterm-</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>Midterm</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>-evaluatie Big Chemistry: hele project (Consortium)</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Big Chemistry: hele project (Consortium)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="231B52A6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5704D5C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="6F7C729B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="01CD7531" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="75BD5208" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0EA7D57F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie Nationaal Expertisecentrum Wetenschap en Samenleving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7B00F9CF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="57B6259A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="1169CC4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="3709E128" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1445A09E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="42159006" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Starters- en stimuleringsbeurzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4E2F8E10" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="50430B00" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="2C8AB684" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="5612364E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="22CEE982" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="110F936D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Verruimde promotierecht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="76E0E3A9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1D97728C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="45A82C23" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="65AA3662" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6088C3FD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="13BA3930" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Subsidie-evaluatie Stichting AAP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="79D3992C" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6A309AA9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="546DA497" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4477866D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5FB21DFE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4DF54A82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>Biomedical</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Subsidie-evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Research Center </w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Biomedical Primate Research Center </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4F358CF6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="56382F32" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="652A32AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6D08C4D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="0D500BED" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="386CE7B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Subsidie-evaluatie Stichting Toekomstbeeld der Techniek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="52E6391F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4501B1A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="33789C42" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="3D9FE3BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D782B" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1EE6FD94" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0473FA92" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002D782B">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002D782B">
-[...4 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Matching Horizon Europe (RVO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1E9ACB5E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="706068C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="7E3EFBD9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="61A05988" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="350F51EA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="39F0E73C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>science</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> museum</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NEMO science museum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="27C651DB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="69E3C242" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="13F9E836" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="035195EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5150A400" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5F97A466" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Loket Kennisveiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1DB06AB2" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="578ACFC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="118C26E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="47E1283D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="754E2646" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6BF18B5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Impactbenaderingen NWO (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="521F3048" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2C7CB965" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="4BD4CAAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="46669A1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="48BC4EB8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="23D1901E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Talentprogramma NWO (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7B24BF88" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="39928E37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="72A85311" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="26AA4B60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3D703BDE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="693324F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Eindevaluatie Programma Erkennen en Waarderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="15B59881" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6A1E4783" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="59F5C7FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2CDD3935" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3E87BAF2" w14:textId="0EAE5E82">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6E1A7318" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Eindevaluatie Nationaal actieplan Diversiteit en inclusie hoger onderwijs en onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="781BB4D8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="07BE5C07" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="628B7B23" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="49792362" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="45062920" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3DE876BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie Nederlandse Organisatie voor Wetenschappelijk Onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="18647FE7" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1A1F9A8F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="09E89BD3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="3A0D7FEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1BFFCCBA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="474F52B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie Koninklijke Nederlandse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Akademie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> van Wetenschappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3F5DBB56" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4925612B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="53C80402" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="14535ECB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3BAEAF5D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="32F13749" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie NWO-KIC instrumentarium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="378A6817" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6AE2A7FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="7DAF04C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="50A27DF1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3B4EAFC5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5D68491E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Open Competitie (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="54B9F9BF" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="04C9E6A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="67405FA2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="243D7DE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3E5731D1" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="04C66843" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie Nationaal Programma Onderwijs, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>onderzoeksdeel</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="321EEB94" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4A9A806C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="4DA031C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="11B612C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2BA1C602" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="661422D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Tussenevaluatie </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Biotech</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Booster, Valorisatie in bloei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="783613BD" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2D899216" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E5772E">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="1EBE98E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6D000416" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="15A23301" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="10FA823B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>governance</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (Consortium)</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Big Chemistry: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>valorisatiestrategie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en governance (Consortium)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="0A8B5813" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7562DE88" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="76F2710D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="77B367FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="10FCEB7A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="34A9A36C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...5 lines deleted...]
-              <w:t>Science</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (NWO)</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Open Science (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="51E27013" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6AEF4192" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="469A4FE9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="656FCA3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4DE7EBFE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="38A928C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie KB, nationale bibliotheek </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="55555B3E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4C8D57D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="498B41AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="7D7D2B9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="28F87730" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0CAE7F06" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie TO2-instituten (Evaluatiecommissie TO2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5F01223C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1D4BBC22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="53D09740" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="7EB0C802" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7E633035" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="45FECF8C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie Zwaartekracht (NWO) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3E3D6175" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5B6CF99C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="0713426D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="5C355355" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="0447529D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5EF5FBF8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie Nederlandse Gedragscode Wetenschappelijke Integriteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3F38F4C7" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1DD0540E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="58A10728" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6ADFE5EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="08E7F1B2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="04CAD134" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie Nationaal Regieorgaan Onderwijsonderzoek (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="452FDF94" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="73C86BE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="4BA61F4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="5195F5C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="349C73EE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2A8424FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Europese partnerschappen I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7118489A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2A8BD5CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="71844E0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4BF7D2DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3F0BA16B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0102F179" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie Commissie Grootschalige Wetenschappelijke Infrastructuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3C3C548C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="68F64D13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="1E435261" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="677AD96D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7BB36F0F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7D60F1A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Derde evaluatie Regieorgaan SIA (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2DB89BF2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0B236232" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="4099DBFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="31B0FB30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="17BC2750" w14:textId="6DC20700">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6EF40C74" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Midterm</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> evaluatie Nationaal actieplan Diversiteit en inclusie hoger onderwijs en onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="283CD3E6" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="238EA086" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="788240B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="02B097F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="69999D60" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6DA1375A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...4 lines deleted...]
-              <w:t>Rathenau</w:t>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evaluatie</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rathenau</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4537609D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5CD56C82" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="656EDF91" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="61654297" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="37F9E34E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4BC27EF3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Adviesraad voor wetenschap, technologie en innovatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E5772E">
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (AWTI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="089208F9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7F8D0E29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="0377DDD1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6D03A941" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6983B6D5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="04B872E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Evaluatie Nationale Wetenschapsagenda (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7D09FE90" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="331CA571" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="546BD2FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6B387009" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="28854603" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="40810E36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluatie Sectorplannen I (2018-2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1BDBA594" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="320B012A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doorlopend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="0A9DE8D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="5FB1AD2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="478A24E7" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6F2F09EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluatie Sectorplannen II (2022-2028) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="19B68876" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7A9C77ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doorlopend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="763271D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2AB3B8ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="66FA4F01" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3E4D1E04" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluaties van universiteiten en instituten volgens SEP </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Strategy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evaluation Protocol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2BB5BD78" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2F855FAA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>doorlopend</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="002D782B" w:rsidRDefault="002D782B" w14:paraId="0C6D478C" w14:textId="3363257B">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="4BCA3077" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel1licht-Accent5"/>
         <w:tblW w:w="7490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="1258"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="00E33DE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="0F50EA7D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="575E8972" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="26B2334D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoeken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="60CBAE1B" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1D66E44C" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Publicatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="3D43AE02" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="0B2A8169" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="28CA25E0" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2E407DB3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek/monitor Academische vrijheid (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6E1BD83E" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7B231005" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="056C5802" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="3B83DC4F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="68775F1C" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="78B35AB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Drijfverenonderzoek 2027 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4688B3F3" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="13ABA920" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="14FA0611" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6C626B05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2878F954" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4CA79891" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Integrale veiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4401D29F" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5494D2A8" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026-2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="50F5D8BE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="5E203E97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="56C767A8" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="16B07F8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Voortgang inbedding Regieorgaan SIA in NWO, Evaluatie NWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3AE07BB0" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0C1A0AE2" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="77103418" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2CE7EB4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="0288C7A5" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="160E136E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meta-analyse maatschappelijke relevantie o.b.v. SEP-evaluaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="545FB784" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="350C1E01" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="3F73CF0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6FAEA867" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="43AB7833" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="583AA1C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Witte vlekken-analyse Innovatieversneller (NWO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="242F238E" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5C5CD044" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="76197461" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="340CADB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="58DB4F6F" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1A7F603F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Pluriformiteit in de wetenschap (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="70833F1F" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="239C08DC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="1FC43159" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="7847C3C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4992B1A3" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="65707455" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTU </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>WERKonderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1BB5928F" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="262BC596" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="2252FCC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="1647833D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="44A5DC0E" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="742DF97C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Institutenportfolio (KNAW-NWO, AWTI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="29F7CBD2" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="22C90EBF" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="104C2218" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6294374A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="64B713D6" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="50828A6F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Impactanalyse wetsvoorstel Screening Kennisveiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5E80DA86" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3B05A4E8" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="6FF35A74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="31590C59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="53C4BD46" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6B19F802" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Slimme Investeringen, bbp-effecten van onderwijs, onderzoek en ontwikkeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3D9DF601" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5E4C54AB" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="177B087B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="26508856" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="65E20907" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="403B7F35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Meta-analyse AI faciliteiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2B81392C" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="458BFC08" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="2E17F39A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="1439D314" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="660112B3" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7A8B2561" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nederlands onderzoek en ontwikkeling in internationaal perspectief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="523749D3" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4725E7C9" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="1E30444C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="30E0617B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="67E92D84" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="09635D91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Meld- en klachtvoorzieningen sociale veiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7784013C" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4409391A" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="4DE41529" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2DC0E622" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3CB8E7DC" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2B0866A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Analyse Academisch personeelsbestand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="1CA3AB01" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7C56ECA1" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="01EC7C73" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2714B680" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="420CB0E4" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5C4973C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Verkenning </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Capability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maturity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Model Kennisveiligheid </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7BEB035A" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="08EA7EF2" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="3628AA69" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="678A3BE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002D782B" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="686EF8DA" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="60AA02E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002D782B">
-              <w:rPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>China Scholarship Council-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>promovendi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Clingendaal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="002D782B">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="044DC26E" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="753E0672" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="3B881D6D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="3039B8CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="511E5DAD" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3D28C364" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek burgerwetenschap (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="14FCA665" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5FDCAF30" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="06B45645" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2300B2C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6FDDA2EE" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="31736DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>UNL Sectorrapportage Werkdruk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="24C0777A" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3443AAEA" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="65D942BF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="33A1E3DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="4F5E4B77" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6CD6E849" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Psychosociale arbeidsbelasting (Arbeidsinspectie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6F81E91F" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0B9A259E" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="35F9630A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="577885A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5AE27639" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="64AF3102" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Onderzoek Jonge onderzoekers </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3CDE4492" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2FF7FB82" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="2905ADF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="1DFAAC31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3B5953D8" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="45ABAF22" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Internationale mobiliteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6CF25DCF" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="666A7AEC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="67E8E798" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="636E8126" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="59EF6F3D" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="34ACA254" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Kennis van de Toekomst </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="518B4BD4" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5DDC31C7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="174E6351" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="65E3AEF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="6D099B6A" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="215D7130" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Kostenonderzoek Naturalis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Biodiversity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="249C329C" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="18CC04DF" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="506F86EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="1C5ECD18" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="3544C955" w14:textId="77777777">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6ABBE5F0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Afbakening sensitieve technologie t.b.v. Screening kennisveiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2AEC907B" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="45710878" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="0EE84692" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="6FD0214B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="61979CBE" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7BEEE1F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Investeren in de basis (Adviescommissie Starters- en stimuleringsbeurzen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="106507C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="165FAF2D" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="3C37691C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4C37F883" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7FE80A61" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1E9A332F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NWO programma's vrij onderzoek (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="03E3260D" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1CAA4C25" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="17F4FA97" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="00BCDA49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="34C82D57" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1A45A7F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Onderzoek Academische zelfcensuur in hoger onderwijs en wetenschap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="7E803818" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7D495132" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="7626BA5D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="56884B8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="2C3E2EBA" w14:textId="77777777">
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="680EE461" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Drijfverenonderzoek 2022 (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rathenau</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E5772E">
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="68934E10" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1E5C507B" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="002D782B" w:rsidRDefault="002D782B" w14:paraId="46C879F8" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="45C794BA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Rastertabel1licht-Accent5"/>
+        <w:tblW w:w="7508" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6232"/>
+        <w:gridCol w:w="1346"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="0A50F343" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="14A16D01" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0FDF7324" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Publicatie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="05D8EEB4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5E911A3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> meting Cultuurbarometer Erkennen &amp; Waarderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7FA8B29B" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="10BA0FC7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6E4A35BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tussenbalans Beleidsindicatoren (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rathenau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2FFCCFBB" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="45BFC15B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4CFC0CC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1-meting Sectorrapport Kennisveiligheid universiteiten, hogescholen, instituten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7C82ECB4" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4ADFB767" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6869A596" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitor Nationaal Programma Onderwijs, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>onderzoeksdeel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="38024A0D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="32C91C57" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="038BCCBA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meting 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Grootschalige Wetenschappelijke Infrastructuur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2539BB09" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="65E0A688" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="685107CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Innovation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Careers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Observatory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="07A52748" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="107C512A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7661A424" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Sectorbeeld Sociale veiligheid UNL-VH 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1AE2F922" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="68F86BF1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0C427A7F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> meting Cultuurbarometer Erkennen &amp; Waarderen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6D62237D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="06FE1268" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1D51EE5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Balans van de Wetenschap (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rathenau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6B32629D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="25A2EB89" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="5C14CC83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>0-meting Sectorrapport Kennisveiligheid universiteiten, hogescholen, instituten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="24F6A84A" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4CB07B9A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="7632B9A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitor Performance European partnerships</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="13089E60" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="4BF8D754" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="29829BA9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meting 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Roadmap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Grootschalige Wetenschappelijke Infrastructuur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="129A7EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="120ACB7E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2469A07D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Meting Matching Horizon Europe (RVO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="033E8F44" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>tweejaarlijks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2C5AF82A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="432D658F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitor Vrouwelijke hoogleraren (LNVH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="3F9E060D" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jaarlijks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="22DA99ED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="38EF3C20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Voortgangsrapportages Regiegroep Sociale veiligheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="4CE25B6F" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jaarlijks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="76827B5D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="374FE274" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Totale investeringen in wetenschap en innovatie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TWIN (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rathenau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0EAF4F50" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jaarlijks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="20069DC7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="06C38DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitor Praktijkgericht Onderzoek (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rathenau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="171F1F76" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jaarlijks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="41E791D7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="38DF9FB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId14">
+              <w:r w:rsidRPr="00524E57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>https://www.ocwincijfers.nl/sectoren/wetenschap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="75FE9002" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>doorlopend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="189F4848" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6BD2BB58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId15">
+              <w:r w:rsidRPr="00524E57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>https://www.nwo.nl/feiten-en-cijfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="0E6A21CC" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>doorlopend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="219887F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="31A4BC56" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId16">
+              <w:r w:rsidRPr="00524E57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>https://www.rathenau.nl/nl/wetenschap-cijfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="17DA0257" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>doorlopend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="239174C9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="73A3F533" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId17">
+              <w:r w:rsidRPr="00524E57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>https://www.universiteitenvannederland.nl/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="74029EC2" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>doorlopend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="107CA659" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="6232" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="1E3A03AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId18">
+              <w:r w:rsidRPr="00524E57">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:kern w:val="0"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>https://www.vereniginghogescholen.nl/kennisbank/feiten-en-cijfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="32AC210C" w14:textId="77777777">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>doorlopend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="002D782B" w:rsidRDefault="000E03BB" w14:paraId="190667C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel1licht-Accent5"/>
         <w:tblW w:w="7508" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="7C46E7D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="1A0265D6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="13FC066C" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Monitoring</w:t>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="25C7B654" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Beleidsindicatoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CC5AF5" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="468F2338" w14:textId="77777777">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="79AA6C1C" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Publicatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidTr="00CC5AF5" w14:paraId="31C9F96D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidTr="00CC5AF5" w14:paraId="2DDF1640" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="473934C4" w14:textId="77777777">
-[...1517 lines deleted...]
-              <w:r w:rsidRPr="002D782B">
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="6909795D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId19">
+              <w:r w:rsidRPr="00524E57">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                   <w:kern w:val="0"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>https://www.ocwincijfers.nl/sectoren/wetenschap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="00F66CA4" w:rsidRDefault="002D782B" w14:paraId="5FA5735E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00F66CA4" w:rsidRDefault="000E03BB" w14:paraId="2B81CE96" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...283 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00524E57">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>doorlopend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E5772E" w:rsidR="002D782B" w:rsidP="002D782B" w:rsidRDefault="002D782B" w14:paraId="6ADD4295" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="000E03BB" w:rsidP="00215964" w:rsidRDefault="000E03BB" w14:paraId="62657335" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...150 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="005C70E0" w:rsidP="00215964" w:rsidRDefault="005C70E0" w14:paraId="1153E6D7" w14:textId="77777777">
+    <w:p w:rsidRPr="00524E57" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="6901AFEA" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00820DDA" w:rsidR="005C70E0" w:rsidSect="00C5067E">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="00524E57" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="290F0AC0" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8">
+    <w:p w14:paraId="025B4B1A" w14:textId="77777777" w:rsidR="00FF5EA8" w:rsidRDefault="00FF5EA8" w:rsidP="000E03BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C1E4C" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508CB4EE" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8">
+    <w:p w14:paraId="1D63D86F" w14:textId="77777777" w:rsidR="00FF5EA8" w:rsidRDefault="00FF5EA8" w:rsidP="000E03BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4105EC32" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...28 lines deleted...]
-  <w:font w:name="Tahoma">
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AA48671" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="12819077" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="1DF80EFA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="1AE6FB89" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10C5E9AC" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69871FBB" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8">
+    <w:p w14:paraId="2708AEE7" w14:textId="77777777" w:rsidR="00FF5EA8" w:rsidRDefault="00FF5EA8" w:rsidP="000E03BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD942D7" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="337011B1" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8">
+    <w:p w14:paraId="662AEABA" w14:textId="77777777" w:rsidR="00FF5EA8" w:rsidRDefault="00FF5EA8" w:rsidP="000E03BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D636FFE" w14:textId="77777777" w:rsidR="00BE45B8" w:rsidRDefault="00BE45B8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="14B11FD6" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="475813F6" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="69B6449A" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="122643D4" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1072C66D" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="483F9FAE" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50BD02BF" w14:textId="77777777" w:rsidR="000E03BB" w:rsidRPr="000E03BB" w:rsidRDefault="000E03BB" w:rsidP="000E03BB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1171 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E587F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="671E4E0C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14269,2210 +9418,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...2158 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF060B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC668D24"/>
     <w:lvl w:ilvl="0" w:tplc="46B4F71E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="159A2B0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
@@ -16523,1777 +9513,328 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...337 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="290281388">
+  <w:num w:numId="1" w16cid:durableId="1607693430">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1275362773">
+  <w:num w:numId="2" w16cid:durableId="1361201917">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="642731460">
-[...98 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1126 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="000E03BB"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rsid w:val="001E62C1"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="003C1099"/>
+    <w:rsid w:val="00524E57"/>
+    <w:rsid w:val="00735EBA"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00B927D2"/>
+    <w:rsid w:val="00E33A30"/>
+    <w:rsid w:val="00EC671B"/>
+    <w:rsid w:val="00F45310"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FF5EA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C1E4B5E"/>
-  <w15:docId w15:val="{3C12FE69-8076-445D-B47C-546D2A89E7E8}"/>
+  <w14:docId w14:val="04F00F2D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8236FF3E-7427-4A3D-8B02-D3AF5A8BCB88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -18442,1348 +9983,1131 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC48C0"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000E03BB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...45 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000E03BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...38 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000E03BB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
-[...444 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00256C54"/>
+    <w:rsid w:val="000E03BB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...101 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel1licht-Accent5">
     <w:name w:val="Grid Table 1 Light Accent 5"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="002D782B"/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="nl-NL"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E59EDC" w:themeColor="accent5" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="D86DCB" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E03BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E03BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000E03BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00524E57"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2023/07/12/aanpak-monitoring-en-evaluatie-van-de-voortgang-op-doelen-van-het-onderzoeks-en-wetenschapsbeleid-bestuursakkoord-2022-hoger-onderwijs-en-wetenschap" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/feiten-en-cijfers" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/sectoren/wetenschap" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/sectoren/wetenschap" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vereniginghogescholen.nl/kennisbank/feiten-en-cijfers" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitenvannederland.nl/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rathenau.nl/nl/wetenschap-cijfers" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vereniginghogescholen.nl/kennisbank/feiten-en-cijfers" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitenvannederland.nl/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rathenau.nl/nl/wetenschap-cijfers" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/feiten-en-cijfers" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2023/07/12/aanpak-monitoring-en-evaluatie-van-de-voortgang-op-doelen-van-het-onderzoeks-en-wetenschapsbeleid-bestuursakkoord-2022-hoger-onderwijs-en-wetenschap" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/sectoren/wetenschap" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ocwincijfers.nl/sectoren/wetenschap" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>2561</ap:Words>
-  <ap:Characters>14091</ap:Characters>
+  <ap:Words>2566</ap:Words>
+  <ap:Characters>14114</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>117</ap:Lines>
   <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16619</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16647</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-09-03T08:21:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200VEL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200VEL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>