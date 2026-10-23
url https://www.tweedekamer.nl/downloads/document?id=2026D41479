--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,508 +1,533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2905"/>
         <w:gridCol w:w="6305"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="29A9226C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="6AA4B53E" w:rsidRDefault="6AA4B53E" w14:paraId="7A39F338" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6AA4B53E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tweede Kamer der Staten-Generaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="6AA4B53E" w:rsidRDefault="6AA4B53E" w14:paraId="1C349E49" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6AA4B53E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="1AA4C7AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="589A6326" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="35DA8172" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="375BE480" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="006E3BC0" w:rsidRDefault="6AA4B53E" w14:paraId="3E8D532D" w14:textId="34C141F4">
             <w:r>
               <w:t xml:space="preserve">Vergaderjaar </w:t>
             </w:r>
             <w:r w:rsidRPr="00D8463B">
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8463B" w:rsidR="00B32497">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8463B">
               <w:t>-202</w:t>
             </w:r>
             <w:r w:rsidRPr="00D8463B" w:rsidR="00B32497">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="4EBCAD94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="41B3012C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="00D94BDA" w14:paraId="41B3012C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="5B59E541" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="007B1A54" w:rsidR="003F75A1" w:rsidP="4A0A5ABA" w:rsidRDefault="003F75A1" w14:paraId="22BCD7E4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="6F07EF69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D8463B" w:rsidR="003F75A1" w:rsidP="4A0A5ABA" w:rsidRDefault="00B32497" w14:paraId="0B40C96F" w14:textId="52972D15">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
             <w:r w:rsidR="00D8463B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D8463B" w:rsidR="003F75A1" w:rsidP="419E5A76" w:rsidRDefault="00D8463B" w14:paraId="4F7C4FA3" w14:textId="216B650C">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w:rsidRPr="00D94BDA" w:rsidR="003F75A1" w:rsidP="00D94BDA" w:rsidRDefault="00D94BDA" w14:paraId="4F7C4FA3" w14:textId="6E85F5F3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8463B">
+            <w:r w:rsidRPr="00D94BDA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wijziging van de Wet op het financieel toezicht, de Faillissementswet en de Bankwet 1998 in verband met de implementatie van de richtlijn herstel en afwikkeling van verzekeraars (Implementatiewet herstel en afwikkeling verzekeraars)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="29E59115" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B190F" w:rsidR="003F75A1" w:rsidRDefault="0001505A" w14:paraId="1E788F20" w14:textId="24ED626B">
+          <w:p w:rsidRPr="009B190F" w:rsidR="003F75A1" w:rsidRDefault="0001505A" w14:paraId="1E788F20" w14:textId="24396F4E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r w:rsidR="006B4AA0">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BDA">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="27AD5B3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="03E185D8" w14:textId="5A966C09">
+          <w:p w:rsidRPr="00D94BDA" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="03E185D8" w14:textId="5A966C09">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D94BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VERSLAG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="419E5A76" w:rsidRDefault="009B190F" w14:paraId="7DD856CD" w14:textId="6C65FFA6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8463B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vastgesteld </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7 september</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8463B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8463B" w:rsidR="00094D2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8463B" w:rsidR="00B32497">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8463B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="6F870489" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>VERSLAG</w:t>
-[...44 lines deleted...]
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="6F870489" w14:textId="77777777">
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="29C5E499" w14:textId="5EB0AA54">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="29C5E499" w14:textId="5EB0AA54">
+              <w:t>De vaste commissie voor Financiën, belast met het voorbereidend onderzoek van bovenstaand wetsvoorstel, heeft de eer als volgt verslag uit te brengen van haar bevindingen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="27DF798E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D8463B">
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="43470A5D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>De vaste commissie voor Financiën, belast met het voorbereidend onderzoek van bovenstaand wetsvoorstel, heeft de eer als volgt verslag uit te brengen van haar bevindingen.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Default"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="43470A5D" w14:textId="77777777">
+              <w:t>Onder het voorbehoud dat de regering op de gestelde vragen tijdig en genoegzaam zal hebben geantwoord, acht de commissie de openbare beraadslaging over dit wetsvoorstel voldoende voorbereid.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="263E0910" w14:textId="37EAA8E2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Onder het voorbehoud dat de regering op de gestelde vragen tijdig en genoegzaam zal hebben geantwoord, acht de commissie de openbare beraadslaging over dit wetsvoorstel voldoende voorbereid.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="263E0910" w14:textId="37EAA8E2">
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="34EE6316" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="34EE6316" w14:textId="77777777">
-[...19 lines deleted...]
-          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="419E5A76" w:rsidRDefault="009B190F" w14:paraId="385C0647" w14:textId="5073BAF4">
+          <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="419E5A76" w:rsidRDefault="009B190F" w14:paraId="385C0647" w14:textId="05235016">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>De voorzitter van de vaste commissie voor Financiën,</w:t>
+              <w:t>De voorzitter van de vaste commissie</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00D8463B" w:rsidR="48480648" w:rsidP="419E5A76" w:rsidRDefault="48480648" w14:paraId="4838C6F4" w14:textId="61D33F0C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jansen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00D8463B" w:rsidR="009B190F" w:rsidP="009B190F" w:rsidRDefault="009B190F" w14:paraId="1A90F006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -557,185 +582,175 @@
           </w:p>
           <w:p w:rsidRPr="00D8463B" w:rsidR="003F75A1" w:rsidP="419E5A76" w:rsidRDefault="00094D2D" w14:paraId="12177B65" w14:textId="4A3BEBC6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8463B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Van der Steur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="4A893DAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="66FB9FBA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="5E2B9F40" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="24AA5201" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="0E10177A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="1A615FF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="5BDEE243" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="6AA4B53E" w:rsidRDefault="003F75A1" w14:paraId="3518C5B5" w14:textId="47A4CA94">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="12658653" w14:textId="1EEF1AA9">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="652DA8C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="109B0274" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidP="00925AFF" w:rsidRDefault="003F75A1" w14:paraId="25B9D503" w14:textId="55DE895A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="1F8BF343" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="23AFFE0F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="005E0134" w:rsidR="00094D2D" w:rsidP="00094D2D" w:rsidRDefault="00094D2D" w14:paraId="7E616200" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INLEIDING</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="005E0134" w:rsidR="00260463" w:rsidP="00260463" w:rsidRDefault="00260463" w14:paraId="48A75E3D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00260463" w:rsidRDefault="005E0134" w14:paraId="34083257" w14:textId="4CAC33BD">
             <w:pPr>
               <w:rPr>
@@ -752,737 +767,632 @@
           <w:p w:rsidRPr="005E0134" w:rsidR="00320D89" w:rsidP="00260463" w:rsidRDefault="00320D89" w14:paraId="3DE09359" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="7E94403C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§ 1. Inleiding</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00320D89" w:rsidP="008B6955" w:rsidRDefault="00320D89" w14:paraId="092A63C0" w14:textId="5A2B76A0">
-            <w:r w:rsidR="00320D89">
-              <w:rPr/>
+            <w:r>
               <w:t>De leden van de D66-fractie hebben met interesse kennisgenomen van het wetsvoorstel Implementatiewet herstel en afwikkeling verzekeraars.</w:t>
             </w:r>
             <w:r w:rsidR="23939CB9">
-              <w:rPr/>
               <w:t xml:space="preserve"> Deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00320D89">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">onderschrijven het belang van een robuust afwikkelingskader voor verzekeraars ter bescherming van polishouders en de financiële stabiliteit en steunen in beginsel een voortvarende implementatie van de IRRD. </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> onderschrijven het belang van een robuust afwikkelingskader voor verzekeraars ter bescherming van polishouders en de financiële stabiliteit en steunen in beginsel een voortvarende implementatie van de IRRD. </w:t>
             </w:r>
             <w:r w:rsidR="6C212DEC">
-              <w:rPr/>
-[...12 lines deleted...]
-              <w:t>ebben nog enkele vragen.</w:t>
+              <w:t>Deze leden</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> hebben nog enkele vragen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B6955" w:rsidP="008B6955" w:rsidRDefault="008B6955" w14:paraId="2B1B2D48" w14:textId="77777777"/>
           <w:p w:rsidR="008B6955" w:rsidP="008B6955" w:rsidRDefault="008B6955" w14:paraId="2FA6C714" w14:textId="2C30138C">
             <w:r w:rsidRPr="00C97963">
               <w:t>De leden van de VVD-fractie hebben kennisgenomen van het wetsvoorstel. Deze leden steunen de doelstelling van de richtlijn en zijn positief over de verdere harmonisatie binnen de Europese Unie. Nederland beschikte reeds over een wettelijk kader via de Wet herstel en afwikkeling van verzekeraars. Het is volgens deze leden wenselijk dat verzekeraars in andere lidstaten voortaan eveneens aan vergelijkbare eisen worden onderworpen. Daarnaast waarderen deze leden dat de regering bij de implementatie uitgaat van een zo beperkt mogelijke lastenverzwaring.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001553E0" w:rsidP="008B6955" w:rsidRDefault="001553E0" w14:paraId="4E5CAD5A" w14:textId="77777777"/>
           <w:p w:rsidR="001553E0" w:rsidP="001553E0" w:rsidRDefault="001553E0" w14:paraId="1A88D0EE" w14:textId="56C0EA59">
-            <w:r w:rsidR="001553E0">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> hebben kennisgenomen van het wetsvoorstel. </w:t>
+            <w:r>
+              <w:t xml:space="preserve">De leden van de PRO-fractie hebben kennisgenomen van het wetsvoorstel. </w:t>
             </w:r>
             <w:r w:rsidR="65C109CB">
-              <w:rPr/>
               <w:t>Deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="001553E0">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> delen de wens om te komen tot een geharmoniseerd kader voor gecoördineerde afwikkeling van falende verzekeringsondernemingen. Zeker omdat verzekeraars zich niet beperken tot een lidstaat. Deze leden hebben geen verdere opmerkingen over de voorliggende implementatiewet. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0022745E" w:rsidP="001553E0" w:rsidRDefault="0022745E" w14:paraId="490B222B" w14:textId="77777777"/>
           <w:p w:rsidR="00CB355B" w:rsidP="00CB355B" w:rsidRDefault="0022745E" w14:paraId="314A1B5B" w14:textId="1A2A3C3A">
-            <w:r w:rsidR="0022745E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r>
+              <w:t xml:space="preserve">De leden van de PVV-fractie hebben met kritische belangstelling kennisgenomen van het voorliggende wetsvoorstel. </w:t>
             </w:r>
             <w:r w:rsidR="3E885256">
-              <w:rPr/>
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidR="00CB355B">
-              <w:rPr/>
               <w:t xml:space="preserve"> hebben nog enkele vragen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001553E0" w:rsidP="008B6955" w:rsidRDefault="001553E0" w14:paraId="6496EE0C" w14:textId="77777777"/>
           <w:p w:rsidR="00FA4046" w:rsidP="00FA4046" w:rsidRDefault="00FA4046" w14:paraId="13C26745" w14:textId="132F994C">
-            <w:r w:rsidR="00FA4046">
-              <w:rPr/>
+            <w:r>
               <w:t>De leden van de CDA-fractie hebben kennisgenomen van het wetsvoorstel tot implementatie van de richtlijn herstel en afwikkeling van verzekeraars (IRRD). Deze leden constateren dat het wetsvoorstel </w:t>
             </w:r>
             <w:r w:rsidR="433CAAFD">
-              <w:rPr/>
               <w:t xml:space="preserve">is </w:t>
             </w:r>
-            <w:r w:rsidR="00FA4046">
-              <w:rPr/>
+            <w:r>
               <w:t>bedoel</w:t>
             </w:r>
             <w:r w:rsidR="16232BCE">
-              <w:rPr/>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00FA4046">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> aansluit bij deze Europese richtlijn. </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> ter implementatie van Europese regelgeving en dat het bestaande Nederlandse kader op hoofdlijnen reeds aansluit bij deze Europese richtlijn. </w:t>
             </w:r>
             <w:r w:rsidR="04DAB033">
-              <w:rPr/>
               <w:t>Deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00FA4046">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> hebben waardering voor de gekozen lastenluwe implementatie. Wel hebben </w:t>
             </w:r>
             <w:r w:rsidR="2DDC7B07">
-              <w:rPr/>
               <w:t>deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00FA4046">
-              <w:rPr/>
+            <w:r>
               <w:t> nog enkele vragen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00320D89" w:rsidP="008B6955" w:rsidRDefault="00320D89" w14:paraId="66157EB5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="5D67EBF7" w14:textId="77777777">
-            <w:pPr/>
+            <w:r w:rsidRPr="6B79A607">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>§ 2. Inhoud richtlijn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="6B79A607" w:rsidP="6B79A607" w:rsidRDefault="6B79A607" w14:paraId="4B27BBC0" w14:textId="42FEBFB6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="36A19EF8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E0134">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.2 Minimumharmonisatie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F4324F" w:rsidP="00F00406" w:rsidRDefault="00F4324F" w14:paraId="0EE67FB3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E0134" w:rsidP="6B79A607" w:rsidRDefault="00F4324F" w14:paraId="0711E708" w14:textId="047E0237">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">De leden van de VVD-fractie stellen vast dat sprake is van minimumharmonisatie, waardoor lidstaten de mogelijkheid hebben aanvullende voorschriften vast te stellen. Deze leden vinden het van belang dat Europese regelgeving niet wordt aangevuld met nationale koppen. Uit de </w:t>
+            </w:r>
+            <w:r w:rsidR="24258EF8">
+              <w:t xml:space="preserve">memorie van </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">toelichting maken </w:t>
+            </w:r>
+            <w:r w:rsidR="5E1624B9">
+              <w:t>deze leden</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> op dat wordt aangesloten bij het reeds bestaande Nederlandse stelsel. </w:t>
+            </w:r>
+            <w:r w:rsidR="724D04B6">
+              <w:t>Deze leden</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> verzoeken de</w:t>
+            </w:r>
+            <w:r w:rsidR="48143788">
+              <w:t xml:space="preserve"> regering</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="473F6F0E">
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r>
+              <w:t>te bevestigen dat het voorliggende wetsvoorstel nergens verder gaat dan de richtlijn voorschrijft. Indien op onderdelen toch aanvullende nationale keuzes zijn gemaakt, vernemen deze leden graag om welke onderdelen het gaat en welke overwegingen daaraan ten grondslag liggen.</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="6B79A607" w:rsidR="00693F75">
               <w:rPr>
-                <w:b w:val="1"/>
-[...18 lines deleted...]
-                <w:b/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="22"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005E0134">
+              </w:rPr>
+              <w:t>2.4 Herstelplanning en voorbereiding van afwikkeling</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00382EAE" w:rsidP="00F00406" w:rsidRDefault="00382EAE" w14:paraId="4346A105" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.2 Minimumharmonisatie</w:t>
-[...101 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A6322F" w:rsidR="00382EAE" w:rsidP="00382EAE" w:rsidRDefault="00382EAE" w14:paraId="1BD0AD9C" w14:textId="75BF0C0E">
-            <w:r w:rsidR="00382EAE">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat kleine en niet-complexe verzekeraars in beginsel worden uitgezonderd van de verplichting tot het opstellen van een voorbereidend crisisplan (VCP). Kan de regering nader toelichten welke verzekeraars hieronder worden verstaan? Kan </w:t>
             </w:r>
             <w:r w:rsidR="433368BD">
-              <w:rPr/>
               <w:t>de regering</w:t>
             </w:r>
-            <w:r w:rsidR="00382EAE">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> worden aangegeven om hoeveel verzekeraars dit naar verwachting gaat, zowel in absolute aantallen als in relatieve zin? </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> tevens aangeven welk deel van de Nederlandse verzekeringsmarkt naar verwachting onder de VCP-verplichting zal vallen en welk deel daarvan wordt uitgezonderd? Kan daarbij tevens worden aangegeven om hoeveel verzekeraars dit naar verwachting gaat, zowel in absolute aantallen als in relatieve zin? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00382EAE" w:rsidP="00F00406" w:rsidRDefault="00382EAE" w14:paraId="0C852108" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="0069161C" w:rsidR="005E0134" w:rsidP="0069161C" w:rsidRDefault="00693F75" w14:paraId="4118FB3A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069161C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.5 Afwikkelingsinstrumentarium</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0069161C" w:rsidP="0069161C" w:rsidRDefault="0069161C" w14:paraId="53C8669B" w14:textId="77777777"/>
           <w:p w:rsidRPr="0069161C" w:rsidR="0069161C" w:rsidP="0069161C" w:rsidRDefault="0069161C" w14:paraId="609F5805" w14:textId="584A2389">
             <w:r>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidRPr="0069161C">
               <w:t xml:space="preserve"> de memorie van toelichting </w:t>
             </w:r>
             <w:r>
               <w:t>lezen de leden van de PVV-fractie</w:t>
             </w:r>
             <w:r w:rsidRPr="0069161C">
-              <w:t xml:space="preserve"> dat eventuele compensaties voor schendingen van het 'no creditor worse off'-beginsel (NCWO) ex-post via heffingen worden verhaald op de Nederlandse verzekeringssector en haar consumenten via de financieringsregeling (artikel 3A:138).</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> dat eventuele compensaties voor schendingen van het 'no </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t>creditor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0069161C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0069161C">
-              <w:t xml:space="preserve">Klopt het dat deze ex-post </w:t>
-            </w:r>
+              <w:t>worse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0069161C">
-              <w:lastRenderedPageBreak/>
-              <w:t>heffingen uiteindelijk door verzekeraars worden doorberekend in de premies van de Nederlandse consument?</w:t>
+              <w:t xml:space="preserve"> off'-beginsel (NCWO) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t>ex-post</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t xml:space="preserve"> via heffingen worden verhaald op de Nederlandse verzekeringssector en haar consumenten via de financieringsregeling (artikel 3A:138). Klopt het dat deze </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t>ex-post</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t xml:space="preserve"> heffingen uiteindelijk door verzekeraars worden doorberekend in de premies van de Nederlandse consument?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0069161C">
               <w:t>Waarom moet de hardwerkende Nederlandse burger via hogere verzekeringspremies indirect opdraaien voor de risico’s en het falen van (grensoverschrijdende) financiële instellingen, in plaats van de sector volledig zelf verantwoordelijk te houden zonder collectieve sectorale vangnetten?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0069161C">
-              <w:t>Kan de regering bevestigen dat, doordat de financieringsregeling (artikel 3A:138 Wft) uitgaat van het zogenaamde 'home state-perspectief', de compensaties die via ex-post heffingen op de Nederlandse verzekeringssector worden verhaald, gelden ongeacht de verblijfplaats van de gedupeerde en dus ook ten gunste komen van buitenlandse polishouders in andere EU-landen? Erkent de regering dat de Nederlandse premiebetaler hierdoor de facto direct opdraait voor de financiële problemen en de compensatie van gedupeerden in een ander EU-land?</w:t>
+              <w:t xml:space="preserve">Kan de regering bevestigen dat, doordat de financieringsregeling (artikel 3A:138 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t>Wft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t xml:space="preserve">) uitgaat van het zogenaamde 'home state-perspectief', de compensaties die via </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t>ex-post</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0069161C">
+              <w:t xml:space="preserve"> heffingen op de Nederlandse verzekeringssector worden verhaald, gelden ongeacht de verblijfplaats van de gedupeerde en dus ook ten gunste komen van buitenlandse polishouders in andere EU-landen? Erkent de regering dat de Nederlandse premiebetaler hierdoor de facto direct opdraait voor de financiële problemen en de compensatie van gedupeerden in een ander EU-land?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0069161C" w:rsidP="00F00406" w:rsidRDefault="0069161C" w14:paraId="2A8C1DCB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="55FDF152" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.6 Technische standaarden EIOPA</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00890F82" w:rsidP="00263747" w:rsidRDefault="00890F82" w14:paraId="28938FB5" w14:textId="77777777"/>
           <w:p w:rsidR="00263747" w:rsidP="00263747" w:rsidRDefault="00890F82" w14:paraId="78A67BE6" w14:textId="77777777">
             <w:r w:rsidRPr="00890F82">
               <w:t>De</w:t>
             </w:r>
             <w:r w:rsidR="00263747">
               <w:t xml:space="preserve"> leden van de PVV-fractie lezen dat de</w:t>
             </w:r>
             <w:r w:rsidRPr="00890F82">
               <w:t xml:space="preserve"> memorie van toelichting vermeldt dat de Europese Autoriteit voor verzekeringen en bedrijfspensioenen (EIOPA) verregaande bevoegdheden krijgt om rechtstreeks werkende technische standaarden te ontwikkelen op het gebied van herstelplanning, waarderingen en NCWO-methodieken.</w:t>
             </w:r>
             <w:r w:rsidR="00263747">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00263747" w:rsidP="00263747" w:rsidRDefault="00263747" w14:paraId="6FBA30AB" w14:textId="77777777"/>
           <w:p w:rsidR="00890F82" w:rsidP="00263747" w:rsidRDefault="00890F82" w14:paraId="609B081A" w14:textId="31DC76A8">
-            <w:r w:rsidR="00890F82">
-              <w:rPr/>
+            <w:r>
               <w:t>Kan de regering uiteenzetten in hoeverre deze rechtstreeks werkende verordeningen en standaarden van EIOPA de beleidsvrijheid van de Nederlandse wetgever en de soevereiniteit van het nationale toezicht uithollen?</w:t>
             </w:r>
             <w:r w:rsidR="00263747">
-              <w:rPr/>
+              <w:t xml:space="preserve"> Tevens </w:t>
+            </w:r>
+            <w:r w:rsidR="00002FAC">
+              <w:t>vragen de leden van de PVV-fractie of het k</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lopt het dat deze dwingende harmonisatie op termijn leidt tot een verdere soevereiniteitsoverdracht naar Brussel</w:t>
+            </w:r>
+            <w:r w:rsidR="00002FAC">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00263747">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00002FAC">
-              <w:rPr/>
-[...15 lines deleted...]
-              <w:rPr/>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="00890F82">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">aarom is er niet gekozen voor een maximaal 'lossere' benadering binnen de grenzen van de richtlijn? </w:t>
             </w:r>
             <w:r w:rsidR="30E6540F">
-              <w:rPr/>
               <w:t>Z</w:t>
             </w:r>
-            <w:r w:rsidR="00890F82">
-              <w:rPr/>
+            <w:r>
               <w:t>o nee, waarom niet?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A66E42" w:rsidP="00263747" w:rsidRDefault="00A66E42" w14:paraId="11724A41" w14:textId="77777777"/>
           <w:p w:rsidRPr="00A6322F" w:rsidR="00A66E42" w:rsidP="00A66E42" w:rsidRDefault="00A66E42" w14:paraId="5CF418AF" w14:textId="77777777">
             <w:r w:rsidRPr="00A6322F">
               <w:t>De leden van de CDA-fractie constateren dat EIOPA op grond van de IRRD in totaa</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">l </w:t>
             </w:r>
             <w:r w:rsidRPr="00A6322F">
               <w:t>negentien technische standaarden en richtsnoeren ontwikkelt. Hoe beoordeelt de regering de gevolgen van deze omvangrijke set aan nadere regelgeving voor de regeldruk voor verzekeraars? Hoe verhoudt dit zich tot het uitgangspunt van een lastenluwe implementatie en de bredere Europese inzet op vereenvoudiging van regelgeving? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00890F82" w:rsidR="00A66E42" w:rsidP="00263747" w:rsidRDefault="00A66E42" w14:paraId="119D5C8C" w14:textId="77777777"/>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="7E93D8EE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="30C1CDC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B79A607" w:rsidR="00693F75">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B79A607">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>§ 3. Wijze van implementatie en hoofdlijnen van het voorstel</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6B79A607" w:rsidP="6B79A607" w:rsidRDefault="6B79A607" w14:paraId="4D9444D4" w14:textId="55853EE9">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="1A20286B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2 Hoofdlijnen implementatiewetsvoorstel</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F1148B" w:rsidP="00F1148B" w:rsidRDefault="00F1148B" w14:paraId="074CF705" w14:textId="77777777"/>
           <w:p w:rsidR="00F1148B" w:rsidP="00F1148B" w:rsidRDefault="00F1148B" w14:paraId="6C90F678" w14:textId="71EC27D4">
-            <w:r w:rsidR="00F1148B">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> dit het geval is? In hoeverre kunnen deze verschillen tussen lidstaten de doelen van harmonisatie </w:t>
+            <w:r>
+              <w:t xml:space="preserve">De leden van de D66-fractie hechten aan een goed functionerende kapitaalmarktunie waarbij regels tussen lidstaten worden gelijkgetrokken. In hoeverre heeft de regering gebruik gemaakt van de bevoegdheid om additionele regels te implementeren boven op de minimumharmonisatie van de IRRD? Kan de regering toelichten in hoeverre Nederland hierbij afwijkt van andere Europese lidstaten en waarom, indien dit het geval is? In hoeverre kunnen deze verschillen tussen lidstaten de doelen van harmonisatie </w:t>
             </w:r>
             <w:r w:rsidR="5C724DCF">
-              <w:rPr/>
               <w:t xml:space="preserve">ten behoeve van </w:t>
             </w:r>
-            <w:r w:rsidR="00F1148B">
-              <w:rPr/>
+            <w:r>
               <w:t>de kapitaalmarkunie in de weg zitten?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00F1148B" w:rsidR="00F1148B" w:rsidP="00F1148B" w:rsidRDefault="00F1148B" w14:paraId="7EDA907F" w14:textId="77777777"/>
           <w:p w:rsidR="00F1148B" w:rsidP="00F1148B" w:rsidRDefault="00F1148B" w14:paraId="104C4E69" w14:textId="48CF7232">
             <w:r w:rsidRPr="00F1148B">
-              <w:lastRenderedPageBreak/>
-              <w:t>Het wetsvoorstel introduceert een grondslag voor DNB om een stichting op te richten voor de praktische toepassing van het bail-in-instrument. Kan de regering toelichten waarom voor deze vormgeving is gekozen en welke alternatieven zijn overwogen? Hoe wordt de governance en onafhankelijkheid van deze stichting geborgd? Kan de regering toelichten in hoeverre de keuze voor een stichting in lijn is met hoe andere lidstaten het bail-in-instrument uitvoeren?</w:t>
+              <w:t xml:space="preserve">Het wetsvoorstel introduceert een grondslag voor DNB om een stichting op te richten voor de praktische toepassing van het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t>bail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t xml:space="preserve">-in-instrument. Kan de regering toelichten waarom voor deze vormgeving is gekozen en welke alternatieven zijn overwogen? Hoe wordt de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t>governance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t xml:space="preserve"> en onafhankelijkheid van deze stichting geborgd? Kan de regering toelichten in hoeverre de keuze voor een stichting in lijn is met hoe andere lidstaten het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t>bail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F1148B">
+              <w:t>-in-instrument uitvoeren?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00F1148B" w:rsidR="003B7B38" w:rsidP="00F1148B" w:rsidRDefault="003B7B38" w14:paraId="672727CB" w14:textId="77777777"/>
           <w:p w:rsidR="00F1148B" w:rsidP="00F1148B" w:rsidRDefault="00F1148B" w14:paraId="486C1345" w14:textId="67B27E5C">
-            <w:r w:rsidR="00F1148B">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">Onder de richtlijn kan een verzekeraar </w:t>
             </w:r>
             <w:r w:rsidR="003B7B38">
-              <w:rPr/>
-              <w:t>met toestemming van DNB</w:t>
+              <w:t xml:space="preserve">met toestemming van DNB </w:t>
+            </w:r>
+            <w:r>
+              <w:t>afzien van het opstellen van een afwikkelingsplan</w:t>
+            </w:r>
+            <w:r w:rsidR="56AE65EE">
+              <w:t>, zo constateren deze leden</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Kan de regering aangeven hoe DNB dit beoordeelt en of hierdoor (potentieel systeemrelevante) verzekeraars buiten de reikwijdte van een afwikkelingsplan kunnen vallen? </w:t>
             </w:r>
             <w:r w:rsidR="003B7B38">
-              <w:rPr/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">. Kan de regering aangeven hoe DNB dit beoordeelt en of hierdoor (potentieel systeemrelevante) verzekeraars buiten de reikwijdte van een afwikkelingsplan kunnen vallen? </w:t>
+              <w:t>De leden van de D66-fractie vragen w</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">elke waarborgen </w:t>
             </w:r>
             <w:r w:rsidR="003B7B38">
-              <w:rPr/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">elke waarborgen </w:t>
+              <w:t xml:space="preserve">er </w:t>
+            </w:r>
+            <w:r>
+              <w:t>bestaan om te voorkomen dat dit ten koste gaat van de financiële stabiliteit</w:t>
             </w:r>
             <w:r w:rsidR="003B7B38">
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:rPr/>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00517F74" w:rsidP="00F1148B" w:rsidRDefault="00517F74" w14:paraId="408D6A5E" w14:textId="77777777"/>
           <w:p w:rsidR="00517F74" w:rsidP="00517F74" w:rsidRDefault="00517F74" w14:paraId="6E8934FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00517F74">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3.2.3 Aanpassing van de afwikkelingsdoelstellingen en algemeen-belangtoets </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00517F74" w:rsidR="00517F74" w:rsidP="00517F74" w:rsidRDefault="00517F74" w14:paraId="3F431BA9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00A6322F" w:rsidR="00517F74" w:rsidP="00517F74" w:rsidRDefault="00517F74" w14:paraId="20C25974" w14:textId="43E447CA">
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat met </w:t>
             </w:r>
             <w:r w:rsidR="589F3372">
-              <w:rPr/>
               <w:t>he</w:t>
             </w:r>
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">t </w:t>
             </w:r>
             <w:r w:rsidR="648352A8">
-              <w:rPr/>
               <w:t xml:space="preserve">voorliggende </w:t>
             </w:r>
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:r>
               <w:t>wetsvoorstel de bescherming van de collectieve belangen van polishouders een zelfstandige afwikkelingsdoelstelling wordt. De regering merkt daarbij op dat hiermee geen inhoudelijke koerswijziging wordt beoogd. Kan de regering aangeven in welke opzichten de beoordeling door DNB in de praktijk anders zal zijn dan onder het huidige wettelijke kader? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00A6322F" w:rsidR="00517F74" w:rsidP="00517F74" w:rsidRDefault="00517F74" w14:paraId="5AEE69B7" w14:textId="77777777">
             <w:r w:rsidRPr="00A6322F">
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00517F74" w:rsidP="00517F74" w:rsidRDefault="00517F74" w14:paraId="1DC01F9B" w14:textId="201D601E">
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">De leden van de CDA-fractie constateren dat EIOPA in haar richtsnoeren voor de identificatie van kritieke functies een brede benadering hanteert, waarbij naast verzekerings- en herverzekeringsfuncties ook niet-verzekeringsfuncties en </w:t>
             </w:r>
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:t>verzekeringsgerelateerde</w:t>
             </w:r>
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> functies bij de beoordeling kunnen worden betrokken1. Hoe verhoudt deze benadering zich tot de uitleg van het begrip kritieke functies in de memorie van toelichting? Kan de regering aangeven of de EIOPA-richtsnoeren ertoe kunnen leiden dat in de praktijk meer activiteiten van verzekeraars als kritieke functie worden aangemerkt dan op basis van de memorie van toelichting kan worden verwacht? </w:t>
             </w:r>
             <w:r w:rsidR="34BF3E96">
-              <w:rPr/>
               <w:t>W</w:t>
             </w:r>
-            <w:r w:rsidR="00517F74">
-              <w:rPr/>
+            <w:r>
               <w:t>elke gevolgen kan dit hebben voor de administratieve lasten voor verzekeraars?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00052B74" w:rsidP="00F1148B" w:rsidRDefault="00052B74" w14:paraId="3A7EC352" w14:textId="77777777"/>
           <w:p w:rsidR="00052B74" w:rsidP="00F1148B" w:rsidRDefault="00052B74" w14:paraId="2DA9532A" w14:textId="268A58E1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
@@ -1494,392 +1404,341 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA3BCC" w:rsidR="00FA3BCC">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lidstaatopties</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FA3BCC" w:rsidP="00F1148B" w:rsidRDefault="00FA3BCC" w14:paraId="26C65EBA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00096E9F" w:rsidR="00096E9F" w:rsidP="00096E9F" w:rsidRDefault="00096E9F" w14:paraId="3D572039" w14:textId="63DF1CE5">
-            <w:r w:rsidR="00096E9F">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">De leden van de VVD-fractie lezen dat per lidstaatoptie inzichtelijk is gemaakt of daarvan gebruik wordt gemaakt en dat het Adviescollege Toetsing Regeldruk de gemaakte keuzes als lastenluw beoordeelt. </w:t>
             </w:r>
             <w:r w:rsidR="38D24FA9">
-              <w:rPr/>
               <w:t>Deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00096E9F">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> vragen de </w:t>
             </w:r>
             <w:r w:rsidR="1785EA96">
-              <w:rPr/>
               <w:t>regering</w:t>
             </w:r>
-            <w:r w:rsidR="00096E9F">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> is gekeken naar de wijze waarop andere grote Europese lidstaten dezelfde keuzemogelijkheden invullen. Daarnaast vernemen </w:t>
+            <w:r>
+              <w:t xml:space="preserve"> of bij deze afwegingen tevens is gekeken naar de wijze waarop andere grote Europese lidstaten dezelfde keuzemogelijkheden invullen. Daarnaast vernemen </w:t>
             </w:r>
             <w:r w:rsidR="1C0CED7F">
-              <w:rPr/>
               <w:t>deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00096E9F">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> graag of de </w:t>
             </w:r>
             <w:r w:rsidR="3D784E2E">
-              <w:rPr/>
               <w:t>regering</w:t>
             </w:r>
-            <w:r w:rsidR="00096E9F">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> risico’s of juist kansen ziet voor Nederlandse verzekeraars door de gekozen implementatie.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FA3BCC" w:rsidP="00FA3BCC" w:rsidRDefault="00FA3BCC" w14:paraId="0A613DE2" w14:textId="77777777"/>
           <w:p w:rsidRPr="00717EF4" w:rsidR="00C03A21" w:rsidP="00717EF4" w:rsidRDefault="00C03A21" w14:paraId="1D45055D" w14:textId="3208CA7A">
-            <w:r w:rsidR="00C03A21">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">De </w:t>
             </w:r>
             <w:r w:rsidR="00717EF4">
-              <w:rPr/>
               <w:t xml:space="preserve">leden van de PVV-fractie lezen dat de </w:t>
             </w:r>
-            <w:r w:rsidR="00C03A21">
-              <w:rPr/>
+            <w:r>
               <w:t>regering</w:t>
             </w:r>
             <w:r w:rsidR="00717EF4">
-              <w:rPr/>
               <w:t xml:space="preserve"> er</w:t>
             </w:r>
-            <w:r w:rsidR="00C03A21">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> conform het bestaande recht bewust voor </w:t>
             </w:r>
             <w:r w:rsidR="00717EF4">
-              <w:rPr/>
               <w:t xml:space="preserve">heeft </w:t>
             </w:r>
-            <w:r w:rsidR="00C03A21">
-[...5 lines deleted...]
-              <w:t>toetsen, omwille van de "snelheid van handelen".</w:t>
+            <w:r>
+              <w:t>gekozen om de inzet van resolutiemaatregelen niet vooraf ex-ante door de rechter te laten toetsen, omwille van de "snelheid van handelen".</w:t>
             </w:r>
             <w:r w:rsidR="00717EF4">
-              <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C03A21">
-              <w:rPr/>
+            <w:r>
               <w:t>Waarom weegt de operationele snelheid van DNB zwaarder dan het cruciale rechtsstatelijke principe van voorafgaande, onafhankelijke controle door een rechter?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="505F65D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="0E3CE98E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0134">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>§ 4. Verhouding tot hoger Europees recht</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="7E75D800" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00884B4A" w:rsidP="00884B4A" w:rsidRDefault="00884B4A" w14:paraId="75D93A2E" w14:textId="55F76A62">
-            <w:r w:rsidR="00884B4A">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve">Kan de regering </w:t>
             </w:r>
             <w:r w:rsidR="2D1569F9">
-              <w:rPr/>
               <w:t xml:space="preserve">aan de leden van de D66-fractie </w:t>
             </w:r>
-            <w:r w:rsidR="00884B4A">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> zijn dat verdere harmonisatie of zelfs een Europese afwikkelingsautoriteit voor verzekeraars wenselijk wordt geacht?</w:t>
+            <w:r>
+              <w:t>aangeven in hoeverre het afwikkelingsregime voor verzekeraars na implementatie vergelijkbaar is met dat voor banken (BRRD/CMDI) en of er vanuit de Europese Commissie of DNB signalen zijn dat verdere harmonisatie of zelfs een Europese afwikkelingsautoriteit voor verzekeraars wenselijk wordt geacht?</w:t>
             </w:r>
             <w:r w:rsidR="00F113CB">
-              <w:rPr/>
               <w:t xml:space="preserve"> De leden van de D66-fractie vragen of de</w:t>
             </w:r>
-            <w:r w:rsidR="00884B4A">
-              <w:rPr/>
+            <w:r>
               <w:t xml:space="preserve"> regering de ambitie </w:t>
             </w:r>
             <w:r w:rsidR="00F113CB">
-              <w:rPr/>
               <w:t xml:space="preserve">deelt </w:t>
             </w:r>
-            <w:r w:rsidR="00884B4A">
-              <w:rPr/>
+            <w:r>
               <w:t>om, net als bij de bankenunie, ook op het terrein van verzekeraarsafwikkeling naar meer Europese eenvormigheid toe te werken</w:t>
             </w:r>
             <w:r w:rsidR="00F113CB">
-              <w:rPr/>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F113CB" w:rsidP="00884B4A" w:rsidRDefault="00F113CB" w14:paraId="09475437" w14:textId="77777777"/>
           <w:p w:rsidR="00884B4A" w:rsidP="00884B4A" w:rsidRDefault="00884B4A" w14:paraId="23552E4C" w14:textId="651A6D48">
             <w:r>
               <w:t>Een vergelijkbaar onderdeel met de bankenunie is de discussie over een garantiestelsel</w:t>
             </w:r>
             <w:r w:rsidR="00F113CB">
               <w:t xml:space="preserve">, zo </w:t>
             </w:r>
             <w:r w:rsidR="00583529">
               <w:t>constateren deze leden.</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Een verzekeringsgarantiestelsel (Insurance Guarantee Scheme, IGS) kan polishouders bescherming bieden wanneer de verzekeraar in de problemen raakt. Kan de regering toelichten of een nationaal verzekeringsgarantiestelsel is overwogen? Zo niet, is de regering voornemens om Brussel te pleiten voor een Europees stelsel?</w:t>
+              <w:t xml:space="preserve"> Een verzekeringsgarantiestelsel (Insurance </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Guarantee</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Scheme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>, IGS) kan polishouders bescherming bieden wanneer de verzekeraar in de problemen raakt. Kan de regering toelichten of een nationaal verzekeringsgarantiestelsel is overwogen? Zo niet, is de regering voornemens om Brussel te pleiten voor een Europees stelsel?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D23185" w:rsidP="00884B4A" w:rsidRDefault="00D23185" w14:paraId="24A91795" w14:textId="77777777"/>
           <w:p w:rsidRPr="00D67470" w:rsidR="00D23185" w:rsidP="00D67470" w:rsidRDefault="00434BC3" w14:paraId="7662AF67" w14:textId="7A2C4B75">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D67470">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">4.2 </w:t>
-[...6 lines deleted...]
-              <w:t>Herstelplanning en voorbereiding van afwikkeling</w:t>
+              <w:t>4.2 Herstelplanning en voorbereiding van afwikkeling</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00434BC3" w:rsidR="00434BC3" w:rsidP="00D67470" w:rsidRDefault="00434BC3" w14:paraId="64BB115B" w14:textId="77777777"/>
           <w:p w:rsidRPr="00434BC3" w:rsidR="00434BC3" w:rsidP="00D67470" w:rsidRDefault="00434BC3" w14:paraId="5533E8CB" w14:textId="40CB9996">
             <w:r w:rsidRPr="00434BC3">
               <w:t>De</w:t>
             </w:r>
             <w:r w:rsidR="004E0287">
               <w:t xml:space="preserve"> leden van de PVV-fractie lezen dat de</w:t>
             </w:r>
             <w:r w:rsidRPr="00434BC3">
               <w:t xml:space="preserve"> regering stelt dat kleine en niet-complexe ondernemingen in beginsel zijn vrijgesteld van de verplichting tot het opstellen van een Voorbereidend Crisisplan (VCP). Tegelijkertijd behoudt DNB echter de discretionaire bevoegdheid om deze kleine partijen tóch aan de VCP-verplichtingen te onderwerpen als DNB meent dat zij een "bijzonder risico op nationaal of regionaal niveau" vormen.</w:t>
             </w:r>
             <w:r w:rsidR="004E0287">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00434BC3">
               <w:t>Bovendien stijgt de frequentie voor de reguliere evaluatie van het VCP van drie naar twee jaar.</w:t>
             </w:r>
             <w:r w:rsidR="004E0287">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00434BC3">
               <w:t>Kan de regering uitsluiten dat kleine, oer-Nederlandse, regionale (onderlinge) verzekeraars die geen enkel systeemrisico vormen, door DNB alsnog worden verstikt onder de administratieve lasten en kosten van deze Brusselse herstelplanning?</w:t>
             </w:r>
             <w:r w:rsidR="003518A8">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00434BC3">
-              <w:t>Welke concrete waarborgen worden ingebouwd om te voorkomen dat DNB haar uitzonderingsbevoegdheid om VCP's op te leggen aan kleine verzekeraars te ruim en bureaucratisch gaat toepassen?</w:t>
+              <w:t xml:space="preserve">Welke concrete waarborgen worden ingebouwd om te voorkomen dat DNB haar uitzonderingsbevoegdheid om </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00434BC3">
+              <w:t>VCP's</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00434BC3">
+              <w:t xml:space="preserve"> op te leggen aan kleine verzekeraars te ruim en bureaucratisch gaat toepassen?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00434BC3" w:rsidP="00884B4A" w:rsidRDefault="00434BC3" w14:paraId="37A11235" w14:textId="77777777"/>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="4F1677AA" w14:textId="77777777">
-            <w:pPr/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B79A607">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>§ 6. Gevolgen</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6B79A607" w:rsidP="6B79A607" w:rsidRDefault="6B79A607" w14:paraId="71297031" w14:textId="170DB976">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001935C1" w:rsidP="00F00406" w:rsidRDefault="001935C1" w14:paraId="0C65077D" w14:textId="7ACBBD8B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001935C1">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.2.1 Innovatie-effecten</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001935C1" w:rsidP="00F00406" w:rsidRDefault="001935C1" w14:paraId="7B32ECA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001935C1" w:rsidP="001935C1" w:rsidRDefault="00260417" w14:paraId="00A7461A" w14:textId="1620894C">
-            <w:r w:rsidR="00260417">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> over een nationaal kader beschikte. </w:t>
+            <w:r>
+              <w:t xml:space="preserve">De leden van de VVD-fractie merken op dat de regering verwacht dat de richtlijn zal bijdragen aan een gelijker speelveld binnen Europa, mede omdat Nederland reeds over een nationaal kader beschikte. </w:t>
             </w:r>
             <w:r w:rsidR="763EDB88">
-              <w:rPr/>
               <w:t>Deze leden</w:t>
             </w:r>
-            <w:r w:rsidR="00260417">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> op welke wijze wordt gevolgd of dit beoogde gelijke speelveld in de praktijk daadwerkelijk ontstaat, juist gezien de beleidsruimte die de richtlijn aan lidstaten laat.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> vragen op welke wijze wordt gevolgd of dit beoogde gelijke speelveld in de praktijk daadwerkelijk ontstaat, juist gezien de beleidsruimte die de richtlijn aan lidstaten laat.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="20FA0895" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="01EA496D" w14:textId="77777777">
-            <w:pPr/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B79A607">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>§ 7. Uitvoering</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6B79A607" w:rsidP="6B79A607" w:rsidRDefault="6B79A607" w14:paraId="11C8ECF1" w14:textId="7BBAC62A">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002C2B0C" w:rsidP="002C2B0C" w:rsidRDefault="002C2B0C" w14:paraId="0C487EC3" w14:textId="26F8E8C4">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>De leden van de D66-fractie vragen i</w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B0C">
               <w:t xml:space="preserve">n hoeverre de kosten van het afwikkelingsinstrumentarium </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B0C" w:rsidR="00045AFD">
               <w:t xml:space="preserve">worden </w:t>
             </w:r>
             <w:r w:rsidRPr="002C2B0C">
               <w:t>geborgd door de sector zelf</w:t>
             </w:r>
             <w:r w:rsidR="00045AFD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="321B13FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="1247799E" w14:textId="77777777">
@@ -1908,65 +1767,65 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0022323C" w:rsidP="0022323C" w:rsidRDefault="0022323C" w14:paraId="3CBD0AEE" w14:textId="7ADA1BB9">
             <w:r w:rsidRPr="00A6322F">
               <w:t>De leden van de CDA-fractie lezen dat de IRRD uiterlijk op 29 januari 2027 moet zijn geïmplementeerd. Heeft de regering zicht op de voortgang van de implementatie in andere lidstaten en op eventuele verschillen in de wijze van implementatie? Verwacht de regering dat deze verschillen of eventuele vertragingen gevolgen kunnen hebben voor het gelijke speelveld voor Nederlandse verzekeraars?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="005E0134" w14:paraId="45966756" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005E0134" w:rsidP="00F00406" w:rsidRDefault="00693F75" w14:paraId="6E66FA9B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B79A607" w:rsidR="00693F75">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B79A607">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ARTIKELSGEWIJS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6B79A607" w:rsidP="6B79A607" w:rsidRDefault="6B79A607" w14:paraId="1463068E" w14:textId="38DB0ECE">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F25C55" w:rsidP="00F00406" w:rsidRDefault="00F25C55" w14:paraId="26A210B8" w14:textId="0FA570FB">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F25C55">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ARTIKEL I (Wet op het financieel toezicht)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F25C55" w:rsidP="00F00406" w:rsidRDefault="00701098" w14:paraId="404F3479" w14:textId="465CB4A9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1987,71 +1846,63 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00701098">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(3A:79a)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00701098" w:rsidP="00F00406" w:rsidRDefault="00701098" w14:paraId="06AF6A36" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003567E6" w:rsidP="003567E6" w:rsidRDefault="003567E6" w14:paraId="6B45BDB5" w14:textId="0718552F">
-            <w:r w:rsidR="003567E6">
-[...5 lines deleted...]
-              <w:t>, zo lezen de leden van de PVV-fractie.</w:t>
+            <w:r>
+              <w:t>In het nieuw voorgestelde artikel 3A:79a, tweede lid, wordt expliciet vastgelegd dat tegen een besluit van een afwikkelingsautoriteit uit een andere lidstaat (dat betrekking heeft op activa of passiva in Nederland) niet in Nederland in rechte kan worden opgekomen, zo lezen de leden van de PVV-fractie.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003567E6" w:rsidP="003567E6" w:rsidRDefault="00B706FC" w14:paraId="3D547494" w14:textId="2C0E43B0">
             <w:r>
               <w:t>Deze leden vragen h</w:t>
             </w:r>
             <w:r w:rsidR="003567E6">
               <w:t>oe de uitsluiting van de Nederlandse rechter zich</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>verhoudt</w:t>
+              <w:t xml:space="preserve"> verhoudt</w:t>
             </w:r>
             <w:r w:rsidR="003567E6">
               <w:t xml:space="preserve"> tot de rechtsbescherming en het fundamentele recht op effectieve voorziening in rechte (artikel 47 van het Handvest van de Grondrechten) van Nederlandse polishouders en schuldeisers?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003567E6">
               <w:t>Kan de regering rechtvaardigen waarom Nederlandse burgers gedwongen moeten accepteren dat buitenlandse autoriteiten ingrijpen in hun contracten of eigendommen op Nederlands grondgebied, zonder dat zij hiertegen bescherming kunnen zoeken bij hun eigen nationale rechter?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D3A90" w:rsidP="003567E6" w:rsidRDefault="008D3A90" w14:paraId="360721AE" w14:textId="77777777"/>
           <w:p w:rsidRPr="00405813" w:rsidR="008D3A90" w:rsidP="003567E6" w:rsidRDefault="008D3A90" w14:paraId="0E119DFE" w14:textId="35525309">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405813">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SS</w:t>
@@ -2060,226 +1911,210 @@
           <w:p w:rsidR="008D3A90" w:rsidP="003567E6" w:rsidRDefault="00405813" w14:paraId="1ACA2BF6" w14:textId="15179C35">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00405813">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(3A:120)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00405813" w:rsidP="003567E6" w:rsidRDefault="00405813" w14:paraId="412C1D98" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00405813" w:rsidP="00C96001" w:rsidRDefault="00C96001" w14:paraId="1DED15EA" w14:textId="5AE5992B">
             <w:r w:rsidRPr="00C96001">
-              <w:t>De wet verleent DNB verstrekkende en ingrijpende bevoegdheden, waaronder het eigenhandig aanstellen en ontslaan van bijzonder bestuurders en het overnemen van de volledige zeggenschap over een verzekeraar, het omzetten van de rechtsvorm van een entiteit en het toepassen van de 'bail-in'-tool waarbij vorderingen van polishouders en schuldeisers kunnen worden geconverteerd of afgeschreven</w:t>
+              <w:t>De wet verleent DNB verstrekkende en ingrijpende bevoegdheden, waaronder het eigenhandig aanstellen en ontslaan van bijzonder bestuurders en het overnemen van de volledige zeggenschap over een verzekeraar, het omzetten van de rechtsvorm van een entiteit en het toepassen van de '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C96001">
+              <w:t>bail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C96001">
+              <w:t>-in'-tool waarbij vorderingen van polishouders en schuldeisers kunnen worden geconverteerd of afgeschreven</w:t>
             </w:r>
             <w:r>
               <w:t>, zo lezen de leden van de PVV-fractie.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C96001">
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>Hoe beoordeelt de regering deze enorme machtsconcentratie?</w:t>
+              <w:t xml:space="preserve"> Hoe beoordeelt de regering deze enorme machtsconcentratie?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C96001">
               <w:t>Hoe garandeert de regering dat het fundamentele recht op ongestoord genot van eigendom (artikel 17 van het Handvest van de Grondrechten) hiermee niet op onevenredige en onrechtmatige wijze wordt aangetast?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00943882" w:rsidP="00C96001" w:rsidRDefault="00943882" w14:paraId="376AD64C" w14:textId="77777777"/>
           <w:p w:rsidR="00943882" w:rsidP="00C96001" w:rsidRDefault="00843318" w14:paraId="19C5F1D9" w14:textId="2A4C4420">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843318">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VV (3A:122a)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00843318" w:rsidP="00C96001" w:rsidRDefault="00843318" w14:paraId="06891255" w14:textId="77777777"/>
           <w:p w:rsidRPr="00B4566E" w:rsidR="00B4566E" w:rsidP="00D91417" w:rsidRDefault="00B4566E" w14:paraId="71AFF437" w14:textId="7A9F3837">
-            <w:r w:rsidR="00B4566E">
-[...5 lines deleted...]
-              <w:t>,</w:t>
+            <w:r>
+              <w:t>Op grond van het voorgestelde artikel 3A:122a krijgt DNB de bevoegdheid om terugbetalingsrechten van verzekeringnemers onder een levensverzekeringsovereenkomst (waaronder pensioenpolissen en oudedagsvoorzieningen vallen) tijdelijk te beperken of op te schorten,</w:t>
             </w:r>
             <w:r w:rsidR="00D91417">
-              <w:rPr/>
+              <w:t xml:space="preserve"> zo lezen de leden van de PVV-fractie </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Kan de regering garanderen dat Nederlandse gepensioneerden en spaarders niet de dupe worden van het falen van een verzekeraar doordat zij in de praktijk (tijdelijk) niet bij hun opgebouwde pensioengeld kunnen?</w:t>
+            </w:r>
+            <w:r w:rsidR="00D91417">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D91417">
-[...16 lines deleted...]
-              <w:rPr/>
+            <w:r>
               <w:t>Wat is de absolute maximale termijn van een dergelijke opschorting van rechten, en hoe wordt voorkomen dat burgers hierdoor in acute betalingsproblemen geraken?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005E0134" w:rsidR="003F75A1" w:rsidP="6B79A607" w:rsidRDefault="00693F75" w14:paraId="31B24849" w14:textId="3AC45660">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:p w:rsidRPr="005E0134" w:rsidR="003F75A1" w:rsidP="6B79A607" w:rsidRDefault="003F75A1" w14:paraId="31B24849" w14:textId="3AC45660">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidTr="6B79A607" w14:paraId="533A070E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="5700038A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="007B1A54" w:rsidR="007B1A54" w:rsidP="419E5A76" w:rsidRDefault="763580C5" w14:paraId="518A4174" w14:textId="6FB68C15">
+          <w:p w:rsidRPr="007B1A54" w:rsidR="007B1A54" w:rsidP="419E5A76" w:rsidRDefault="007B1A54" w14:paraId="518A4174" w14:textId="6FB68C15">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="007B1A54" w:rsidR="007B1A54" w:rsidP="007B1A54" w:rsidRDefault="007B1A54" w14:paraId="1922483D" w14:textId="1EDB05A4"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00E244A2" w:rsidR="003B7B12" w:rsidTr="6B79A607" w14:paraId="2253925E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2905" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003B7B12" w:rsidRDefault="003B7B12" w14:paraId="742D8C15" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6305" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="00E244A2" w:rsidR="003B7B12" w:rsidRDefault="003B7B12" w14:paraId="12640654" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00E244A2" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="2A966FDA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00E244A2" w:rsidR="003F75A1">
-      <w:footerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="45EF0FDE" w14:textId="77777777">
+    <w:p w14:paraId="5E861F15" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="68A79646" w14:textId="77777777">
+    <w:p w14:paraId="2CDA28B1" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="3B246ED7" w14:textId="77777777"/>
+    <w:p w14:paraId="6AABD5B6" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2321,308 +2156,308 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="005859F3" w:rsidP="007F2292" w:rsidRDefault="005859F3" w14:paraId="14396825" w14:textId="77777777">
+  <w:p w14:paraId="14396825" w14:textId="77777777" w:rsidR="005859F3" w:rsidRDefault="005859F3" w:rsidP="007F2292">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005859F3" w:rsidP="007F2292" w:rsidRDefault="005859F3" w14:paraId="795D1C7E" w14:textId="77777777">
+  <w:p w14:paraId="795D1C7E" w14:textId="77777777" w:rsidR="005859F3" w:rsidRDefault="005859F3" w:rsidP="007F2292">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="005859F3" w:rsidP="007F2292" w:rsidRDefault="005859F3" w14:paraId="1D869AE6" w14:textId="06FB3CE0">
+  <w:p w14:paraId="1D869AE6" w14:textId="06FB3CE0" w:rsidR="005859F3" w:rsidRDefault="005859F3" w:rsidP="007F2292">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0045033F">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005859F3" w:rsidP="007F2292" w:rsidRDefault="005859F3" w14:paraId="4FF13096" w14:textId="77777777">
+  <w:p w14:paraId="4FF13096" w14:textId="77777777" w:rsidR="005859F3" w:rsidRDefault="005859F3" w:rsidP="007F2292">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="4E8C029A" w14:textId="77777777">
+    <w:p w14:paraId="79EB45FE" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="565FDE13" w14:textId="77777777">
+    <w:p w14:paraId="76A2237B" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="007508A5" w:rsidRDefault="007508A5" w14:paraId="00B328D6" w14:textId="77777777"/>
+    <w:p w14:paraId="13188990" w14:textId="77777777" w:rsidR="007D1E85" w:rsidRDefault="007D1E85"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="51D6EA64"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010C5BC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C7F490C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DC15AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF2602A0"/>
     <w:lvl w:ilvl="0" w:tplc="04130015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2687,3294 +2522,3294 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035C0048"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFCEC7C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06D37B52"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B5DC5F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12FA3917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED184D3C"/>
     <w:lvl w:ilvl="0" w:tplc="F1C25476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="131B2B5E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1382C82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="133D311C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7F490C0"/>
     <w:lvl w:ilvl="0" w:tplc="188C1FF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C621597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5F0AB20"/>
     <w:lvl w:ilvl="0" w:tplc="188C1FF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45B246B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="964"/>
         </w:tabs>
         <w:ind w:left="964" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="244E74EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94305DA8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB60EFF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BEB1013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A6E6F28"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B33A4E7A">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E04649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="612E80A0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B143AB3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD661D58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="986"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE15709"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9530E5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAB0786"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4022F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41675B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EAA08C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="470D0D80"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49B407B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5731347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0ECD6B8"/>
     <w:lvl w:ilvl="0" w:tplc="82BCFF8E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="LGCLC P+ Univers"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="LGCLC P+ Univers" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="588479C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C2E9CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DF3D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD661D58"/>
     <w:lvl w:ilvl="0" w:tplc="188C1FF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6988054E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="986"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A39160D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EAA08C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B81377C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9BDCC47A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65CB5D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB2A83CE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BB60EFF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693609F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33860E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A5B743B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB0A993C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73304BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A06C480"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2148"/>
         </w:tabs>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2868"/>
         </w:tabs>
         <w:ind w:left="2868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3588"/>
         </w:tabs>
         <w:ind w:left="3588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4308"/>
         </w:tabs>
         <w:ind w:left="4308" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5028"/>
         </w:tabs>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5748"/>
         </w:tabs>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7467723A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4EAD30E"/>
     <w:lvl w:ilvl="0" w:tplc="F1C25476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3A3F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="853E3B98"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="242225494">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1483346766">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1353338753">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1577931312">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1670214044">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="158430364">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1269848546">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1306931020">
@@ -5991,119 +5826,121 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1450901639">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="112990359">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1692103566">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="843010862">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="186456653">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1934437711">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="662008243">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1055588628">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="233588060">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="535196303">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="249311172">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2144275338">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1622883561">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2035840116">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="640309989">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="430509419">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="861359253">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F75A1"/>
     <w:rsid w:val="000017B0"/>
     <w:rsid w:val="00002FAC"/>
     <w:rsid w:val="0000304E"/>
     <w:rsid w:val="0000508E"/>
     <w:rsid w:val="00006C97"/>
     <w:rsid w:val="00006E5D"/>
     <w:rsid w:val="00010871"/>
     <w:rsid w:val="0001505A"/>
     <w:rsid w:val="000342B8"/>
     <w:rsid w:val="00040FC4"/>
     <w:rsid w:val="00043D29"/>
     <w:rsid w:val="00044FCB"/>
     <w:rsid w:val="00045AFD"/>
     <w:rsid w:val="00052B74"/>
     <w:rsid w:val="0006317C"/>
     <w:rsid w:val="000639F6"/>
     <w:rsid w:val="00072CFB"/>
     <w:rsid w:val="000756B7"/>
     <w:rsid w:val="00092663"/>
     <w:rsid w:val="00094D2D"/>
     <w:rsid w:val="00096E9F"/>
     <w:rsid w:val="000A2B8D"/>
@@ -6157,50 +5994,51 @@
     <w:rsid w:val="003B7B12"/>
     <w:rsid w:val="003B7B38"/>
     <w:rsid w:val="003D359E"/>
     <w:rsid w:val="003E4B85"/>
     <w:rsid w:val="003F75A1"/>
     <w:rsid w:val="004052ED"/>
     <w:rsid w:val="00405813"/>
     <w:rsid w:val="00410C2E"/>
     <w:rsid w:val="00410F67"/>
     <w:rsid w:val="00434BC3"/>
     <w:rsid w:val="0045033F"/>
     <w:rsid w:val="00451BD7"/>
     <w:rsid w:val="00455422"/>
     <w:rsid w:val="00457E0B"/>
     <w:rsid w:val="0046676C"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="00496DCD"/>
     <w:rsid w:val="004B3943"/>
     <w:rsid w:val="004D09CF"/>
     <w:rsid w:val="004E0287"/>
     <w:rsid w:val="004F4259"/>
     <w:rsid w:val="005049C3"/>
     <w:rsid w:val="005070D3"/>
     <w:rsid w:val="00517F74"/>
     <w:rsid w:val="00535688"/>
+    <w:rsid w:val="00552CA9"/>
     <w:rsid w:val="00553612"/>
     <w:rsid w:val="00556D12"/>
     <w:rsid w:val="00570ADE"/>
     <w:rsid w:val="005825B3"/>
     <w:rsid w:val="00583529"/>
     <w:rsid w:val="005846A6"/>
     <w:rsid w:val="005859F3"/>
     <w:rsid w:val="005A0185"/>
     <w:rsid w:val="005A0DF0"/>
     <w:rsid w:val="005A44C0"/>
     <w:rsid w:val="005B575A"/>
     <w:rsid w:val="005C7275"/>
     <w:rsid w:val="005E0134"/>
     <w:rsid w:val="005E4BF5"/>
     <w:rsid w:val="005E693B"/>
     <w:rsid w:val="005F16F2"/>
     <w:rsid w:val="005F2ADB"/>
     <w:rsid w:val="005F4D2D"/>
     <w:rsid w:val="0060173E"/>
     <w:rsid w:val="006121D8"/>
     <w:rsid w:val="0062335A"/>
     <w:rsid w:val="00636C32"/>
     <w:rsid w:val="0063754D"/>
     <w:rsid w:val="00651929"/>
     <w:rsid w:val="006521E6"/>
@@ -6208,63 +6046,65 @@
     <w:rsid w:val="0066444F"/>
     <w:rsid w:val="00666960"/>
     <w:rsid w:val="00682020"/>
     <w:rsid w:val="0069161C"/>
     <w:rsid w:val="00693F75"/>
     <w:rsid w:val="006A5EC5"/>
     <w:rsid w:val="006B2E5F"/>
     <w:rsid w:val="006B4AA0"/>
     <w:rsid w:val="006B6269"/>
     <w:rsid w:val="006B6903"/>
     <w:rsid w:val="006C777E"/>
     <w:rsid w:val="006D3F8E"/>
     <w:rsid w:val="006E2A8D"/>
     <w:rsid w:val="006E3BC0"/>
     <w:rsid w:val="006E7C1C"/>
     <w:rsid w:val="00701098"/>
     <w:rsid w:val="00717EF4"/>
     <w:rsid w:val="00730AFB"/>
     <w:rsid w:val="007433AA"/>
     <w:rsid w:val="007508A5"/>
     <w:rsid w:val="00751988"/>
     <w:rsid w:val="00754AC5"/>
     <w:rsid w:val="00760E2D"/>
     <w:rsid w:val="00772C03"/>
     <w:rsid w:val="007B1A54"/>
+    <w:rsid w:val="007D1E85"/>
     <w:rsid w:val="007D5A44"/>
     <w:rsid w:val="007D73D3"/>
     <w:rsid w:val="007E7900"/>
     <w:rsid w:val="007F2292"/>
     <w:rsid w:val="0080048D"/>
     <w:rsid w:val="00802DDD"/>
     <w:rsid w:val="00806929"/>
     <w:rsid w:val="00813900"/>
     <w:rsid w:val="00816912"/>
     <w:rsid w:val="00843318"/>
     <w:rsid w:val="0084647D"/>
     <w:rsid w:val="00857CA4"/>
     <w:rsid w:val="008714FA"/>
+    <w:rsid w:val="008769B9"/>
     <w:rsid w:val="00884B4A"/>
     <w:rsid w:val="00886C05"/>
     <w:rsid w:val="00887879"/>
     <w:rsid w:val="00887EC9"/>
     <w:rsid w:val="00890F82"/>
     <w:rsid w:val="008A264C"/>
     <w:rsid w:val="008B2A92"/>
     <w:rsid w:val="008B6955"/>
     <w:rsid w:val="008B7AF4"/>
     <w:rsid w:val="008C2207"/>
     <w:rsid w:val="008D3A90"/>
     <w:rsid w:val="008D4E24"/>
     <w:rsid w:val="008E1F0C"/>
     <w:rsid w:val="008E2C34"/>
     <w:rsid w:val="008E2E5B"/>
     <w:rsid w:val="008E7C40"/>
     <w:rsid w:val="008E7C85"/>
     <w:rsid w:val="008E7F5D"/>
     <w:rsid w:val="00902284"/>
     <w:rsid w:val="009022DF"/>
     <w:rsid w:val="00925AFF"/>
     <w:rsid w:val="00931716"/>
     <w:rsid w:val="00937601"/>
     <w:rsid w:val="00943882"/>
     <w:rsid w:val="00957F86"/>
@@ -6288,89 +6128,92 @@
     <w:rsid w:val="00A26367"/>
     <w:rsid w:val="00A53593"/>
     <w:rsid w:val="00A62108"/>
     <w:rsid w:val="00A66E42"/>
     <w:rsid w:val="00A6717A"/>
     <w:rsid w:val="00AA3F4D"/>
     <w:rsid w:val="00AF2FC1"/>
     <w:rsid w:val="00AF49BE"/>
     <w:rsid w:val="00AF567E"/>
     <w:rsid w:val="00AF6783"/>
     <w:rsid w:val="00B31BB8"/>
     <w:rsid w:val="00B31FF9"/>
     <w:rsid w:val="00B32497"/>
     <w:rsid w:val="00B3325E"/>
     <w:rsid w:val="00B34275"/>
     <w:rsid w:val="00B4566E"/>
     <w:rsid w:val="00B46047"/>
     <w:rsid w:val="00B66368"/>
     <w:rsid w:val="00B706FC"/>
     <w:rsid w:val="00B72621"/>
     <w:rsid w:val="00B864D8"/>
     <w:rsid w:val="00BA43A8"/>
     <w:rsid w:val="00BB1DC1"/>
     <w:rsid w:val="00BC0279"/>
     <w:rsid w:val="00BC69C3"/>
+    <w:rsid w:val="00BD05F7"/>
     <w:rsid w:val="00BD3A42"/>
     <w:rsid w:val="00BD3B5F"/>
     <w:rsid w:val="00BD6DFB"/>
     <w:rsid w:val="00BD738A"/>
     <w:rsid w:val="00BE55DA"/>
     <w:rsid w:val="00BF11E5"/>
     <w:rsid w:val="00C02E14"/>
     <w:rsid w:val="00C03A21"/>
     <w:rsid w:val="00C07EE1"/>
     <w:rsid w:val="00C10546"/>
     <w:rsid w:val="00C30F03"/>
     <w:rsid w:val="00C310D3"/>
     <w:rsid w:val="00C31D35"/>
     <w:rsid w:val="00C35EC4"/>
     <w:rsid w:val="00C60EEB"/>
     <w:rsid w:val="00C6185A"/>
     <w:rsid w:val="00C7419B"/>
     <w:rsid w:val="00C87ADB"/>
     <w:rsid w:val="00C96001"/>
     <w:rsid w:val="00CB355B"/>
     <w:rsid w:val="00CC6700"/>
+    <w:rsid w:val="00CF47CB"/>
     <w:rsid w:val="00D06D8B"/>
     <w:rsid w:val="00D134D4"/>
     <w:rsid w:val="00D20892"/>
     <w:rsid w:val="00D22243"/>
     <w:rsid w:val="00D23185"/>
     <w:rsid w:val="00D23660"/>
     <w:rsid w:val="00D24772"/>
     <w:rsid w:val="00D25E7B"/>
     <w:rsid w:val="00D44888"/>
     <w:rsid w:val="00D44FF2"/>
     <w:rsid w:val="00D53A7D"/>
     <w:rsid w:val="00D547F2"/>
     <w:rsid w:val="00D67470"/>
     <w:rsid w:val="00D73275"/>
     <w:rsid w:val="00D7407B"/>
     <w:rsid w:val="00D8463B"/>
     <w:rsid w:val="00D87468"/>
     <w:rsid w:val="00D91417"/>
+    <w:rsid w:val="00D94BDA"/>
     <w:rsid w:val="00DA4FE0"/>
     <w:rsid w:val="00DA7C22"/>
     <w:rsid w:val="00DB0C83"/>
     <w:rsid w:val="00DB2F22"/>
     <w:rsid w:val="00DB7FD8"/>
     <w:rsid w:val="00DD11F5"/>
     <w:rsid w:val="00DE002A"/>
     <w:rsid w:val="00DF6DB9"/>
     <w:rsid w:val="00E17888"/>
     <w:rsid w:val="00E244A2"/>
     <w:rsid w:val="00E258E0"/>
     <w:rsid w:val="00E41A27"/>
     <w:rsid w:val="00E5752E"/>
     <w:rsid w:val="00E578EC"/>
     <w:rsid w:val="00E70418"/>
     <w:rsid w:val="00E87157"/>
     <w:rsid w:val="00EA4CB1"/>
     <w:rsid w:val="00EB1320"/>
     <w:rsid w:val="00ED31F3"/>
     <w:rsid w:val="00EE5915"/>
     <w:rsid w:val="00F00406"/>
     <w:rsid w:val="00F01DCC"/>
     <w:rsid w:val="00F03294"/>
     <w:rsid w:val="00F113CB"/>
     <w:rsid w:val="00F1148B"/>
@@ -6514,51 +6357,51 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0DD6CD8A"/>
   <w15:docId w15:val="{ED4491A7-9073-4326-8E50-B05F8BA835AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6583,160 +6426,160 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6779,52 +6622,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6885,57 +6728,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standaard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
@@ -6945,71 +6788,72 @@
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:rsid w:val="00A2500A"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standaardalinea-lettertype" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Standaardtabel" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Geenlijst" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="007F2292"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Paginanummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="007F2292"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:semiHidden/>
@@ -7050,100 +6894,100 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00A2500A"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00A2500A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="007B1A54"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EBNPM L+ Univers" w:hAnsi="EBNPM L+ Univers" w:cs="EBNPM L+ Univers"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kop1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:rsid w:val="00DE002A"/>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009D73C9"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="008C2207"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="222643378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="235869749">
       <w:bodyDiv w:val="1"/>
@@ -7375,51 +7219,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2077510451">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7671,68 +7515,74 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2423</ap:Words>
+  <ap:Characters>13327</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>111</ap:Lines>
+  <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>15719</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
-  <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>1900-12-31T23:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010040BB22957839204C85B21D4BCADBB660</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>fd379712-4ec1-4a82-a4c6-122502ada1db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>