--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -1,5242 +1,1163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A3241D" w:rsidR="00F75106" w:rsidRDefault="002B43A0" w14:paraId="2AD2F187" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="001652CF" w14:paraId="3A7DA6BA" w14:textId="7696F49F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692" w:rsidR="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692" w:rsidR="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00031692" w:rsidR="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rechtsstaat en Rechtsorde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="1ED6C487" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692" w:rsidR="001652CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1086</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00570F41" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="39E6019E" w14:textId="35060044">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="6C7EB601" w14:textId="6CAAA4EB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="48170F3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="231B3CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aandacht voor complotnarratieven is de afgelopen jaren toegenomen. Deze narratieven worden zichtbaar in uiteenlopende contexten, waaronder protesten tegen coronamaatregelen, discussies over klimaatbeleid en migratie, en internationale politieke ontwikkelingen. Sociale media, het internet, globalisering, maatschappelijke crises en geopolitieke conflicten dragen bij aan de verspreiding en zichtbaarheid van dergelijke narratieven. Het kwaadaardige elite-narratief speelt een centrale rol binnen fenomenen zoals wantrouwen jegens de overheid en macht. Het vormt de basis van het anti-institutioneel extremisme en komt voor in verschillende extremistische stromingen. De Nationale Extremismestrategie 2024 – 2029 toont de beleidsinzet om extremisme, waaronder anti-institutioneel extremisme, tegen te gaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tevens is op 26 november 2025 het WODC-rapport over anti-institutionalisme in Nederland gepubliceerd en is uw Kamer een beleidsreactie toegestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="66F5B24A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="7AC5B159" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek ‘Narratieven over ‘kwaadaardige elites’: zicht op aard, ontwikkeling en duiding’ van het Wetenschappelijk Onderzoek- en Datacentrum (hierna: WODC) betreft een literatuurstudie en biedt een overzicht van bestaande kennis over complotnarratieven waar kwaadaardige elites centraal staan. Middels deze brief bied ik dit onderzoeksrapport aan uw Kamer aan. Hieronder beschrijf ik de bevindingen van het onderzoeksrapport en geef ik mijn reactie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="0D3195D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="424D881C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bevindingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="336B6673" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek analyseert 221 publicaties over complotnarratieven rond ‘kwaadaardige elites’. Het kwaadaardige elite-narratief, waarbinnen ervan wordt uitgegaan dat er een kleine, internationale elite aan de macht is die burgers misleidt, uitbuit of zelfs vermoordt, is een verzamelnaam voor uiteenlopende complotverhalen waar vaak dezelfde bouwstenen in voorkomen: een verborgen agenda, een onschuldig volk, een machtige vijand en instituties of de media als handlangers. Het onderzoek stelt dat er een historische continuïteit zit in dergelijke complotnarratieven. Zo gaan veel narratieven nog steeds over </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="3A46202C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minderheden; de Joden worden veelal als vijand geschetst, migranten vernietigen de cultuur en zijn uit op een machtsovername en de LHBTQ+-gemeenschap en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="2F4CFC05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het feminisme vernietigen het gezin. Dit past met name goed binnen het discours van conservatisme en populisme. Tegelijk zijn hedendaagse narratieven meer fluïde en persoonlijk. De onderzoekers beschrijven dat complotnarratieven snel ontwikkelen naargelang de huidige politieke, economische en internationale context en dat ze meer dan vroeger gericht zijn op ‘het systeem’. Ook beschrijven ze dat hedendaagse complotten zich richten tegen veronderstelde elites, terwijl de makers en verspreiders van deze complotten vaak zelf als ‘de macht’ te definiëren zijn op basis van hun politieke en economische positie. Crises of sociale transformaties kunnen daarnaast leiden tot nieuwe narratieven, of tot een heropleving van bestaande complotnarratieven. Sociale media vergroten hun zichtbaarheid en verspreiding, vooral tijdens crises en perioden van onzekerheid. De onderzoekers stellen dat er consensus is over het feit dat complotten tot de culturele mainstream zijn gaan behoren. Op basis van de geanalyseerde literatuur kunnen echter geen conclusies worden getrokken over de omvang, groei en mogelijke invloed op democratische instituties, omdat er weinig overeenstemming bestaat over hoe dit gemeten moet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="376D22F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="70E2F45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reactie op bevindingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="4DC541B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het grootste gedeelte van de aanhangers van het kwaadaardige elite-narratief heeft geen gewelddadige intenties. Aanhangers en aanjagers dragen wel bij aan de verspreiding van extremistische ideeën, die het vertrouwen in de overheid en de democratische rechtsorde ondermijnen en kunnen leiden tot radicalisering van, en extremistisch handelen door, anderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo draagt het verspreiden van complottheorieën, des- en misinformatie eraan bij dat onder meer (lokale) politici, wetenschappers en journalisten te maken krijgen met doxing, bedreiging, intimidatie en geweld. Zij worden gezien als de vertegenwoordigers van de ‘kwaadaardige elite’. Bedreigingen en agressie tegen politieke ambtsdragers en consequent wantrouwen jegens de overheid ondermijnen de werking van het openbaar bestuur en daarmee de democratische rechtsorde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="2376F0A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="24FB3B71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verspreiden van complottheorieën kan zowel het functioneren van de democratische instituties ondermijnen, alsook het vertrouwen dat mensen in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="552432CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elkaar hebben. Het onderzoek laat zien dat migranten, Joden, de LHBTQ+-gemeenschap, en het feminisme veelal worden geschetst als ‘vijand’ en onderdeel van de kwaadaardige elite. Dit kan op den duur bijdragen aan vijanddenken, intimidatie, bedreiging of geweld jegens individuen binnen deze groepen. Het is belangrijk om deze dynamieken en het effect van dergelijke complotnarratieven te begrijpen en minderheden te blijven beschermen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="68BD804B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="48EFA253" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals in het Dreigingsbeeld Terrorisme Nederland (DTN) van juni 2026 is genoemd, is er een toenemende dreiging voor de democratische rechtsorde op het moment dat complotnarratieven worden overgenomen door politici en (semi) reguliere media, omdat dit bijdraagt aan de verspreiding en acceptatie van deze narratieven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="2C332544" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...695 lines deleted...]
-    <w:p w:rsidRPr="00A3241D" w:rsidR="00F75106" w:rsidRDefault="00F75106" w14:paraId="5F9E15BB" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="412976BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:sectPr w:rsidRPr="00A3241D" w:rsidR="00F75106">
-[...1359 lines deleted...]
-    <w:p w:rsidR="00F75106" w:rsidP="00690E82" w:rsidRDefault="00F75106" w14:paraId="667E2F4B" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Conclusie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="6EBD5D71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben de onderzoekers erkentelijk voor hun gedegen literatuuronderzoek. De bevindingen geven meer inzicht in de achterliggende aard en omvang van het kwaadaardige elite-narratief. Complotnarratieven zijn al eeuwenoud en het blijft belangrijk de historie en context te begrijpen om trends en blinde vlekken te identificeren. Het kabinet beschouwt gezond wantrouwen als belangrijke basis voor de democratische rechtsorde en ieder individu is vrij te geloven in uiteenlopende ideeën en complottheorieën. Gezond wantrouwen is een democratische waarde. Echter, op het moment dat complotnarratieven zich veelal richten op bepaalde (minderheids- of kwetsbare) groepen of consequent de werking van democratische instituties in twijfel trekken, kan dit een ondermijnend effect hebben op de democratische rechtsorde en in sommige gevallen geweld legitimeren. Deze ondermijning dient te worden tegengegaan en vraagt om normerend optreden van zowel de overheid als de gehele samenleving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="08FE306B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:cols w:space="720"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="1A942083" w14:textId="6E10AA55">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="577B142E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="0643D673" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00031692" w:rsidR="00031692" w:rsidP="00031692" w:rsidRDefault="00031692" w14:paraId="5DF6F401" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00031692" w:rsidR="00031692">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3968B621" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC">
+    <w:p w14:paraId="56127229" w14:textId="77777777" w:rsidR="00A830F4" w:rsidRDefault="00A830F4" w:rsidP="00570F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011FF1B3" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1B9216DA" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20A6A2BC" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC">
+    <w:p w14:paraId="0648A4DD" w14:textId="77777777" w:rsidR="00A830F4" w:rsidRDefault="00A830F4" w:rsidP="00570F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BDD8B8" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="68456C2D" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...54 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A6DD57A" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="002B43A0">
+  <w:p w14:paraId="1036BAD7" w14:textId="77777777" w:rsidR="00570F41" w:rsidRDefault="00570F41">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...27 lines deleted...]
-    </w:r>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="22A38D47" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
-[...61 lines deleted...]
-  </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...184 lines deleted...]
-  <w:p w14:paraId="77B2884E" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="054C1F91" w14:textId="77777777" w:rsidR="00570F41" w:rsidRDefault="00570F41">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...95 lines deleted...]
-      <w:pStyle w:val="broodtekst"/>
+  <w:p w14:paraId="5463B57F" w14:textId="77777777" w:rsidR="00570F41" w:rsidRDefault="00570F41">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AED0B8A" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC">
+    <w:p w14:paraId="3C5E7B05" w14:textId="77777777" w:rsidR="00A830F4" w:rsidRDefault="00A830F4" w:rsidP="00570F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78792937" w14:textId="77777777" w:rsidR="007166DC" w:rsidRDefault="007166DC">
+    <w:p w14:paraId="5CDEC854" w14:textId="77777777" w:rsidR="00A830F4" w:rsidRDefault="00A830F4" w:rsidP="00570F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7C247464" w14:textId="77777777" w:rsidR="00A04890" w:rsidRDefault="00A04890" w:rsidP="00A04890">
+    <w:p w14:paraId="5B9A8DDB" w14:textId="77777777" w:rsidR="00031692" w:rsidRPr="00031692" w:rsidRDefault="00031692" w:rsidP="00031692">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Rijksoverheid, Bevorderen, Beschermen, Bestrijden. Nationale Extremismestrategie </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9224BB" w14:textId="77777777" w:rsidR="00A04890" w:rsidRDefault="00A04890" w:rsidP="00A04890">
+    <w:p w14:paraId="5340EC57" w14:textId="77777777" w:rsidR="00031692" w:rsidRPr="00031692" w:rsidRDefault="00031692" w:rsidP="00031692">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>2024-2029, mei 2024.</w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024-2029, mei 2024. Bijlage bij Kamerstuk, 30821 nr.218.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0A97CBEA" w14:textId="77777777" w:rsidR="00A04890" w:rsidRDefault="00A04890" w:rsidP="00A04890">
+    <w:p w14:paraId="7CB7A104" w14:textId="77777777" w:rsidR="00031692" w:rsidRPr="00031692" w:rsidRDefault="00031692" w:rsidP="00031692">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ergaderjaar 2025-2026, 29 754, nr. 770.</w:t>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, vergaderjaar 2025-2026, 29 754, nr. 770.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F8A1CA0" w14:textId="652B1FC0" w:rsidR="002475B2" w:rsidRPr="008E5420" w:rsidRDefault="002B43A0" w:rsidP="008E5420">
+    <w:p w14:paraId="2BA9075F" w14:textId="77777777" w:rsidR="00031692" w:rsidRPr="00031692" w:rsidRDefault="00031692" w:rsidP="00031692">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006C4C00">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E5420">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="006C4C00" w:rsidRPr="008E5420">
+        <w:r w:rsidRPr="00031692">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Position paper NCTV t.b.v. rondetafelgesprek Soevereinen 21 mei 2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A81DFE">
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7AEC40AB" w14:textId="241A951D" w:rsidR="00727460" w:rsidRDefault="00727460" w:rsidP="008E5420">
+    <w:p w14:paraId="0E8C972A" w14:textId="77777777" w:rsidR="00031692" w:rsidRPr="00031692" w:rsidRDefault="00031692" w:rsidP="00031692">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008E5420">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031692">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E5420">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">NCTV, </w:t>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NCTV, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="008E5420">
+        <w:r w:rsidRPr="00031692">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Dreigingsbeeld Terrorisme Nederland juni 2026</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A81DFE">
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00031692">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Bijlage bij Kamerstuk, 29754 nr. 783.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14098425" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C">
+  <w:p w14:paraId="00B39AF3" w14:textId="77777777" w:rsidR="00570F41" w:rsidRDefault="00570F41">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4C1F4B91" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="0089073C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FBE1C69" w14:textId="77777777" w:rsidR="0089073C" w:rsidRDefault="002B43A0">
+  <w:p w14:paraId="7C968EBC" w14:textId="77777777" w:rsidR="00570F41" w:rsidRPr="00570F41" w:rsidRDefault="00570F41" w:rsidP="00570F41">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...239 lines deleted...]
-      <w:spacing w:line="242" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FE22B76" w14:textId="49F4DE90" w:rsidR="0089073C" w:rsidRDefault="002B43A0">
+  <w:p w14:paraId="65B75705" w14:textId="77777777" w:rsidR="00570F41" w:rsidRPr="00570F41" w:rsidRDefault="00570F41" w:rsidP="00570F41">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1476 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="227"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...4 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00254349"/>
-[...257 lines deleted...]
-    <w:rsid w:val="00FD3A4E"/>
+    <w:rsidRoot w:val="00570F41"/>
+    <w:rsid w:val="00031692"/>
+    <w:rsid w:val="001652CF"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0034465D"/>
+    <w:rsid w:val="003A52FB"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rsid w:val="0057614F"/>
+    <w:rsid w:val="007903F0"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A830F4"/>
+    <w:rsid w:val="00C06B98"/>
+    <w:rsid w:val="00C536D9"/>
+    <w:rsid w:val="00DB082D"/>
+    <w:rsid w:val="00E74316"/>
+    <w:rsid w:val="00F701CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37B41E27"/>
+  <w14:docId w14:val="0CDE5F15"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7BDACDC9-1262-4AC6-9230-677F1D9DABAC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5257,77 +1178,79 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5362,55 +1285,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5473,1813 +1396,1096 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="009B09F2"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="broodtekst"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kop2">
-[...1 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-[...5 lines deleted...]
-      <w:bCs/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:basedOn w:val="broodtekst"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
-[...7 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00570F41"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-    <w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...507 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="in-table">
     <w:name w:val="in-table"/>
     <w:basedOn w:val="broodtekst"/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00570F41"/>
     <w:pPr>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="2"/>
-    </w:rPr>
-[...430 lines deleted...]
-      <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B46C81"/>
-    <w:rPr>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B46C81"/>
+    <w:rsid w:val="00570F41"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...186 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00C22108"/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst-bold-kwn">
-[...29 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00913429"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00913429"/>
-[...10 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="00570F41"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00913429"/>
-[...20 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00570F41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00570F41"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nctv.nl/documenten/2025/06/17/dreigingsbeeld-terrorisme-nederland-juni-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/debat_en_vergadering/commissievergaderingen/details?id=2025A02037" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5915</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>982</ap:Words>
+  <ap:Characters>5401</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>45</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6977</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6371</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <version/>
   <category/>
-  <dc:description>------------------------</dc:description>
-  <version/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>