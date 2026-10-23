--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,142 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="00074F9D" w:rsidP="009A26FB" w:rsidRDefault="00DD09E4" w14:paraId="67F8609C" w14:textId="649049AB">
+    <w:p w:rsidRPr="00E32B62" w:rsidR="00074F9D" w:rsidP="00E32B62" w:rsidRDefault="00DD09E4" w14:paraId="67F8609C" w14:textId="659AF31B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>962</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="000122BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E32B62" w:rsidR="00E32B62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van de Algemene wet erkenning EU-beroepskwalificaties, de Advocatenwet, de Gerechtsdeurwaarderswet, de Wet op het notarisambt, de Wet op het accountantsberoep, de Loodsenwet en de Wet op de beroepen in de individuele gezondheidszorg, ter nadere implementatie van richtlijn (EU) 2018/958 ten aanzien van beroepsorganisaties met regelgevende bevoegdheid (implementatie Proportionaliteitsrichtlijn inzake beroepsorganisaties met regelgevende bevoegdheid)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="1C8FB64E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA16B6">
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="63552A11" w14:textId="6FC6265B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>36962</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="00D72C74">
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wijziging van de Algemene wet erkenning EU-beroepskwalificaties, de Advocatenwet, de Gerechtsdeurwaarderswet, de Wet op het notarisambt, de Wet op het accountantsberoep, de Loodsenwet en de Wet op de beroepen in de individuele gezondheidszorg, ter nadere implementatie van richtlijn (EU) 2018/958 ten aanzien van beroepsorganisaties met regelgevende bevoegdheid (implementatie Proportionaliteitsrichtlijn </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="00D72C74">
+        <w:t>Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>inzake</w:t>
-[...42 lines deleted...]
-        <w:t>Nr.</w:t>
+        <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">VERSLAG </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00074F9D" w:rsidP="009A26FB" w:rsidRDefault="00074F9D" w14:paraId="3E9F23CD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="07991381" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -285,67 +292,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de D66-fractie constateren dat vrijwel alle geconsulteerde beroepsorganisaties stellen dat het wetsvoorstel verder gaat dan de Proportionaliteitsrichtlijn vereist, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="00421D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>maar</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat de regering dat bestrijdt. Deze leden constateren </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> dat de driejaarlijkse monitoringsverplichting en de </w:t>
+        <w:t xml:space="preserve"> dat de regering dat bestrijdt. Deze leden constateren tevens dat de driejaarlijkse monitoringsverplichting en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>zesjaarlijkse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> beoordelingstermijn niet als zodanig in de tekst van de richtlijn zijn opgenomen, maar zijn ontleend aan de richtsnoeren van de Europese Commissie van 22 december 2022, die de memorie van toelichting zelf aanmerkt als niet juridisch bindend. Zij vragen de regering per verplichting aan te geven of deze rechtstreeks voortvloeit uit de tekst van de richtlijn, dan wel uit de richtsnoeren of uit het met redenen omkleed advies van 10 oktober 2023. Hoe verhoudt de gekozen invulling zich tot de afspraak dat Europese richtlijnen sneller en zoveel mogelijk 1-op-1 worden geïmplementeerd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="006101A8" w:rsidP="009A26FB" w:rsidRDefault="006101A8" w14:paraId="72D9C8D7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -461,98 +452,73 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Achtergrond bij de Proportionaliteitsrichtlijn </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="007E3602" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="1C92FB94" w14:textId="09873B00">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="007E3602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lezen dat de Europese Commissie eerder tegen 22 lidstaten een inbreukprocedure is gestart wegens gebrekkige implementatie van de Proportionaliteitsrichtlijn, dat inmiddels nog tegen acht lidstaten een procedure loopt en dat in drie gevallen de zaak is verwezen naar het Europese Hof van Justitie. De regering stelt dat dit wetsvoorstel tegemoetkomt aan de bezwaren van de Commissie. Kan de regering nader toelichten waarop deze verwachting is gebaseerd? In hoeverre acht de regering het risico aanwezig dat de Commissie de inbreukprocedure desondanks voortzet en de zaak eveneens aan het Hof voorlegt? Is gedurende de voorbereiding van dit wetsvoorstel contact geweest met de Europese Commissie over de voorgestelde implementatiewijze? Zo ja, heeft de Commissie hierover </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> een (voorlopig) oordeel gegeven? Zo nee, op welk moment verwacht de regering hierover duidelijkheid te verkrijgen? </w:t>
+        <w:t xml:space="preserve">lezen dat de Europese Commissie eerder tegen 22 lidstaten een inbreukprocedure is gestart wegens gebrekkige implementatie van de Proportionaliteitsrichtlijn, dat inmiddels nog tegen acht lidstaten een procedure loopt en dat in drie gevallen de zaak is verwezen naar het Europese Hof van Justitie. De regering stelt dat dit wetsvoorstel tegemoetkomt aan de bezwaren van de Commissie. Kan de regering nader toelichten waarop deze verwachting is gebaseerd? In hoeverre acht de regering het risico aanwezig dat de Commissie de inbreukprocedure desondanks voortzet en de zaak eveneens aan het Hof voorlegt? Is gedurende de voorbereiding van dit wetsvoorstel contact geweest met de Europese Commissie over de voorgestelde implementatiewijze? Zo ja, heeft de Commissie hierover reeds een (voorlopig) oordeel gegeven? Zo nee, op welk moment verwacht de regering hierover duidelijkheid te verkrijgen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="007E3602" w:rsidP="009A26FB" w:rsidRDefault="007E3602" w14:paraId="5E451085" w14:textId="56526B54">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze leden vragen </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="00A0212E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>tevens</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">tevens </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>hoe de regering waarborgt dat Nederland, ondanks de voorgestelde wetswijzigingen, niet alsnog met een voortgezette inbreukprocedure of een verwijzing naar het Hof van Justitie wordt geconfronteerd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="007E3602" w:rsidP="009A26FB" w:rsidRDefault="007E3602" w14:paraId="38A49272" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00DA3EC4" w:rsidP="009A26FB" w:rsidRDefault="00476DFD" w14:paraId="59C94171" w14:textId="02099527">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -565,59 +531,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="00D546B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beroepsreglementering </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00DA3EC4" w:rsidP="009A26FB" w:rsidRDefault="00DA3EC4" w14:paraId="11910167" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de BBB-fractie lezen dat de regering de richtlijn zo lastenluw mogelijk en zonder nationale koppen wil implementeren. Deze leden hechten eraan dat bij Europese implementatiewetgeving niet méér verplichtingen worden opgelegd dan strikt noodzakelijk. Kan de regering nader uiteenzetten op welke onderdelen van het wetsvoorstel Nederland zelf beleidsruimte heeft gebruikt? Kan de regering bevestigen dat nergens verder wordt gegaan dan noodzakelijk is om aan de richtlijn en de bezwaren van de Europese </w:t>
-[...7 lines deleted...]
-        <w:t>Commissie te voldoen? Heeft de Europese Commissie inmiddels voldoende zekerheid gegeven dat met dit voorstel de lopende inbreukprocedure kan worden beëindigd?</w:t>
+        <w:t>De leden van de BBB-fractie lezen dat de regering de richtlijn zo lastenluw mogelijk en zonder nationale koppen wil implementeren. Deze leden hechten eraan dat bij Europese implementatiewetgeving niet méér verplichtingen worden opgelegd dan strikt noodzakelijk. Kan de regering nader uiteenzetten op welke onderdelen van het wetsvoorstel Nederland zelf beleidsruimte heeft gebruikt? Kan de regering bevestigen dat nergens verder wordt gegaan dan noodzakelijk is om aan de richtlijn en de bezwaren van de Europese Commissie te voldoen? Heeft de Europese Commissie inmiddels voldoende zekerheid gegeven dat met dit voorstel de lopende inbreukprocedure kan worden beëindigd?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00DA3EC4" w:rsidP="009A26FB" w:rsidRDefault="00DA3EC4" w14:paraId="76ED8840" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="1080" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00E946C7" w:rsidP="009A26FB" w:rsidRDefault="00D546B2" w14:paraId="3955E075" w14:textId="6EE77797">
       <w:pPr>
         <w:ind w:left="372" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
@@ -785,59 +743,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">advisering van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Raad van State heeft kritisch gekeken naar de verhouding tussen de minister en deze beroepsorganisaties en adviseerde onder meer de oorspronkelijk voorgestelde bevoegdheid tot het geven van een bindend advies te schrappen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00FF0A54" w:rsidP="009A26FB" w:rsidRDefault="00FF0A54" w14:paraId="13383BDF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kan de regering toelichten hoe in de uiteindelijke systematiek wordt voorkomen dat de evenredigheidstoets leidt tot onnodige ministeriële bemoeienis met inhoudelijke beroepsnormen? Waar ligt volgens de regering precies de grens tussen het toetsen van proportionaliteit en het inhoudelijk </w:t>
-[...7 lines deleted...]
-        <w:t>sturen op de regels die een beroepsorganisatie vanuit haar professionele verantwoordelijkheid noodzakelijk acht?</w:t>
+        <w:t>Kan de regering toelichten hoe in de uiteindelijke systematiek wordt voorkomen dat de evenredigheidstoets leidt tot onnodige ministeriële bemoeienis met inhoudelijke beroepsnormen? Waar ligt volgens de regering precies de grens tussen het toetsen van proportionaliteit en het inhoudelijk sturen op de regels die een beroepsorganisatie vanuit haar professionele verantwoordelijkheid noodzakelijk acht?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="00FF0A54" w:rsidP="009A26FB" w:rsidRDefault="00FF0A54" w14:paraId="1E81B759" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="1080" w:firstLine="336"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="006D1752" w:rsidP="009A26FB" w:rsidRDefault="006D1752" w14:paraId="51D5AB19" w14:textId="1CA87527">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -997,643 +947,601 @@
         <w:t xml:space="preserve">begrijpen dat de regering ervoor kiest de Proportionaliteitsrichtlijn zowel in de Algemene wet erkenning EU-beroepskwalificaties als in de afzonderlijke sectorwetten te implementeren. Hoe wordt geborgd dat de verschillende beroepsorganisaties de evenredigheidstoets op een uniforme wijze uitvoeren? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EA16B6" w:rsidR="007D1041" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="459DBBAE" w14:textId="7E6B5AF3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vragen daarnaast of de regering het risico aanwezig acht dat toekomstige wijzigingen van de implementatie telkens in </w:t>
+        <w:t>vragen daarnaast of de regering het risico aanwezig acht dat toekomstige wijzigingen van de implementatie telkens in meerdere sectorwetten moeten worden doorgevoerd, waardoor de regelgeving complexer en minder onderhoudbaar wordt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="007D1041" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="01B6D144" w14:textId="4B50CBCB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t>merken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00DF7994">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA16B6">
+        <w:t xml:space="preserve"> voorts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">op dat de regering in haar brief van 9 juni 2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="002156BE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00B7273C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uitgebreid ingaat op de wijze waarop de verplichtingen uit de Proportionaliteitsrichtlijn ook ten aanzien van initiatiefwetsvoorstellen en amendementen worden geborgd. Deze leden constateren dat dit aspect in de memorie van toelichting nauwelijks terugkomt. Kan de regering toelichten hoe de in deze brief aangekondigde werkwijze, waarbij de betrokken bewindspersoon alsnog een evenredigheidsbeoordeling uitvoert indien deze tijdens de parlementaire behandeling ontbreekt, inmiddels is uitgewerkt? Is deze werkwijze inmiddels in de praktijk toegepast? Zo ja, kan de regering daarvan enkele voorbeelden geven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="007D1041" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="5D86CDE1" w14:textId="37864A4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>merken</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="00DF7994">
+        <w:t xml:space="preserve">vragen daarnaast of de in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00E210CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> voorts </w:t>
+        <w:t>bovengenoemde</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">op dat de regering in haar brief van 9 juni 2023 </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t xml:space="preserve"> Kamerbrief aangekondigde aanpassingen van de aanwijzingen voor de regelgeving en de bijbehorende uitvoeringsvoorschriften inmiddels zijn gerealiseerd. Kan de regering bevestigen dat hiermee naar haar oordeel ook ten aanzien van initiatiefwetsvoorstellen en amendementen volledig tegemoet wordt gekomen aan de bezwaren van de Europese Commissie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00476DFD" w:rsidP="009A26FB" w:rsidRDefault="00476DFD" w14:paraId="388BABF9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="005409E6" w:rsidP="009A26FB" w:rsidRDefault="00772766" w14:paraId="75C7F080" w14:textId="604ABCB1">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00D546B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Regeldruk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="005409E6" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="760C06B5" w14:textId="55E124B9">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="00B7273C">
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="005409E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>constateren dat in de regeldrukpassage met name wordt ingegaan op de directe administratieve lasten die voortvloeien uit de implementatie van de richtlijn. Kan de regering toelichten of ook onderzoek is gedaan naar de bredere gevolgen voor de uitvoeringspraktijk van beroepsorganisaties?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="005409E6" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="78237767" w14:textId="0A77210C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="005409E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vragen in het bijzonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="0094263A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="005409E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>uitgebreid ingaat op de wijze waarop de verplichtingen uit de Proportionaliteitsrichtlijn ook ten aanzien van initiatiefwetsvoorstellen en amendementen worden geborgd. Deze leden constateren dat dit aspect in de memorie van toelichting nauwelijks terugkomt. Kan de regering toelichten hoe de in deze brief aangekondigde werkwijze, waarbij de betrokken bewindspersoon alsnog een evenredigheidsbeoordeling uitvoert indien deze tijdens de parlementaire behandeling ontbreekt, inmiddels is uitgewerkt? Is deze werkwijze inmiddels in de praktijk toegepast? Zo ja, kan de regering daarvan enkele voorbeelden geven?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="007D1041" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="5D86CDE1" w14:textId="37864A4B">
+        <w:t>of de gekozen implementatie ertoe leidt dat het aanpassen van beroepsreglementering aanzienlijk complexer wordt. Voor wijzigingen moeten immers achtereenvolgens de toepasselijkheid van de richtlijn, de evenredigheidsbeoordeling, consultatie, motivering, monitoring en periodieke herbeoordeling worden betrokken. Heeft de regering onderzocht welk effect deze procedurele verplichtingen hebben op de wendbaarheid van beroepsorganisaties om hun regelgeving tijdig aan te passen aan nieuwe ontwikkelingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="005409E6" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="63452C39" w14:textId="4C326F73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
+        <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="005409E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">vragen daarnaast of de in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="00E210CE">
+        <w:t>of de regering kan reflecteren op de verhouding tussen het doel van de Proportionaliteitsrichtlijn (het voorkomen van onnodige beroepsbelemmeringen) en de aanzienlijke uitbreiding van procedurele verplichtingen voor beroepsorganisaties? Is de regering van oordeel dat de gekozen implementatie niet verder gaat dan noodzakelijk om aan de richtlijn te voldoen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00D217E1" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="1DED7941" w14:textId="44617A25">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>bovengenoemde</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA16B6" w:rsidR="007D1041">
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerbrief aangekondigde aanpassingen van de aanwijzingen voor de regelgeving en de bijbehorende uitvoeringsvoorschriften inmiddels zijn gerealiseerd. Kan de regering bevestigen dat hiermee naar haar oordeel ook ten aanzien van initiatiefwetsvoorstellen en amendementen volledig tegemoet wordt gekomen aan de bezwaren van de Europese Commissie?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="00476DFD" w:rsidP="009A26FB" w:rsidRDefault="00476DFD" w14:paraId="388BABF9" w14:textId="77777777">
+        <w:t xml:space="preserve">De leden van de CDA-fractie vragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00D217E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of gedurende de consultatie door de betrokken beroepsorganisaties aandacht is gevraagd voor de uitvoerbaarheid van deze verplichtingen en de toename van procedurele lasten? Zo ja, in hoeverre heeft de regering deze signalen betrokken bij de vormgeving van het wetsvoorstel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00D217E1" w:rsidP="009A26FB" w:rsidRDefault="00D217E1" w14:paraId="0320D73A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00772766" w:rsidP="009A26FB" w:rsidRDefault="0084673D" w14:paraId="61631A7C" w14:textId="23095CD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de BBB-fractie constateren dat beroepsorganisaties voortaan onder meer nieuwe regelgeving moeten consulteren, eens per drie jaar moeten monitoren en eens per zes jaar een periodieke evenredigheidsbeoordeling moeten uitvoeren. De frequentie van drie jaar volgt niet rechtstreeks uit de richtlijn, maar is gekozen mede op basis van richtsnoeren en gesprekken met de Europese Commissie. Aanvankelijk werd zelfs een tweejaarlijkse rapportage overwogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0084673D" w:rsidP="009A26FB" w:rsidRDefault="009162EF" w14:paraId="02E10AE4" w14:textId="7E23366D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="0084673D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vragen waarom drie jaar uiteindelijk als noodzakelijke frequentie wordt beschouwd. Welke ruimte bestaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="009B76DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="0084673D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>om deze frequentie in de toekomst te verlagen wanneer uit de praktijk blijkt dat de monitoring weinig nieuwe informatie oplevert? Zij constateren daarnaast dat het Adviescollege toetsing regeldruk (ATR) aanvankelijk constateerde dat onder andere de kosten van de nieuwe Raad van Advies bij de Koninklijke Nederlandse Beroepsorganisatie van Accountants (NBA) en een digitale consultatievoorziening nog niet volledig waren meegenomen. Hoe wordt na inwerkingtreding gecontroleerd of de daadwerkelijke regeldruk overeenkomt met de huidige ramingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0084673D" w:rsidP="009A26FB" w:rsidRDefault="0084673D" w14:paraId="1435EF78" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00D546B2" w:rsidP="009A26FB" w:rsidRDefault="00772766" w14:paraId="525C175B" w14:textId="5D89A232">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="708"/>
+      <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA16B6">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="00D546B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">. Overige gevolgen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00047704" w:rsidP="009A26FB" w:rsidRDefault="00047704" w14:paraId="686600C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie constateren dat de bevoegdheid van de verantwoordelijke bewindspersoon tot het geven van een bindend advies op advies van de Afdeling advisering van de Raad van State is geschrapt en vervangen door een advies waarvan uitsluitend gemotiveerd mag worden afgeweken, met als sluitstuk vernietiging bij koninklijk besluit en, onder de Wet BIG, een aanwijzing. Deze leden vragen hoe vaak de vernietigingsbevoegdheid ten aanzien van regelgeving van de betrokken beroepsorganisaties de afgelopen tien jaar daadwerkelijk is toegepast, en waarop de regering haar verwachting baseert dat dit sluitstuk in de praktijk werkt. Zij vragen voorts of de regering bereid is de Kamer periodiek te informeren over de gevallen waarin van een evenredigheidsadvies gemotiveerd is afgeweken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00047704" w:rsidP="009A26FB" w:rsidRDefault="00047704" w14:paraId="333DE424" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00D546B2" w:rsidP="009A26FB" w:rsidRDefault="00772766" w14:paraId="756AE7B7" w14:textId="6389D241">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA16B6" w:rsidR="00D546B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Regeldruk </w:t>
-[...120 lines deleted...]
-        <w:ind w:left="708"/>
+        <w:t xml:space="preserve">. Consultatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00D546B2" w:rsidP="009A26FB" w:rsidRDefault="00DA6414" w14:paraId="7036586E" w14:textId="44337F3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van de D66-fractie constateren dat dit wetsvoorstel niet via internetconsultatie is voorgelegd en dat is geconsulteerd bij de betrokken beroepsorganisaties en bij MKB-Nederland. Deze leden constateren tegelijk dat de richtlijn juist verplicht tot consultatie van eenieder, omdat consumenten en toetreders door beperkende beroepsregels worden geraakt. Zij vragen waarom bij de totstandkoming van dit wetsvoorstel geen consumenten-, patiënten- of cliëntenorganisaties zijn geraadpleegd. Hoe voorkomt de regering dat de nieuwe consultatieplicht in de praktijk een formaliteit wordt, mede gelet op de constatering van de Europese Commissie dat publicatie op de website van een beroepsorganisatie daarvoor mogelijk niet volstaat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="00EF25D0" w:rsidP="009A26FB" w:rsidRDefault="00EF25D0" w14:paraId="0B1CC357" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="085FEF56" w14:textId="6FC4876D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...86 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
+      <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="00D546B2" w14:paraId="636D76D4" w14:textId="36325D76">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="00EF25D0" w:rsidP="009A26FB" w:rsidRDefault="00EF25D0" w14:paraId="0B1CC357" w14:textId="77777777">
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Van Eijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="797492E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="085FEF56" w14:textId="6FC4876D">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="0092495F" w14:paraId="0833C936" w14:textId="170155FE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA16B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>De voorzitter van de commissie,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="00D546B2" w14:paraId="636D76D4" w14:textId="36325D76">
+        <w:t>De griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidP="009A26FB" w:rsidRDefault="00D546B2" w14:paraId="29324E4D" w14:textId="18AC8F5B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA16B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA16B6">
+        <w:t>Reinder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA16B6" w:rsidR="003C532F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Van Eijk</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidSect="00DE555F">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidRPr="00EA16B6" w:rsidR="0092495F" w:rsidSect="008F168F">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B56CCCE" w14:textId="77777777" w:rsidR="00ED10EE" w:rsidRDefault="00ED10EE" w:rsidP="005F3ED6">
+    <w:p w14:paraId="05DBDF42" w14:textId="77777777" w:rsidR="00645BF5" w:rsidRDefault="00645BF5" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="429CF640" w14:textId="77777777" w:rsidR="00ED10EE" w:rsidRDefault="00ED10EE" w:rsidP="005F3ED6">
+    <w:p w14:paraId="1D46CBB1" w14:textId="77777777" w:rsidR="00645BF5" w:rsidRDefault="00645BF5" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1695,61 +1603,61 @@
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CA0F1C8" w14:textId="2C9A2226" w:rsidR="005A4300" w:rsidRDefault="005A4300">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0102A0A1" w14:textId="637556EF" w:rsidR="005F3ED6" w:rsidRDefault="005F3ED6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8F0C1B" w14:textId="77777777" w:rsidR="00ED10EE" w:rsidRDefault="00ED10EE" w:rsidP="005F3ED6">
+    <w:p w14:paraId="199D9B0D" w14:textId="77777777" w:rsidR="00645BF5" w:rsidRDefault="00645BF5" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AD7BEF0" w14:textId="77777777" w:rsidR="00ED10EE" w:rsidRDefault="00ED10EE" w:rsidP="005F3ED6">
+    <w:p w14:paraId="3B15A1BB" w14:textId="77777777" w:rsidR="00645BF5" w:rsidRDefault="00645BF5" w:rsidP="005F3ED6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="11B5CA11" w14:textId="6224A42B" w:rsidR="002156BE" w:rsidRPr="00B4462B" w:rsidRDefault="002156BE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -3286,83 +3194,85 @@
   </w:num>
   <w:num w:numId="11" w16cid:durableId="646740014">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1685090933">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1037856907">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="366686051">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1732264968">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="801195322">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE555F"/>
     <w:rsid w:val="000122BA"/>
     <w:rsid w:val="00014FAF"/>
     <w:rsid w:val="000204E7"/>
     <w:rsid w:val="000271C3"/>
     <w:rsid w:val="000319C5"/>
     <w:rsid w:val="00043EE3"/>
     <w:rsid w:val="000454D8"/>
     <w:rsid w:val="00047704"/>
     <w:rsid w:val="00073809"/>
     <w:rsid w:val="00074F9D"/>
     <w:rsid w:val="00083413"/>
+    <w:rsid w:val="00095379"/>
     <w:rsid w:val="000A3CC0"/>
     <w:rsid w:val="000B236D"/>
     <w:rsid w:val="000B54F4"/>
     <w:rsid w:val="000C2F31"/>
     <w:rsid w:val="000D120E"/>
     <w:rsid w:val="000D1482"/>
     <w:rsid w:val="000D185A"/>
     <w:rsid w:val="000E64C9"/>
     <w:rsid w:val="001327C3"/>
     <w:rsid w:val="00132892"/>
     <w:rsid w:val="00166D06"/>
     <w:rsid w:val="00170604"/>
     <w:rsid w:val="00172736"/>
     <w:rsid w:val="001769AD"/>
     <w:rsid w:val="001852C7"/>
     <w:rsid w:val="00186063"/>
     <w:rsid w:val="00191316"/>
     <w:rsid w:val="00195EE8"/>
     <w:rsid w:val="00197813"/>
     <w:rsid w:val="001B0BCE"/>
     <w:rsid w:val="001C01BF"/>
     <w:rsid w:val="001D5DEB"/>
     <w:rsid w:val="001E18E3"/>
     <w:rsid w:val="001E2A76"/>
     <w:rsid w:val="001E79B1"/>
@@ -3430,192 +3340,198 @@
     <w:rsid w:val="005243A3"/>
     <w:rsid w:val="00527CFF"/>
     <w:rsid w:val="005409E6"/>
     <w:rsid w:val="00541F40"/>
     <w:rsid w:val="00545D28"/>
     <w:rsid w:val="005524AD"/>
     <w:rsid w:val="00552890"/>
     <w:rsid w:val="00562712"/>
     <w:rsid w:val="00567E3B"/>
     <w:rsid w:val="0058138A"/>
     <w:rsid w:val="005912EF"/>
     <w:rsid w:val="00596F4A"/>
     <w:rsid w:val="005A4300"/>
     <w:rsid w:val="005A549B"/>
     <w:rsid w:val="005C4CAB"/>
     <w:rsid w:val="005D3B3A"/>
     <w:rsid w:val="005D7AF0"/>
     <w:rsid w:val="005E5444"/>
     <w:rsid w:val="005F1DAF"/>
     <w:rsid w:val="005F3ED6"/>
     <w:rsid w:val="005F5368"/>
     <w:rsid w:val="006101A8"/>
     <w:rsid w:val="00626C1E"/>
     <w:rsid w:val="006316E5"/>
     <w:rsid w:val="00644996"/>
+    <w:rsid w:val="00645BF5"/>
     <w:rsid w:val="0066081A"/>
     <w:rsid w:val="006A68D5"/>
     <w:rsid w:val="006C028C"/>
     <w:rsid w:val="006D1752"/>
     <w:rsid w:val="006D3139"/>
     <w:rsid w:val="006D4484"/>
     <w:rsid w:val="006D72FB"/>
     <w:rsid w:val="006E5F31"/>
     <w:rsid w:val="00701EBE"/>
     <w:rsid w:val="0071692C"/>
     <w:rsid w:val="007224E3"/>
     <w:rsid w:val="00735602"/>
+    <w:rsid w:val="0074780B"/>
     <w:rsid w:val="0075597A"/>
     <w:rsid w:val="00756D6A"/>
     <w:rsid w:val="0076157A"/>
     <w:rsid w:val="00772766"/>
     <w:rsid w:val="0078562E"/>
     <w:rsid w:val="007A3D93"/>
     <w:rsid w:val="007B1A26"/>
     <w:rsid w:val="007C5989"/>
     <w:rsid w:val="007D1041"/>
     <w:rsid w:val="007D76FF"/>
     <w:rsid w:val="007E3602"/>
     <w:rsid w:val="007E61EB"/>
     <w:rsid w:val="007F7550"/>
     <w:rsid w:val="0080401F"/>
     <w:rsid w:val="00826CA3"/>
     <w:rsid w:val="00836889"/>
     <w:rsid w:val="00840BE3"/>
     <w:rsid w:val="008444DC"/>
     <w:rsid w:val="0084673D"/>
     <w:rsid w:val="008475EC"/>
     <w:rsid w:val="00861354"/>
     <w:rsid w:val="00865820"/>
     <w:rsid w:val="0087059B"/>
     <w:rsid w:val="00872D42"/>
     <w:rsid w:val="00886795"/>
     <w:rsid w:val="00886A0F"/>
     <w:rsid w:val="0089694D"/>
     <w:rsid w:val="008972B0"/>
     <w:rsid w:val="008A79EA"/>
     <w:rsid w:val="008B01DE"/>
     <w:rsid w:val="008B0A7E"/>
     <w:rsid w:val="008B6105"/>
     <w:rsid w:val="008B7DE6"/>
     <w:rsid w:val="008D32DA"/>
     <w:rsid w:val="008D383E"/>
     <w:rsid w:val="008E31AB"/>
     <w:rsid w:val="008E3894"/>
+    <w:rsid w:val="008F168F"/>
     <w:rsid w:val="009162EF"/>
     <w:rsid w:val="009166A8"/>
     <w:rsid w:val="009201C4"/>
     <w:rsid w:val="0092495F"/>
     <w:rsid w:val="0093301F"/>
     <w:rsid w:val="00934A59"/>
     <w:rsid w:val="00935F6F"/>
     <w:rsid w:val="0094263A"/>
     <w:rsid w:val="00946141"/>
     <w:rsid w:val="009561F8"/>
     <w:rsid w:val="00957151"/>
     <w:rsid w:val="0097625C"/>
     <w:rsid w:val="00997A42"/>
     <w:rsid w:val="009A26FB"/>
     <w:rsid w:val="009A7094"/>
     <w:rsid w:val="009A7421"/>
     <w:rsid w:val="009B05EC"/>
     <w:rsid w:val="009B4101"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B5D90"/>
     <w:rsid w:val="009B76DA"/>
     <w:rsid w:val="009D73DA"/>
     <w:rsid w:val="009F10B3"/>
     <w:rsid w:val="009F3795"/>
     <w:rsid w:val="00A00935"/>
     <w:rsid w:val="00A0212E"/>
     <w:rsid w:val="00A032CC"/>
     <w:rsid w:val="00A52824"/>
     <w:rsid w:val="00A655C4"/>
     <w:rsid w:val="00A826AB"/>
     <w:rsid w:val="00AA0828"/>
     <w:rsid w:val="00AB37D5"/>
+    <w:rsid w:val="00AE0455"/>
     <w:rsid w:val="00B0349C"/>
     <w:rsid w:val="00B03C06"/>
     <w:rsid w:val="00B21AD8"/>
     <w:rsid w:val="00B23B30"/>
     <w:rsid w:val="00B332B6"/>
     <w:rsid w:val="00B33802"/>
     <w:rsid w:val="00B4462B"/>
     <w:rsid w:val="00B7273C"/>
     <w:rsid w:val="00B8062E"/>
     <w:rsid w:val="00B87E51"/>
     <w:rsid w:val="00B92075"/>
     <w:rsid w:val="00BA474E"/>
     <w:rsid w:val="00BB4C2F"/>
+    <w:rsid w:val="00BB57C5"/>
     <w:rsid w:val="00BC6866"/>
     <w:rsid w:val="00BE4CB2"/>
     <w:rsid w:val="00BF2143"/>
     <w:rsid w:val="00C039BD"/>
     <w:rsid w:val="00C17F15"/>
     <w:rsid w:val="00C336B4"/>
     <w:rsid w:val="00C35F4F"/>
     <w:rsid w:val="00C423CC"/>
     <w:rsid w:val="00C4319B"/>
     <w:rsid w:val="00C4748C"/>
     <w:rsid w:val="00C57E70"/>
     <w:rsid w:val="00C651AD"/>
     <w:rsid w:val="00C657B7"/>
     <w:rsid w:val="00C845C3"/>
     <w:rsid w:val="00CA66C8"/>
     <w:rsid w:val="00CC63D3"/>
     <w:rsid w:val="00CC7BE1"/>
     <w:rsid w:val="00CD070E"/>
     <w:rsid w:val="00D01451"/>
     <w:rsid w:val="00D075D0"/>
     <w:rsid w:val="00D1701F"/>
     <w:rsid w:val="00D217E1"/>
     <w:rsid w:val="00D225C6"/>
     <w:rsid w:val="00D24135"/>
     <w:rsid w:val="00D27EFA"/>
     <w:rsid w:val="00D4669C"/>
     <w:rsid w:val="00D546B2"/>
     <w:rsid w:val="00D55428"/>
     <w:rsid w:val="00D55450"/>
     <w:rsid w:val="00D6135F"/>
     <w:rsid w:val="00D63259"/>
     <w:rsid w:val="00D72C74"/>
     <w:rsid w:val="00D80AF1"/>
     <w:rsid w:val="00D95F3F"/>
     <w:rsid w:val="00DA3EC4"/>
     <w:rsid w:val="00DA6414"/>
     <w:rsid w:val="00DD09E4"/>
     <w:rsid w:val="00DD6675"/>
     <w:rsid w:val="00DE555F"/>
     <w:rsid w:val="00DE5A81"/>
     <w:rsid w:val="00DE6B70"/>
     <w:rsid w:val="00DF7994"/>
     <w:rsid w:val="00E03047"/>
     <w:rsid w:val="00E05958"/>
     <w:rsid w:val="00E07767"/>
     <w:rsid w:val="00E157CE"/>
     <w:rsid w:val="00E210CE"/>
     <w:rsid w:val="00E319AC"/>
+    <w:rsid w:val="00E32B62"/>
     <w:rsid w:val="00E51123"/>
     <w:rsid w:val="00E51B38"/>
     <w:rsid w:val="00E556CA"/>
     <w:rsid w:val="00E648EE"/>
     <w:rsid w:val="00E65A0C"/>
     <w:rsid w:val="00E725E0"/>
     <w:rsid w:val="00E752A6"/>
     <w:rsid w:val="00E7537D"/>
     <w:rsid w:val="00E77DC4"/>
     <w:rsid w:val="00E946C7"/>
     <w:rsid w:val="00E97E39"/>
     <w:rsid w:val="00EA16B6"/>
     <w:rsid w:val="00EA7FB2"/>
     <w:rsid w:val="00EB2DC4"/>
     <w:rsid w:val="00EB64F9"/>
     <w:rsid w:val="00EC0848"/>
     <w:rsid w:val="00ED10EE"/>
     <w:rsid w:val="00ED4C42"/>
     <w:rsid w:val="00EE2719"/>
     <w:rsid w:val="00EE46C3"/>
     <w:rsid w:val="00EF25D0"/>
     <w:rsid w:val="00EF577F"/>
     <w:rsid w:val="00F00C3C"/>
     <w:rsid w:val="00F04AB9"/>
     <w:rsid w:val="00F050D9"/>
@@ -4866,51 +4782,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1785732031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5164,91 +5080,91 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
   <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2335</ap:Words>
-  <ap:Characters>14667</ap:Characters>
+  <ap:Words>2616</ap:Words>
+  <ap:Characters>14389</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>299</ap:Lines>
-  <ap:Paragraphs>53</ap:Paragraphs>
+  <ap:Lines>119</ap:Lines>
+  <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16949</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16972</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-02-12T13:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Template">
     <vt:lpwstr>Diverse documenten WJZ EZ</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplateId">
     <vt:lpwstr>126F9A6A34CE4029BD370FE01BEA28A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Typist">
     <vt:lpwstr>MosE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100BB93CF778AF26044BFEA169266F8E057</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3c5ed021-8aef-49d8-90b2-f76d4e33e668</vt:lpwstr>
   </property>
 </Properties>
 </file>