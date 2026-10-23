--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,3339 +1,1438 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00ED3489" w:rsidR="00EA0C33" w:rsidRDefault="00890F9B" w14:paraId="5AFDED24" w14:textId="7BA24A76">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0062652B" w:rsidR="0062652B" w:rsidP="0062652B" w:rsidRDefault="00052453" w14:paraId="38FD4DAD" w14:textId="63279411">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk234496432" w:id="0"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>883</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Arbeidsomstandigheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00052453" w:rsidP="0062652B" w:rsidRDefault="0062652B" w14:paraId="32A0E1F0" w14:textId="63CB3B15">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="00052453">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="00753658">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="0062652B" w:rsidP="0062652B" w:rsidRDefault="0062652B" w14:paraId="1BBF0407" w14:textId="66F27BF9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="0062652B" w:rsidP="0062652B" w:rsidRDefault="0062652B" w14:paraId="0F59EC48" w14:textId="7A4DBCA9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="0062652B" w:rsidP="0062652B" w:rsidRDefault="0062652B" w14:paraId="5728230D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="210EC79D" w14:textId="2B0D2714">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik heb toegezegd de openstaande vragen van het commissiedebat Gezond en Veilig Werken van 11 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="00FF28BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25883-552)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schriftelijk te beantwoorden. De vragen gaan specifiek over het locatiebeginsel bij de risico-inventarisatie- evaluatie (RI&amp;E) en over de regels voor het opslaan van ruitenwisservloeistof. Deze zijn beide gesteld door het lid Kisteman (VVD). Naast de beantwoording bied ik uw Kamer ook het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk235694060" w:id="1"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rapport ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prikkels voor preventie op de werkvloer’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Stichting Economisch Onderzoek (SEO) aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="4F0C9984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="316A41BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag locatiebeginsel RI&amp;E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="54688889" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het commissiedebat heeft het lid Kisteman (VVD) vragen gesteld over het opstellen en toetsen van risico-inventarisaties en -evaluaties (RI&amp;E’s) voor filialen en vestigingen en het extrapoleren van toetsbevindingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="494AD54C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="56E5A32B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Europese Kaderrichtlijn veiligheid en gezondheid op het werk (89/391) is vastgelegd dat arbeidsrisico’s moeten worden geïnventariseerd en geëvalueerd voor iedere arbeidsplaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In Nederland is dit opgenomen in de Arbeidsomstandighedenwet en Arbeidsomstandighedenregeling. In de Arbowet staat dat voor alle plekken waar arbeid wordt verricht een (getoetste) RI&amp;E nodig is. Dit betekent dat voor (zelfstandige) locaties, vestigingen en filialen een RI&amp;E moet worden opgesteld. Het extrapoleren van een RI&amp;E en/of de toets bevindingen van bijvoorbeeld een hoofdvestiging is dus niet toegestaan. Juist omdat de risico’s per locatie kunnen verschillen afhankelijk van de kenmerken van het gebouw, openingstijden of bijvoorbeeld de aard van het werk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="42B18B4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="3039EB48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit neemt niet weg dat een aantal aspecten min of meer identiek kunnen zijn, zoals arbobeleid, arbeidstijden en werkdruk. Voor het opstellen van een RI&amp;E kan dus als basis wel gebruik worden gemaakt van de RI&amp;E van een hoofdvestiging ontwikkeld op het hoofdkantoor of een branche RI&amp;E die is opgesteld door de sociale partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="3903E89F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="65FFEFD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het debat werd gesteld dat de Arbowet voorheen een andere situatie voorschreef waarbij het extrapoleren van toetsbevindingen wel was toegestaan. Dit is niet het geval. De Arbeidsomstandighedenwet, noch de manier van handhaven, is veranderd op dit specifieke punt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="26A09094" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit alles laat onverlet dat er in het debat relevante dilemma’s zijn opgeworpen over (ervaren) regeldruk, lastenluwe alternatieven en de capaciteit van arbokerndeskundigen in relatie tot gezond en veilig werken. In het debat heb ik een brief begin 2027 over onder andere de RI&amp;E toegezegd. Inmiddels zijn er meerdere varianten van mogelijke lastenverlichting op dit thema de revue gepasseerd, waaronder de steekproefsystematiek van de heer Kisteman. Deze mogelijkheden wil ik in de aangekondigde brief integraal bekijken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="78D73B34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="740737FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vraag opslag ruitenwisservloeistof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="53FC0016" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft het lid Kisteman gevraagd naar de regels voor het opslaan van gevaarlijke verpakte stoffen, specifiek ruitenwisservloeistof. Daarbij verzocht hij te kijken naar proportionaliteit in de regelgeving. In de casus moest een ondernemer een opslagkluis van € 6000 aanschaffen. Deze kosten zouden voor grote en kleine ondernemingen en bij grote en kleine hoeveelheden opgeslagen stof </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gelijk zijn. Ook vroeg het lid Kisteman of deze casus meegenomen kan worden bij de uitwerking van de motie Kisteman over een voor het mkb werkbare wijze van werken met gevaarlijke stoffen (2024).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="059C2CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="536CA227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kortgezegd schrijft de Publicatie Gevaarlijke Stoffen (PGS-15) geen specifieke kluizen voor. Ondernemers mogen afwijken van de richtlijn als zij op een andere manier hetzelfde beschermingsniveau bereiken. De gebruiker moet de opslag zelf veilig inrichten. Daarnaast gelden er al uitzonderingen voor de opslag van kleine hoeveelheden stoffen (minder dan 1000 liter).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="0995900F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="49C4336A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder licht ik mijn antwoord toe aan de hand van de verschillende regelgeving die van toepassing is. Zoals tijdens het debat uitgelegd, valt de casus van de opslag van ruitenwisservloeistof niet direct onder de motie Kisteman. Hoewel de regelgeving ruimte biedt voor proportionele oplossingen, zien we dat ondernemers dit in de praktijk niet altijd zo ervaren. Dit signaal neem ik mee in de bredere uitwerking van de motie Kisteman om het werken met gevaarlijke stoffen werkbaarder te maken voor het mkb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="06F54A8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="0B397298" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arbobesluit en Bal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="35EDD842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst is van belang dat wet- en regelgeving voor gevaarlijke stoffen alleen geldt als de ruitenwisservloeistof (m)ethanol bevat. (M)ethanol is aangemerkt als kankerverwekkende en licht ontvlambare vloeistof. Daarvoor gelden vanuit verschillende wettelijke kaders, zoals het Arbobesluit en het Besluit Activiteiten Leefomgeving (Bal), strengere eisen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="008E27CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="6899DCC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het werken met en opslaan van gevaarlijke stoffen zoals (m)ethanol brengt namelijk risico’s met zich mee voor werknemers op de werkvloer. Het Arbobesluit stelt doelvoorschriften aan de werkgever om bij het werken met gevaarlijke stoffen de opslag veilig en beheersbaar in te richten. De nadere invulling hiervan is aan de werkgever. De ruitenwisservloeistof bevat doorgaans 15% tot 35% ethanol, wat voor werknemers en consumenten bij normaal gebruik en blootstelling niet direct kankerverwekkend is. Het kan naast werken met ruitenwisservloeistof ook gaan om de verkoop ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="71B7C16A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="3184063B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de verkoop en opslag van gevaarlijke stoffen geldt ook regelgeving gericht op omgevings- en brandveiligheid. Dit is vastgelegd in het Bal. Het Bal is een onderdeel van de Omgevingswet en regelt de veiligheids- en milieuverplichtingen. Het bepaalt onder andere welke activiteiten als milieubelastend worden aangemerkt, zoals de grootschalige opslag van gevaarlijke stoffen. Het ministerie van Infrastructuur en Waterstaat heeft hierin het voortouw. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="30EFCFB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="7AFF6CFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PGS-15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="34057F94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Publicatiereeks Gevaarlijke Stoffen 15 (PGS-15) is de centrale Nederlandse richtlijn voor de veilige opslag van verpakte gevaarlijke stoffen. Deze richtlijn geeft invulling aan wettelijke kaders op het gebied van omgeving en arbeidsomstandigheden. De PGS-15 kan gezien worden als de laatste stand van de wetenschap en Best Beschikbare Techniek met betrekking tot de opslag van gevaarlijke stoffen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidDel="00E05E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De richtlijn is opgesteld door een team van vertegenwoordigers van het bedrijfsleven en de overheid. De Arbeidsinspectie heeft bij het opstellen van de richtlijn een consulterende rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="51FC1DDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Afhankelijk van de hoeveelheid die opgeslagen wordt gelden verschillende veiligheidseisen. Pas als er sprake is van een grootschalige opslag in het magazijn (minimaal 1000 liter), gelden maatregelen van de PGS-15. Dit is zo expliciet geregeld in de Bal. Kleinere hoeveelheden gevaarlijke stoffen zijn in het Bal uitgezonderd. Ik kan uit de casus niet opmaken over hoeveel liter het gaat en of er ook nog sprake is van andere gevaarlijke stoffen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="5012A3F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De PGS-15 schrijft geen specifieke kluizen voor. Als een gelijk beschermingsniveau kan worden gerealiseerd op een andere wijze is afwijken toegestaan. Het is aan de gebruiker om de opslag veilig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">te realiseren. Ik verwijs u bij verdere vragen over het opslaan van gevaarlijke stoffen in het Bal graag door naar de minister van Infrastructuur en Waterstaat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="76291E28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="2276E629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...208 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek financiële prikkels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="46686FA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik uw Kamer het rapport ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prikkels voor preventie op de werkvloer’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan van Stichting Economisch Onderzoek (SEO). SEO onderzocht welke financiële prikkels werkgevers kunnen stimuleren om meer werk te maken van preventie. Het gaat hier om preventie in het kader van gezond en veilig werken. Dit onderzoek is uitgevoerd in het kader van de Arbovisie 2040. De missie van de Arbovisie is nul doden en minder ongevallen en zieken door werk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="2F908C26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="575D5AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Werkgevers investeren gemiddeld te weinig in preventie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo stelt een derde van de werkgevers geen RI&amp;E op. En ongeveer een derde van de aanwezige RI&amp;E's voldoet niet aan de kwaliteitseisen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De effecten van investeringen in preventie zijn vaak pas merkbaar op de langere termijn, na het vertrek of na de pensionering van de werkende. Hierdoor ervaren werkgevers de voordelen of opbrengsten van deze investeringen onvoldoende. Financiële prikkels, zowel positieve als negatieve, zijn één van de mogelijke prikkels die werkgevers kunnen stimuleren om meer te investeren in preventie. Mijn ministerie vroeg SEO om dit te onderzoeken. Ook de Sociaal-Economische Raad (SER) adviseerde om hiernaar te kijken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="33754C9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEO concludeert dat de belangrijkste belemmeringen voor investeringen van werkgevers in preventie een gebrek aan kennis, capaciteit en praktische ondersteuning zijn. Financiële prikkels lijken vooral effectief wanneer zij bijdragen aan het wegnemen van deze belemmeringen. Komende periode ga ik de uitkomsten van het onderzoek bestuderen en bespreken met sociale partners. De sociale partners waren ook vertegenwoordigd in de begeleidingsgroep van het onderzoek. Eind van het jaar verwacht ik een beleidsreactie met uw Kamer te delen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="36086D03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="609A4AAD" w14:textId="49586F4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B" w:rsidR="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...205 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED3489" w:rsidR="00EA0C33" w:rsidRDefault="00EA0C33" w14:paraId="40BD71D5" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00ED3489">
+    <w:p w:rsidRPr="0062652B" w:rsidR="00B87B9D" w:rsidP="0062652B" w:rsidRDefault="00B87B9D" w14:paraId="18999461" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED3489" w:rsidR="00EA0C33" w:rsidRDefault="00EA0C33" w14:paraId="1CA5EC53" w14:textId="77777777"/>
-    <w:sectPr w:rsidRPr="00ED3489" w:rsidR="00EA0C33">
+    <w:p w:rsidRPr="0062652B" w:rsidR="000A638C" w:rsidP="0062652B" w:rsidRDefault="000A638C" w14:paraId="1D4FC3D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0062652B" w:rsidR="000A638C" w:rsidSect="005A2EBF">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F00C1CA" w14:textId="77777777" w:rsidR="00A75268" w:rsidRDefault="00A75268">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F78D4D0" w14:textId="77777777" w:rsidR="00060B1C" w:rsidRDefault="00060B1C" w:rsidP="00B87B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="307A816A" w14:textId="77777777" w:rsidR="00A75268" w:rsidRDefault="00A75268">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6AEC92B6" w14:textId="77777777" w:rsidR="00060B1C" w:rsidRDefault="00060B1C" w:rsidP="00B87B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...45 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15020E89" w14:textId="77777777" w:rsidR="00F72B92" w:rsidRDefault="00F72B92">
+  <w:p w14:paraId="4C08FD10" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1114F01B" w14:textId="77777777" w:rsidR="00EA0C33" w:rsidRDefault="00EA0C33">
+  <w:p w14:paraId="4C48DBAF" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A818830" w14:textId="77777777" w:rsidR="00F72B92" w:rsidRDefault="00F72B92">
+  <w:p w14:paraId="218CA43F" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F2FA5CF" w14:textId="77777777" w:rsidR="00A75268" w:rsidRDefault="00A75268">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6FC8759E" w14:textId="77777777" w:rsidR="00060B1C" w:rsidRDefault="00060B1C" w:rsidP="00B87B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D38B082" w14:textId="77777777" w:rsidR="00A75268" w:rsidRDefault="00A75268">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="732C66D4" w14:textId="77777777" w:rsidR="00060B1C" w:rsidRDefault="00060B1C" w:rsidP="00B87B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="016D8F0E" w14:textId="77777777" w:rsidR="00B62FDA" w:rsidRPr="00964C5B" w:rsidRDefault="00B62FDA" w:rsidP="00B62FDA">
+    <w:p w14:paraId="2D118E2D" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="0062652B" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00964C5B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iedere plaats die in verband met het verrichten van arbeid wordt of pleegt te worden gebruikt (artikelsgewijze toelichting artikel 5 van de Arbowet).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="709404E6" w14:textId="77777777" w:rsidR="00BB611D" w:rsidRPr="00964C5B" w:rsidRDefault="00BB611D" w:rsidP="00BB611D">
+    <w:p w14:paraId="15881756" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="0062652B" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00964C5B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 25883, nr. 505</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6315B8F7" w14:textId="77777777" w:rsidR="00B62FDA" w:rsidRPr="00964C5B" w:rsidRDefault="00B62FDA" w:rsidP="00B62FDA">
+    <w:p w14:paraId="20F4008E" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="0062652B" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00964C5B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van SZW (oktober 2023), Arbovisie 2040.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5365D45E" w14:textId="77777777" w:rsidR="00B62FDA" w:rsidRPr="00964C5B" w:rsidRDefault="00B62FDA" w:rsidP="00B62FDA">
+    <w:p w14:paraId="4BC617E9" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="0062652B" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00964C5B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monitor Arbo in Bedrijf 2024-2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0490EA07" w14:textId="77777777" w:rsidR="00B62FDA" w:rsidRPr="00964C5B" w:rsidRDefault="00B62FDA" w:rsidP="00B62FDA">
+    <w:p w14:paraId="099014B3" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="0062652B" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00964C5B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062652B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> SER (mei 2023), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00964C5B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...30 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Naar een werkend arbostelsel voor iedereen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="458A4E52" w14:textId="77777777" w:rsidR="00F72B92" w:rsidRDefault="00F72B92">
+  <w:p w14:paraId="1BC7BB59" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FD3B644" w14:textId="77777777" w:rsidR="00EA0C33" w:rsidRDefault="00890F9B">
-[...457 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1D5BD1E8" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CF0A0A1" w14:textId="77777777" w:rsidR="00EA0C33" w:rsidRDefault="00890F9B">
+  <w:p w14:paraId="59B5C629" w14:textId="77777777" w:rsidR="00B87B9D" w:rsidRPr="00B87B9D" w:rsidRDefault="00B87B9D" w:rsidP="00B87B9D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1234 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...515 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B62FDA"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00FE44D7"/>
+    <w:rsidRoot w:val="00B87B9D"/>
+    <w:rsid w:val="00024688"/>
+    <w:rsid w:val="00052453"/>
+    <w:rsid w:val="00060B1C"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="005A2EBF"/>
+    <w:rsid w:val="0062652B"/>
+    <w:rsid w:val="006C31ED"/>
+    <w:rsid w:val="00753658"/>
+    <w:rsid w:val="00803E1A"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rsid w:val="00FC3168"/>
+    <w:rsid w:val="00FF28BA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="113B8B3F"/>
+  <w14:docId w14:val="25F0F22B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{92FFD3A8-901A-4C06-9A65-098AEB066674}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3342,77 +1441,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3437,75 +1536,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3540,55 +1639,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3660,858 +1759,684 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...150 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...37 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...38 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B87B9D"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...222 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B62FDA"/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B62FDA"/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B62FDA"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B62FDA"/>
+    <w:rsid w:val="00B87B9D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="0014351E"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B87B9D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B87B9D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B87B9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B87B9D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00052453"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00890F9B"/>
-[...56 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:rsid w:val="00052453"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4785,186 +2710,84 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7379</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1365</ap:Words>
+  <ap:Characters>7512</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Schriftelijke beantwoording Commissiedebat Gezond en Veilig Werken 11 juni 2026 en onderzoek financiële prikkels</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8703</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8860</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...108 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>