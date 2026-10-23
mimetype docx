--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,5750 +1,3116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="006B313F" w:rsidP="006B313F" w:rsidRDefault="006B313F" w14:paraId="41FAEDED" w14:textId="1AD9CBCC">
-[...143 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidRDefault="00374327" w14:paraId="3A2CA752" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33173</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Prestaties in de strafrechtketen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="50F93041" w14:textId="15217723">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justitie en Veiligheid en van Asiel en Migratie en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="655AC4B6" w14:textId="28558A00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="1E52E1B4" w14:textId="250AE403">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidP="003E7ECB" w:rsidRDefault="00036039" w14:paraId="4D911AF0" w14:textId="663971B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="1328C01F" w14:textId="33749B29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad voor de rechtshandhaving (hierna: de Raad) heeft op 14 mei jl. uw Kamer ‘De staat van de rechtshandhaving Caribisch Nederland 2025’ (hierna: de Staat 2025) aangeboden. Hierin brengt de Raad verslag uit over de staat van de rechtshandhaving in Bonaire, Sint Eustatius en Saba op basis van zijn werkzaamheden. Tijdens het commissiedebat Justitieketen Caribisch deel van het Koninkrijk op 23 april jl. heeft de minister van Justitie en Veiligheid (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) toegezegd met een reactie te komen op de Staat 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="66334616" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad ziet over het algemeen dat de rechtshandhaving zich verder ontwikkelt en dat er toenemende aandacht is voor de rechtshandhaving in Caribisch Nederland. Naast dat de Raad voor het jaar 2025 positieve ontwikkelingen signaleert, benoemt deze ook een aantal ontwikkelpunten en aanbevelingen. Hieronder wordt ingegaan op verschillende punten uit de Staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="2B69422B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capaciteit Korps Politie Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="1C0056DF" w14:textId="2DE7CCB9">
-[...44 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="001C3F78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad doet in de Staat 2025 de aanbeveling te onderzoeken hoe de Nationale Politie (NP), het Recherchesamenwerkingsteam (RST) en de Koninklijke Marechaussee (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="00176203">
-[...34 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) een permanente rol kunnen krijgen in de ondersteuning van het Korps Politie Caribisch Nederland (hierna: KPCN) totdat de capaciteit op orde is. Daarnaast roept de Raad de minister op om op korte termijn te voorzien in passende en gelijkwaardige arbeidsvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="76581D45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals reeds gesteld in de beantwoording op de Kamervragen van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Heera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dijk (D66)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...44 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werkt KPCN nauw samen met de Nationale Politie en de andere politiekorpsen in het Caribisch deel van het Koninkrijk. Dat uit zich in het feit dat standaard een (wisselend) deel van de functies binnen KPCN wordt ingevuld met gedetacheerde medewerkers van de NP, waaronder op dit moment de plaatsvervangend korpschef en, zoals de Raad schrijft, binnenkort een aantal functies ter versterking van de aanpak van huiselijk geweld. Bij grote capaciteitstekorten wordt er ook nauwer samengewerkt. Zo wordt sinds februari 2025 KPCN tijdelijk ondersteund door de NP en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de bezetting van primair de noodhulp op Bonaire te vergroten met in totaal 12 fte. Op zijn beurt ondersteunt KPCN de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op Saba en Sint Eustatius bij de controles op de aankomsten en afvaarten van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="00955588">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ferries</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...44 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Begin dit kalenderjaar zijn de afspraken hierover verlengd tot begin 2027. De minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in gesprek met de betrokken organisaties of deze afspraken verlengd en/of uitgebreid kunnen worden. Ook het RST ondersteunt KPCN bij grootschalige onderzoeken of op het moment dat de capaciteit van KPCN ontoereikend is, onder meer met het zogeheten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>embedded</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> team op Bonaire. Daarnaast zet de teamchef van het RST in op (structurele fysieke) versterking van de samenwerking van KPCN met de centrale teams van het RST, naast de reeds bestaande ondersteuning. Dit sluit aan bij het gezamenlijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-        <w:rPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan Doorontwikkeling Opsporing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...34 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de vier politiekorpsen in het Caribisch deel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van het Koninkrijk en het RST. Het inzetten van een permanent flexibel inzetbaar team wordt als mogelijke invulling onderzocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="010017B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voor KPCN geldt dat er sinds 2023 intensief gewerkt wordt aan het opleiden van nieuwe politiemensen voor het korps. Daarbij zijn de volgende maatregelen genomen, dan wel zullen de volgende maatregelen genomen worden:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="19D39E5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="7B996DBC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De lichting 2023–2025 is met 18 nieuwe politiemensen inmiddels ingestroomd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="666F0EE1" w14:textId="4AF70DAF">
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="4813CB58" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="4D9AB750" w14:textId="57737ACC">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De lichting 2025–2027 is halverwege: 11 aspiranten van deze lichting zijn in opleiding, waarbij de verwachting is dat de instroom in het voorjaar van 2027 plaatsvindt. Voor deze lichting wordt tijdens de opleiding samen opgetrokken met het Korps Politie Sint Maarten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="3A6CD2B3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="43774F47" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de lichting 2026–2028 zijn in augustus 2026 vijf aspiranten gestart met deze opleiding, waarbij de verwachte instroom eind 2028 is. Voor deze lichting wordt samen opgetrokken met de Kustwacht Caribisch Gebied en het Korps Politie Sint Maarten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="7BDBEDCC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Over een lichting 2027-2029 lopen momenteel gesprekken om die in samenwerking met regionale korpsen in te vullen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="5329411E" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="3F3EA3F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="61253A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238840246" w:id="0"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gezien de schaalgrootte blijft de bezetting van het korps kwetsbaar voor schommelingen. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237438147" w:id="1"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="008D64BF">
-[...43 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bovendien kent Caribisch Nederland een toenemende veiligheidsvraag. De korpschef zet zich er samen met medewerkers van het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidDel="005E4907">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>om op kortere en langere termijn maatregelen te treffen om de capaciteitsproblemen op Bonaire, Sint Eustatius en Saba het hoofd te bieden</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidDel="005E4907">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039" w:rsidDel="005E4907">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit kabinet maakt extra middelen vrij om de bezetting van het korps op orde te brengen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3" w:rsidDel="005E4907">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039" w:rsidDel="005E4907">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Daarnaast</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="005E4907">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gezamenlijk gewerkt aan een meerjarige personeelsprognose en een visie op de samenstelling van het personeelsbestand en de samenwerking met andere diensten, waaronder de Nationale politie en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in deze. Deze visie moet enerzijds recht doen aan de kwetsbaarheid van het korps en anderzijds aan de voorwaarde dat KPCN goed ingebed moet zijn in de samenleving van de drie eilanden die het korps bedient. Ook voor KPCN geldt dat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>gebiedsgebonden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> van het korps worden aangewend. Uw Kamer ontvangt hierover nadere informatie in het eerste Halfjaarbericht politie van 2027.</w:t>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politiezorg een belangrijke pijler is voor goed politiewerk. De door het kabinet beschikbaar gestelde extra middelen kunnen mede voor de uitvoering van deze visie in de langetermijnversterking van het korps worden aangewend. Uw Kamer ontvangt hierover nadere informatie in het eerste Halfjaarbericht politie van 2027.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="41745604" w14:textId="77777777">
-[...38 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="263CCA2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De arbeidsvoorwaarden van het politiepersoneel zijn primair een aangelegenheid voor de sociale partners aan de sectortafel. Op 18 december 2025 hebben de vakorganisaties en de directeur Rijksdienst Caribisch Nederland aanvullende arbeidsvoorwaarden afgesproken voor personeel van de Rijksdienst Caribisch Nederland, waar ook KPCN onder valt, als uitwerking van de lopende arbeidsvoorwaardenovereenkomst. In 2025 is de overwerkvergoeding reeds substantieel verbeterd. Per januari 2026 stijgen de salarissen niet met 1,5% maar met 5,5%, met een minimum van USD 150 bruto per salaristrede, en toelagen die aan het salaris zijn gekoppeld stijgen eveneens met 5,5%. Vanaf 2026 behouden medewerkers in roosterdienst de toelage onregelmatige dienst ook tijdens opgenomen vakantieverlof. Aangezien de medewerkers van KPCN veelal aan de linkerkant van het loongebouw zijn ingeschaald én veel onregelmatige diensten draaien, profiteren zij relatief sterk van deze nieuwe afspraken. Daarnaast heeft de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> met de korpschef van KPCN afgesproken komend jaar een (vervolg)onderzoek uit te voeren naar de arbeidsmarktpositie van KPCN. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="006B313F" w:rsidRDefault="006B313F" w14:paraId="5451E4D9" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="05253921" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="000D687B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Capaciteit Justitiële Inrichting Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00EC62C9" w:rsidP="00D66F4E" w:rsidRDefault="00D66F4E" w14:paraId="28CF71F2" w14:textId="1BE15385">
-[...83 lines deleted...]
-      <w:r w:rsidRPr="00443CE3">
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="1D6DE0B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals de Raad constateert zijn afgelopen jaar maatregelen getroffen die op korte termijn de druk op de capaciteit van de Justitiële Inrichting Caribisch Nederland (JICN) hebben verlicht. Op dit moment is dan ook geen sprake meer van een acuut capaciteitstekort. Gezien de beperkte capaciteit van de JICN kan de druk op de capaciteit echter snel toenemen. Om ook in de toekomst voldoende capaciteit te hebben zijn structurele maatregelen nodig. In lijn met de constatering van de Raad worden structurele maatregelen uitgewerkt waarbij wordt gekeken naar capaciteitsuitbreiding, detentiefasering en mogelijkheden voor voorwaardelijke invrijheidsstelling voor vreemdelingen in de strafrechtketen. De staatssecretaris van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft uw Kamer in april van dit jaar hierover geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...229 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Dienst Justitiële Inrichting (DJI) heeft recent een onderzoek afgerond naar de benodigde capaciteit van de JICN in de toekomst en het Rijksvastgoedbedrijf heeft twee opties voor capaciteitsuitbreiding uitgewerkt. Deze twee onderzoeken worden betrokken bij de besluitvorming over eventuele capaciteitsuitbreiding van de JICN. Daarnaast is, zoals ook geconstateerd door de Raad, in 2026 een tweejarig traject gestart waarin de mogelijkheden voor het realiseren van een beperkt beveiligde afdeling (BBA) als onderdeel van detentiefasering, worden verkend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="51F09B7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad juicht de genomen initiatieven van de JICN rondom het terugdringen van ziekteverzuim en het ontwikkelen van een bredere visie op detentie en re-integratie toe. Wij sluiten ons aan bij de constatering van de Raad dat dit belangrijke stappen zijn richting een effectiever detentieklimaat en succesvolle re-integratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="34CC40C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder beveelt de Raad aan om te onderzoeken hoe regionale samenwerking, bijvoorbeeld met Sint Maarten, kan bijdragen aan een toekomstbestendige inrichting van detentie voor gedetineerden uit Saba en Sint Eustatius. De Raad constateert dat gedetineerden uit Saba en Sint Eustatius te kampen hebben met de gevolgen van een geïsoleerd bestaan in de JICN op Bonaire. Per 1 oktober 2023 is het ‘Huishoudelijk reglement penitentiaire inrichtingen BES’ aangepast waarmee gedetineerden uit Saba en Sint Eustatius twee extra verlofdagen ontvangen ter compensatie van de benodigde reisbewegingen. Er zijn dus meer mogelijkheden omtrent verlof, maar wij erkennen dat het ontvangen van bezoek vanwege de afstand ingewikkelder kan zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="4F3FBFF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Point Blanche gevangenis op Sint Maarten kampt echter al lange tijd met zeer ernstige problematiek en een capaciteitstekort. Sint Maarten zet concrete stappen om tot verbetering te komen. Zo wordt de komende jaren – in nauwe samenwerking met het ministerie van Binnenlandse Zaken en Koninkrijksrelaties - een nieuwe gevangenis gebouwd. Dit kost tijd en enkel een nieuw gebouw lost de problematiek in het gevangeniswezen van Sint Maarten niet geheel op. Om die reden werkt Sint Maarten tegelijkertijd aan een hervorming van het detentiewezen. Op dit moment is een samenwerking met Sint Maarten t.b.v. het huisvesten van gedetineerden uit Saba en Sint Eustatius dan ook niet mogelijk. Randvoorwaarde voor het overbrengen van gedetineerden is dat de celcapaciteit dit toelaat en de gevangenis voldoet aan de in Nederland geldende standaarden voor het gevangeniswezen. Daarnaast zal een juridische grondslag moeten bestaan waarop gedetineerden overbracht zouden kunnen worden. De staatsecretaris van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> zal de ontwikkelingen in Sint Maarten volgen t.b.v. een eventuele samenwerking op dit punt in de toekomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00C93E5B" w:rsidRDefault="00C93E5B" w14:paraId="098C0AFD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="5BB37E6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="100621CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grenstoezicht bovenwinden / lacunes ferry</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00B06F8C" w:rsidP="00B06F8C" w:rsidRDefault="00B06F8C" w14:paraId="26184D73" w14:textId="5F44E60A">
-[...26 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="564B4ECC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet deelt de urgentie om de veiligheidsrisico’s rond de ferry-verbindingen op de Bovenwinden te verkleinen en het grenstoezicht te versterken. In de beantwoording op Kamervragen van het lid Dijk van 14 april jl. zijn de maatregelen van het kabinet toegelicht die onder andere moeten bijdragen aan versterking van het grenstoezicht op de bovenwindse eilanden. Dit betreft onder andere een uitbreiding van de capaciteit van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de komende jaren.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237954765" w:id="2"/>
-      <w:r w:rsidRPr="00443CE3">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanuit de extra middelen die het vorige kabinet beschikbaar heeft gesteld voor grenstoezicht wordt de formatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...32 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Caribisch Nederland met circa 50 FTE uitgebreid. Dit proces is reeds in gang gezet, in april jl. is een nieuwe initiële opleiding voor personeel van de Rijksdienst Caribisch Nederland-collega’s (RCN) gestart. In de komende jaren zal de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> verder invulling geven aan de personele uitbreiding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00B06F8C" w:rsidP="00B06F8C" w:rsidRDefault="00B06F8C" w14:paraId="0D6006C1" w14:textId="77777777">
-[...58 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="79D3FED2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de huidige formatieruimte bij de Douane CN is op dit moment weer ingevuld. Daarnaast is, zoals aangegeven in de Kamervragen, verzocht om uitbreiding van de formatie van de Douane. Verder wordt de samenwerking binnen de uitvoeringsorganisaties, ook voor de bovenwinden geoptimaliseerd om toezicht en handhaving efficiënter en meer in lijn met de Nederlandse uitvoeringsstandaarden te organiseren. Deze inzet draagt gezamenlijk bij aan het realiseren van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opgave om de uitvoeringskwaliteit structureel te verbeteren.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237954797" w:id="3"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In dat verband zijn concrete afspraken tussen de uitvoerende diensten gemaakt om meer integraal met elkaar samen te werken. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zo wordt sinds februari 2025 KPCN tijdelijk ondersteund door de Nationale Politie en de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de bezetting van primair de noodhulp op Bonaire te vergroten. Daarnaast wordt Douane CN bijgestaan in de vorm van tijdelijke bijstand door Douane Nederland. Op zijn beurt ondersteunt KPCN de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> op Saba en Sint Eustatius bij de controles op de aankomsten en afvaarten van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ferries</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In maart jl. zijn de afspraken hierover verlengd tot begin 2027. Daarnaast worden de werkroosters en jaarplanning van de uitvoerende diensten met elkaar gedeeld ten behoeve van het optimaliseren van de integrale samenwerking en het uitvoeren van gezamenlijke controles. Bij de gezamenlijke controles sluit Douane CN zoveel als mogelijk ook aan. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk237954813" w:id="4"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="005C0C15">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De genoemde maatregelen dragen bij aan de versterking van het grenstoezicht in Caribisch Nederland. De resultaten hiervan zijn afhankelijk van de inzet van meerdere uitvoeringsorganisaties, waaronder de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="005C0C15">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>KMar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="005C0C15">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, KPCN en Douane CN, ieder vanuit hun eigen wettelijke taak en verantwoordelijkheid.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00CE542A" w:rsidP="00C72790" w:rsidRDefault="00CE542A" w14:paraId="1A533DB7" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="41B92661" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00443CE3">
-        <w:rPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Multidisciplinaire </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-        <w:rPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Maritieme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-        <w:rPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hub Bonaire (MMHB)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="00AF1A8B" w:rsidP="00AF1A8B" w:rsidRDefault="00AF1A8B" w14:paraId="507253F1" w14:textId="5740A9CE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="77023B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Raad beveelt aan in 2026 te voorzien in een centrale regie op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informatiegestuurd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> werken binnen het maritieme domein en daarbij heldere verantwoordelijkheden, bevoegdheden en samenwerkingsafspraken vast te leggen. Zoals reeds aangegeven aan uw Kamer bevorderen wij de samenwerking tussen diensten onder meer met het oog op een zo goed mogelijke informatiepositie. Regie, al dan niet belegd bij één partij, kan hierbij behulpzaam zijn om fragmentatie en lacunes te voorkomen. De MMHB wordt komend jaar geëvalueerd. Hoe de regiefunctie op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informatiegestuurd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werken verder vormgegeven kan worden, wordt in deze evaluatie betrokken, waarbij we ook willen onderzoeken welke rollen het Informatieknooppunt BES en het Maritiem Informatie Knooppunt kunnen betekenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidRDefault="00036039" w14:paraId="4A8556EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="46F05874" w14:textId="154671B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...233 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forensische Zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="0D7E3D0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als de Raad voor de Rechtshandhaving, zien wij sterk de noodzaak voor het creëren van </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk236836827" w:id="5"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een toereikend stelsel voor forensische zorg in het gehele Caribisch deel van het Koninkrijk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, passend bij de lokale context van ieder (ei)land. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="68D8B8B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen tijd zijn er diverse stappen gezet onder de vlag van het meerjarig programma forensische zorg en behandeling, tbs en pij. Sinds april 2026 is de programmamanager gestart met de uitvoering van het meerjarig programma. De programmamanager ondersteunt de individuele landen bij het creëren van een lokaal projectteam en het opstellen van een plan van aanpak per land. Wat betreft Caribisch Nederland heeft reeds een eerste bijeenkomst van het lokale projectteam plaatsgevonden in juli 2026. Het projectteam is multidisciplinair ingestoken, de betrokken organisaties zijn: KPCN, JICN, Stichting Reclassering Caribisch Nederland, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Caribbean, Stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Jeugdzorg Caribisch Nederland, Openbaar Ministerie en de Voogdijraad. In de samenstelling van het projectteam is gestreefd naar een vergelijkbare opbouw met de projectteams in de andere landen binnen het Caribisch deel van het Koninkrijk, om de afstemming tussen de landen te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="122C8744" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het projectteam heeft tot doel om, vanuit een integrale ketenbenadering, prioriteiten te stellen en te komen tot een gefaseerd plan van aanpak dat aansluit bij de lokale context. Aanvullend op het projectteam wordt gewerkt met een centraal casusoverleg. Dit is geïnitieerd door de overkoepelende programmamanager voor ieder land. Waar het projectteam zich richt op strategische keuzes en de inrichting van de forensische zorgketen, heeft het casusoverleg een meer operationeel karakter en is het gericht op het gezamenlijk bespreken van concrete casuïstiek en het realiseren van passende oplossingen in individuele trajecten. Als uit het casusoverleg lessen worden getrokken die relevant zijn voor de inrichting van de forensische zorgketen, brengt het casusoverleg die in bij het projectteam. Zo borgt de programmastructuur dat de strategische keuzes aansluiten bij de praktijk van ieder (ei)land. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="3997DE73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het gebied van scholing hebben inmiddels meerdere symposia plaatsgevonden waarin diverse thema’s zijn behandeld, waaronder Pro Justitia rapportages. Het organiseren van deze symposia zal worden voortgezet. Daarnaast worden nog andere vormen van training en kennisuitwisseling tussen de (ei)landen in 2026 georganiseerd, zodat best </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen worden gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="6170DAD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Om tot een toereikend stelsel voor forensische zorg in het gehele Caribisch deel van het Koninkrijk te komen, is samenwerking tussen de forensische zorg en reguliere gezondheidszorg een randvoorwaarde. Vanwege deze samenhang wordt ook duurzaam ingezet op samenwerking tussen de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Koninkrijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...25 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Justitieel Vierpartijen Overleg (JVO) werkgroep forensische zorg, tbs en pij en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kingdom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3">
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Working</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Group vanuit het vierlandenoverleg Gezondheid. Vanuit deze laatste werkgroep wordt gewerkt aan een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Koninkrijksbrede</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00443CE3">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kaderwet voor gedwongen zorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00443CE3" w:rsidR="001B7ABC" w:rsidP="001B7ABC" w:rsidRDefault="001B7ABC" w14:paraId="18748482" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="020AEF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adelanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="7893F704" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie waardeert de inspanningen van Stichting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het gebied van resocialisatie van ex-gedetineerden en reclassenten op Bonaire. De instroom en bezetting van het project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adelanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijven de afgelopen jaren echter structureel achter. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderzoekt daarom al enige tijd hoe deze kunnen worden verhoogd. Hierover hebben diverse gesprekken plaatsgevonden tussen het ministerie en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De wijze waarop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adelanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gefinancierd ligt daarbij anders dan in het rapport door de Raad wordt beschreven. De afgelopen jaren heeft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Krusada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de aangevraagde subsidies volledig toegekend gekregen. Alleen voor 2025 is hetzelfde subsidiebedrag als dat voor 2024 toegekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="23551C50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege de achterblijvende instroom en bezetting wordt dit jaar een verkenning gestart naar een (deels) andere bestemming voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adelanto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dit vraagstuk is ook onder de aandacht gebracht van het projectteam van Caribisch Nederland voor het meerjarig programma forensische zorg en behandeling, tbs en pij. Vanuit dit team zal (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ketenbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) worden nagedacht over een invulling van het project, die passend is bij behoeften vanuit zowel de zorg- als veiligheidskant. Tot die tijd – naar verwachting ook nog (deels) in 2027 – wordt het project voortgezet met blijvende aandacht voor het realiseren van een zo hoog mogelijke instroom en bezetting en borging van de veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="1841E312" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...152 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preventie jeugdcriminaliteit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="32B0E2C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het effectief aanpakken van jeugdcriminaliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met vaak relatief jonge daders, vraagt, zo blijkt uit wetenschappelijk onderzoek, om effectieve preventieve interventies gericht op kinderen en jongeren in een kwetsbare positie. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vroegsignalering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van en ingrijpen op ernstige gedragsproblematiek is daarbij van cruciaal belang, evenals het versterken van de weerbaarheid van kinderen en jongeren door in te zetten op risico- en beschermende factoren en het bieden van toekomstperspectief. Het ministerie trekt daarom al geruime tijd samen met lokale partners op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="5B07E298" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Caribisch Nederland worden daartoe kansrijke en bewezen effectieve gedragsinterventies ingezet. Op Bonaire wordt de gedragsinterventie ‘Alleen jij bepaalt wie je bent’ uitgevoerd en op Bonaire, Sint Eustatius en Saba het ‘Leerorkest’. Deze interventies worden afgestemd op de lokale context en gebaseerd op inzichten uit de wetenschap en de praktijk, waarbij gebruik wordt gemaakt van het Landelijk kwaliteitskader effectieve jeugdinterventies voor preventie van jeugdcriminaliteit. Sinds 2025 wordt op Bonaire daarnaast de Re-integratieofficier (RIO) ingezet om recidive te voorkomen door intensieve begeleiding op onder meer het gebied van huisvesting, schulden, zorg, werk en inkomen. Ook ondersteunt Nederland, waar mogelijk, lokale initiatieven, zoals het project Mi ta B.O.N., dat zich richt op het versterken van de weerbaarheid en zelfredzaamheid van jongeren in een kwetsbare positie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="2C862261" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om beter zicht te krijgen op de aard en omvang van jeugdcriminaliteit in Caribisch Nederland wordt in opdracht van het Strategisch Overleg Justitieketen (SOJ) de specifieke behoefte van betrokken ketenorganisaties ten aanzien van de inhoud van een dashboard (jeugd)strafrechtketen geïnventariseerd. Daarbij wordt ook nagegaan of de gewenste monitorvariabelen eenduidig zijn gedefinieerd en in hoeverre benodigde gegevens nu reeds binnen de keten worden vastgelegd. Met de uitkomst van de inventarisatie wordt het SOJ in staat gesteld te bepalen in hoeverre de ontwikkeling van een dashboard op basis van de inhoud en mogelijkheden van de huidige registratiesystemen van de betrokken ketenorganisaties haalbaar is. De ontwikkeling van een strafrechtketen dashboard hangt samen met en is daarmee afhankelijk van de verbetering van de digitalisering van de strafrechtketen Caribisch Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidRDefault="00036039" w14:paraId="44F881D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...182 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="5AFDA987" w14:textId="463A4867">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voogdijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="505D8DD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Voogdijraad Caribisch Nederland vervult een belangrijke rol bij zowel de preventie als de aanpak van jeugdcriminaliteit. De organisatie doet dit onder meer door advisering in straf- en civiele zaken waarbij minderjarigen zijn betrokken en door de uitvoering van Halt-maatregelen. Ter versterking van deze taakuitvoering is de organisatie sinds begin 2026 structureel uitgebreid met 5,5 fte op het terrein van Halt, kinderalimentatie en ondersteuning. Daarnaast is tijdelijk 4 fte beschikbaar gesteld voor de uitvoering van werkzaamheden op het gebied van kinderalimentatie, raadsonderzoek en Halt. Deze tijdelijke uitbreiding maakt onderdeel uit van de in 2024 gestarte veranderopgave, die is gericht op de herinrichting en versterking van de organisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="60FD203C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpak van geweld tegen vrouwen, huiselijk geweld en kindermishandeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="69CA82F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk237951014" w:id="6"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ons ministerie benadrukt het belang van een goede aanpak van huiselijk geweld en kindermishandeling in Caribisch Nederland. Allereerst om onveilige thuissituaties te voorkomen en fysiek, psychisch en seksueel geweld zo snel mogelijk te stoppen. Daarnaast is dit van belang om de veiligheid op de eilanden in de toekomst te kunnen waarborgen en ook ander delinquent gedrag te voorkomen: zoals blijkt uit de interviews van de Raad komen kinderen in Caribisch Nederland die slachtoffer zijn van huiselijk geweld en kindermishandeling later immers ook relatief vaker in aanraking met criminaliteit. Daarom werkt mijn ministerie nauw samen met de collega’s van de ministeries van Volksgezondheid, Welzijn en Sport, Binnenlandse Zaken en Koninkrijksrelaties, Onderwijs, Cultuur en Wetenschap en Sociale Zaken en Werkgelegenheid. Ook werken wij nauw samen met de openbare lichamen om de aanpak te verbeteren middels het Bestuursakkoord Voorkomen en bestrijden van geweld tegen vrouwen, huiselijk geweld en kindermishandeling 2026-2029. Tevens investeren wij in de deskundigheid van het KPCN, bereidt het ministerie een wetgevingstraject voor dat nodig is voor ratificatie van het Verdrag van Istanbul voor Caribisch Nederland (waaronder de introductie van het tijdelijk huisverbod) en bereiden wij het wetsvoorstel voor ter verruiming van de strafbaarheid van psychisch geweld.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="5D454858" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...255 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Digitalisering Strafrechtketen CN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="45F53867" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad signaleert enkele knelpunten in de digitale samenwerking binnen de strafrechtketen in Caribisch Nederland die vragen om een structurele aanpak. Zoals ook benadrukt in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsagenda Caribisch Nederland 2026-2030 is een goed functionerende digitale informatievoorziening een randvoorwaarde voor effectieve, veilige en toekomstbestendige ketensamenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="65C3E1C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij onderschrijven het belang van een heldere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, duidelijke verantwoordelijkheden en voldoende ICT-capaciteit binnen het SOJ. De aanbevelingen uit de door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitgevoerde analyse en die genoemd staan in de Staat bieden een goede basis om gezamenlijk met de ketenpartners de noodzakelijke verbeteringen door te voeren. Een gezamenlijke inzet en heldere verantwoordelijkheidsverdeling zijn daarbij essentieel om de digitale samenwerking duurzaam te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="35392A0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende periode onderzoekt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samen met de lokale ketenuitvoeringsorganisaties, de Stichting Beheer ICT Rechtshandhaving (SBIR), de Openbare Lichamen en het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (BZK) hoe de benodigde verbeteringen en aanpassingen op een haalbare en toekomstbestendige wijze kunnen worden gerealiseerd. Daarbij wordt ook bezien hoe de rollen en verantwoordelijkheden ten aanzien van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ketenbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informatievoorziening, het opdrachtgeverschap en het beheer van ICT-voorzieningen het beste kunnen worden ingericht. Het uitgangspunt is dat verantwoordelijkheden helder zijn belegd en dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aansluit bij de taken en verantwoordelijkheden van de betrokken organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="60367341" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad spreekt zijn verbazing uit dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het SOJ nog niet vertaald is naar de P&amp;C-cycli van de individuele uitvoeringsorganisaties en zelfs onbekend is bij een aantal organisaties. De in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekozen prioriteiten waren destijds prioriteiten van de betrokken uitvoeringsorganisaties. Om de voortgang op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beter te borgen, is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inmiddels een terugkerend agendapunt geworden van het SOJ. De vertaling van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjarenagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de jaarplannen van de uitvoeringsorganisaties, komt eveneens aan de orde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="5997C077" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238026421" w:id="7"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Harmonisatie Bescherming Persoonsgegevens </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="2DBF6C86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ons ministerie onderschrijft het belang van een adequate en toekomstbestendige juridische basis voor de rechtmatige uitwisseling van gegevens binnen het Koninkrijk waaronder politie- en justitiële gegevens. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Koninkrijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JVO projectgroep heeft hiertoe gezamenlijk de volledige wettekst en bijbehorende Memorie van Toelichting voorbereid, die in het JVO van september 2026 voorligt. Daarmee is een belangrijke volgende stap gezet in het wetgevingstraject. Van belang is dat in goede gezamenlijkheid voortgang wordt gegeven aan de verdere behandeling en implementatie, zodat de noodzakelijke gegevensuitwisseling binnen het Koninkrijk zo spoedig mogelijk op een zorgvuldige en rechtmatige wijze kan plaatsvinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="2936FBBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...223 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bestuurlijke Aanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="3D63D00F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De opmerkingen van de Raad over de bestuurlijke handhaving ondersteunen het beleid van het ministerie. Vanaf dit jaar is er structurele financiering voor de werkzaamheden van het Regionaal Informatie en Expertise Centrum (RIEC CN), vanuit mijn ministerie wordt een bijdrage geleverd aan de JVO-werkgroep voor de inzet van de bestuurlijke aanpak en de afgelopen jaren is gewerkt aan de bestuurlijke bevoegdheden van de eilandsbesturen. Zo zijn gezaghebbers meegenomen bij de uitbreiding van de sluitingsbevoegdheid na onder meer beschietingen en explosies en kregen de gezaghebbers ook bevoegdheden tot sluiting en oplegging van een last onder dwangsom bij drugspanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="3FCE1DDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrale Sturing / Visie CN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="615BFBC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgens de Raad komt in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsagenda voor Caribisch Nederland 2026-2030 de oproep van de Raad tot de ontwikkeling van zowel een integrale visie op de rechtshandhaving in Caribisch Nederland als een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>departementoverstijgende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visie nog onvoldoende tot uitdrukking. De Raad roept </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarom op om zich hiervoor verder in te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="20D5E080" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="4812499E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="009F184E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de publicatie van de beleidsagenda is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestart met de voorbereiding van een traject om te komen tot een DG-overstijgende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-beleidsvisie voor Caribisch Nederland. Het betreft een omvangrijk traject, dat een zorgvuldige afstemming en inzet vraagt van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de lokale uitvoeringsorganisaties en de Openbare Lichamen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acht het van belang om dit traject zorgvuldig te doorlopen en voldoende tijd en ruimte te bieden voor zowel de inhoudelijke visievorming als de verdere uitwerking van de wijze waarop de visie kan worden gerealiseerd. Mijn ministerie zal de Tweede Kamer elk jaar middels de voortgangsbrief over de beleidsagenda informeren over zowel de beleidsprioriteiten als een stand van zaken van het visietraject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="72741D02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="003E7ECB" w:rsidRDefault="003E7ECB" w14:paraId="6B89CA2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="201D9CFA" w14:textId="53A927DB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...94 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="0F2B8B34" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="1487F9B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="1E509D0A" w14:textId="6F0CF577">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="5F47ED45" w14:textId="36DB078D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="003E7ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="223C234A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="00036039" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="145B35A7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="78228E05" w14:textId="2BD999CB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00443CE3" w:rsidR="00965A9B">
-[...408 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="00036039" w14:paraId="03A3C292" w14:textId="7A0EF907">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00036039" w:rsidR="003E7ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="003E7ECB" w:rsidP="00036039" w:rsidRDefault="003E7ECB" w14:paraId="3C6C1BB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00036039" w:rsidR="000A638C" w:rsidP="00036039" w:rsidRDefault="000A638C" w14:paraId="1A6F98DE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00036039" w:rsidR="000A638C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A54787" w14:textId="77777777" w:rsidR="00EB5257" w:rsidRDefault="00EB5257">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53C3E693" w14:textId="77777777" w:rsidR="00C92027" w:rsidRDefault="00C92027" w:rsidP="003E7ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="313B6B38" w14:textId="77777777" w:rsidR="00EB5257" w:rsidRDefault="00EB5257">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26B3AD71" w14:textId="77777777" w:rsidR="00C92027" w:rsidRDefault="00C92027" w:rsidP="003E7ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521ED98E" w14:textId="77777777" w:rsidR="00E05077" w:rsidRDefault="00E05077">
+  <w:p w14:paraId="2459ADD0" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501D3F16" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="017153E0" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EB4ADF2" w14:textId="77777777" w:rsidR="00EB5257" w:rsidRDefault="00EB5257">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="409A2741" w14:textId="77777777" w:rsidR="00C92027" w:rsidRDefault="00C92027" w:rsidP="003E7ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4577633B" w14:textId="77777777" w:rsidR="00EB5257" w:rsidRDefault="00EB5257">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C9C58CE" w14:textId="77777777" w:rsidR="00C92027" w:rsidRDefault="00C92027" w:rsidP="003E7ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7078DC49" w14:textId="77777777" w:rsidR="00AF1A8B" w:rsidRPr="00D642B4" w:rsidRDefault="00AF1A8B" w:rsidP="00AF1A8B">
+    <w:p w14:paraId="69BF522B" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="00036039" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D642B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D642B4">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aanhangsel Handelingen II 2025/26, nr. 1616.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="33B64E95" w14:textId="0C47C8A6" w:rsidR="00D66F4E" w:rsidRPr="00D66F4E" w:rsidRDefault="00D66F4E" w:rsidP="00D66F4E">
+    <w:p w14:paraId="6BC03766" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="00036039" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D66F4E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D66F4E">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, II 2025/26, 29279, nr. 1015.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="66137FD9" w14:textId="4DBD4BF1" w:rsidR="00D642B4" w:rsidRPr="00D642B4" w:rsidRDefault="00D642B4">
+    <w:p w14:paraId="481A46F4" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="00036039" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D642B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00036039">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D642B4">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00036039">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Met name high impact crimes, zoals overvallen en straatroven.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1ADD6668" w14:textId="77777777" w:rsidR="00E05077" w:rsidRDefault="00FB750D">
-[...469 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="15F8C63A" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3023F645" w14:textId="77777777" w:rsidR="00E05077" w:rsidRDefault="00FB750D">
+  <w:p w14:paraId="438E330A" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1189 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57E463D0" w14:textId="77777777" w:rsidR="003E7ECB" w:rsidRPr="003E7ECB" w:rsidRDefault="003E7ECB" w:rsidP="003E7ECB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C78B8DC8"/>
-[...295 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D1D5B91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3886FCB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5849,407 +3215,151 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...96 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="641736067">
+  <w:num w:numId="1" w16cid:durableId="605818433">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E05077"/>
-[...166 lines deleted...]
-    <w:rsid w:val="00FC727C"/>
+    <w:rsidRoot w:val="003E7ECB"/>
+    <w:rsid w:val="00036039"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="00374327"/>
+    <w:rsid w:val="003E1E80"/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00540A10"/>
+    <w:rsid w:val="007002E2"/>
+    <w:rsid w:val="00C92027"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6337DCC0"/>
-  <w15:docId w15:val="{2DF981D4-7ED1-4A7B-AE13-7B9FA1BE7EFE}"/>
+  <w14:docId w14:val="43ABDE1B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{05A45EF7-7F0D-44A0-A04E-DC9CF3723D08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6258,77 +3368,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6353,75 +3463,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6456,55 +3566,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6576,1415 +3686,676 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...100 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...105 lines deleted...]
-    <w:rsid w:val="002A7CBE"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D66F4E"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D66F4E"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C72B4E"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C72B4E"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E7ECB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C72B4E"/>
+    <w:rsid w:val="003E7ECB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C72B4E"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E7ECB"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...4 lines deleted...]
-    <w:rsid w:val="00E3057D"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00036039"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...588 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8260,181 +4631,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>23064</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>4227</ap:Words>
+  <ap:Characters>23251</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>192</ap:Lines>
+  <ap:Lines>193</ap:Lines>
   <ap:Paragraphs>54</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Reactie op de Staat van de Rechtshandhaving Caribisch Nederland 2025</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>27203</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>27424</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...103 lines deleted...]
-    <vt:lpwstr>Reactie op de Staat van de Rechtshandhaving Caribisch Nederland 2025</vt:lpwstr>
   </property>
 </Properties>
 </file>