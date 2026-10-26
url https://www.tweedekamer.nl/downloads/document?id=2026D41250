--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -1,3728 +1,2222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="004538A8" w:rsidRDefault="00CC3C2E" w14:paraId="1D7B450D" w14:textId="0956B5F5">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00613084" w:rsidR="00613084" w:rsidRDefault="00152585" w14:paraId="51848B81" w14:textId="5CA4F455">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29911</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidR="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidR="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Bestrijding georganiseerde criminaliteit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00613084" w:rsidP="004474D9" w:rsidRDefault="00613084" w14:paraId="66CB729F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>525</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00613084" w:rsidP="00152585" w:rsidRDefault="00613084" w14:paraId="1AD74174" w14:textId="61CE723A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00613084" w:rsidP="00152585" w:rsidRDefault="00613084" w14:paraId="6CE4E515" w14:textId="73CDCF17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00613084" w:rsidP="00152585" w:rsidRDefault="00613084" w14:paraId="3118E932" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="0B954EEB" w14:textId="0C8A679D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik uw Kamer het onderzoeksrapport ‘Criminaliteit onder minderjarige en jongvolwassen vrouwen’ aan. Het onderzoek is uitgevoerd door het Wetenschappelijk Onderzoek- en Datacentrum (WODC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="7A013F92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="1CF0B8B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief ga ik eerst in op de belangrijkste bevindingen van het onderzoek. Vervolgens geef ik mijn beleidsreactie hierop, waarbij ik toelicht hoe deze bevindingen plaats krijgen in het huidige beleid en welke stappen ik naar aanleiding daarvan zal zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="59EAA42F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="19A99444" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00ED6479">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aard van het onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="19A9AB7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het voorliggende onderzoek is uitgevoerd als opvolging van het in 2023 verschenen WODC-rapport ‘Meisjescriminaliteit’.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="007C6524">
+      <w:r w:rsidRPr="00613084">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00ED6479">
-[...41 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanwege de daarin genoemde blinde vlek voor minderjarige en jongvolwassen vrouwen in de strafrechtketen, werd daarin aanbevolen om verdiepend onderzoek te doen naar de ontwikkelingen in deviant gedrag onder meisjes en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>evidence-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> methoden om delinquent gedrag bij meisjes aan te pakken. Met dit onderzoek wordt uitvoering gegeven aan deze aanbeveling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="1D2438B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00D743AA" w:rsidP="0059267C" w:rsidRDefault="00C67C6B" w14:paraId="2B7CCC80" w14:textId="163C0580">
-[...49 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="119FC22F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het WODC onderzocht de aard en omvang van criminaliteit onder minderjarige en jongvolwassen vrouwen tussen de 12 en 27 jaar in Nederland in de periode 2000–2024. Daarbij is gekeken naar het aantal verdachten, het aantal veroordeelden en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zelfgerapporteerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criminaliteit en zijn leeftijd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>delictsoorten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, achtergrondkenmerken en risicofactoren van deze doelgroep bekeken. Verder zijn regionale verschillen en veranderingen in de afdoening van strafzaken onderzocht. Voor het tweede deel van het onderzoek is een systematische internationale literatuurreview uitgevoerd naar effectieve gedragsinterventies voor minderjarige en jongvolwassen vrouwen. Daarnaast is verkend in hoeverre deze interventies toepasbaar zijn in de Nederlandse context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="38E93D6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="66E6227C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bevindingen en aanbevelingen WODC-onderzoek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="25C5EF7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="3580DB89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="00ED6479" w:rsidRDefault="00837FCB" w14:paraId="40AEB266" w14:textId="5B803796">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belangrijkste inzichten in ontwikkelingen, aard en omvang van criminaliteit onder minderjarige en jongvolwassen vrouwen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="2B72E3CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238561660" w:id="0"/>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het aantal minderjarige en jongvolwassen vrouwen in de strafrechtketen is laag. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00461EB1" w:rsidP="00ED6479" w:rsidRDefault="00837FCB" w14:paraId="25196563" w14:textId="0118B968">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="7199D875" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In 2024 werden 3.440 meisjes (12 t/m 17 jaar) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="009A528C">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6" w:rsidR="009A528C">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>3.050 jongvolwassen vrouwen (18 t/m 22 jaar)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="009A528C">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>verdacht van een misdrijf.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="00822C59">
+      <w:r w:rsidRPr="00613084">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="00822C59">
+      <w:r w:rsidRPr="00613084" w:rsidDel="00822C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De betrokkenheid van meisjes bij criminaliteit is ook beperkt in vergelijking met die van jongens</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="000B665F">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="004211DA" w:rsidDel="007250D6" w:rsidP="00ED6479" w:rsidRDefault="000B665F" w14:paraId="2318FBAD" w14:textId="7843831A">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="3611E80E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED6479">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zelfrapportage liggen de percentages iets hoger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In 2023 gaf 13% van de minderjarige meisjes en 10% van de jongvolwassen vrouwen aan in het afgelopen jaar één of meer delicten te hebben gepleegd; meestal lichte feiten die doorgaans niet tot politie- of justitieregistraties leiden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6" w:rsidR="004211DA">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00ED6479" w:rsidR="004211DA" w:rsidDel="007250D6" w:rsidP="00ED6479" w:rsidRDefault="004211DA" w14:paraId="1208533F" w14:textId="59BCC0AC">
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="68003C1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De lange termijn trend onder minderjarige en jongvolwassen vrouwen volgt de algemene criminaliteitstrend: na een toename begin deze eeuw daalde het aantal vanaf 2010.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="000B665F">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Bij minderjarige en jongvolwassen vrouwen iets sterker nog dan onder mannen in dezelfde leeftijdscategorieën.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Sinds 2020 is het beeld grotendeels stabiel, met onder 12- tot 15-jarigen een lichte stijging. De absolute aantallen blijven echter laag.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="004211DA" w:rsidDel="007250D6" w:rsidP="00ED6479" w:rsidRDefault="004211DA" w14:paraId="7F153A5B" w14:textId="45EDC7C4">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="6C0F65B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6" w:rsidR="007250D6">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is een afname in het aantal veroordelingen voor vermogensmisdrijven, waarvoor minderjarige en jongvolwassen vrouwen eerder relatief vaak werden veroordeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De laatste jaren zijn er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6" w:rsidR="007250D6">
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>relatief meer veroordelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder minderjarige en jongvolwassen vrouwen voor geweldsdelicte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6" w:rsidR="007250D6">
+      <w:r w:rsidRPr="00613084">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="004211DA" w:rsidP="00ED6479" w:rsidRDefault="004211DA" w14:paraId="6DC97B54" w14:textId="6AB6485E">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="25BD6835" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Wat betreft de achtergrondkenmerken en risicofactoren voor het plegen van misdrijven blijkt dat een aantal factoren, met name op individueel en gezinsniveau, sterker of uitsluitend betrekking heeft op minderjarige vrouwen en niet of minder op minderjarige mannen. Voorbeelden zijn angststoornissen en slachtofferschap van seksueel misbruik. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00042A09" w:rsidP="00042A09" w:rsidRDefault="00042A09" w14:paraId="66BAC7F5" w14:textId="77777777">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="6E538D8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009A528C" w:rsidRDefault="009A528C" w14:paraId="49C88FAE" w14:textId="2A674D63">
-[...7 lines deleted...]
-        <w:t>antal, percentage en aandeel vrouwelijke jonge verdachten en veroordeelden</w:t>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="166A1AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 1. Aantal, percentage en aandeel vrouwelijke jonge verdachten en veroordeelden</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Onopgemaaktetabel2"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="17"/>
         <w:tblW w:w="7541" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2395"/>
         <w:gridCol w:w="1641"/>
         <w:gridCol w:w="1330"/>
         <w:gridCol w:w="2175"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00ED6479" w:rsidR="00042A09" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="5FCFF29D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="2D852DF1" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2395" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="2E3CD15E" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="7F9926CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="6E38BDBD" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="3172AC11" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Meisjes (12 t/m 17 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="11D3FD84" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="173FCC23" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="0CB15C31" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="05872AE4" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Jongvolwassen vrouwen (18 t/m 22 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="67EF8E73" w14:textId="77777777">
+      <w:tr w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="2CF8D5D0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2395" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="76121D44" w14:textId="77777777">
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="69404A78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Verdacht van een misdrijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="2FF9AB72" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="6275C837" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3.440 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="18330411" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="5B8ED207" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">(0,6% van de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479">
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>populatie meisjes 12-17 jaar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="782FB6DF" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="111C2D8A" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="598779C7" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="010BB631" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3.050 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="3D57AF5E" w14:textId="627997CC">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="39592BFA" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(0,5% van de populatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479">
-              <w:t xml:space="preserve"> vrouwen</w:t>
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vrouwen 18 t/m 22 jaar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479" w:rsidR="00F81C4D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="37220722" w14:textId="77777777">
+      <w:tr w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="2917CA6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="698"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2395" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="6C38C1CB" w14:textId="77777777">
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="612F5025" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Veroordeeld voor een misdrijf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="586F77CA" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="6F22957F" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">820 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="475361B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="1CCE2538" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(0,1% van de populatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479">
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> meisjes 12-17 jaar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="64D88172" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="2B76A764" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="60EAD5B1" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="02007D33" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2.050 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="2C14DAFE" w14:textId="4C5EF342">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="67CFC725" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(0,4% van de populatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479">
-              <w:t xml:space="preserve"> vrouwen </w:t>
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vrouwen 18 t/m 22 jaar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED6479" w:rsidR="00F81C4D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="6F0AB634" w14:textId="77777777">
+      <w:tr w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="228908E5" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2395" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="2F787A6B" w14:textId="77777777">
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="10BDD5B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Aandeel van alle verdachten in de leeftijdsgroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="3BFD3742" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="5DBBF18B" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22% </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="7C3DB763" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="0E2E4035" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479">
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(78% jongens 12-17 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="66B15E0E" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="1F61FB83" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="3D721A20" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="0CFA844B" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>14%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="5D610BB3" w14:textId="66658AB0">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="01B1F177" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> t/m 22 jaar)</w:t>
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(86% mannen 18 t/m 22 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="344D0002" w14:textId="77777777">
+      <w:tr w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidTr="009D6676" w14:paraId="0A2C620D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="773"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2395" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="08FCE37A" w14:textId="77777777">
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="7E27088A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Aandeel van alle veroordeelden in de leeftijdsgroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1641" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="68AF7916" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="3A7F94B0" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14% </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="2EC542EB" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="4B77F5D5" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479">
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(86% jongens 12-17 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="60A509DC" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="541EDAAC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2175" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="36782A9E" w14:textId="77777777">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="3EB7E0B6" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479" w:rsidDel="007250D6">
+            <w:r w:rsidRPr="00613084" w:rsidDel="007250D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>13%</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="009A528C" w14:paraId="3B07C63E" w14:textId="6DB020D9">
+          <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidDel="007250D6" w:rsidP="009D6676" w:rsidRDefault="00152585" w14:paraId="2F3472FF" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED6479">
-[...6 lines deleted...]
-              <w:t>t/m 22 jaar)</w:t>
+            <w:r w:rsidRPr="00613084">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(87% mannen 18 t/m 22 jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="009A528C" w:rsidP="009A528C" w:rsidRDefault="009A528C" w14:paraId="09060B25" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="63BA5627" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="7E87F04E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="401ACDE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00DF65F8" w:rsidP="002C742C" w:rsidRDefault="00DF65F8" w14:paraId="029B3CFA" w14:textId="3338CBE8">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Belangrijkste inzichten in effectieve interventies voor minderjarige en jongvolwassen vrouwen en toepasbaarheid in Nederland: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="5F592028" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED6479">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het internationale aanbod van interventies voor het voorkomen van criminaliteit onder minderjarige en jongvolwassen vrouwen is zeer beperkt en slechts een klein deel daarvan is daadwerkelijk effectief gebleken.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED6479" w:rsidR="007250D6">
+      <w:r w:rsidRPr="00613084">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00ED6479">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00DF65F8" w:rsidP="002C742C" w:rsidRDefault="00DF65F8" w14:paraId="32555FE9" w14:textId="1C3FD605">
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="79337C30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00ED6479" w:rsidR="008B4EB8" w:rsidP="002C742C" w:rsidRDefault="008B4EB8" w14:paraId="02C83429" w14:textId="14A3F90D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De effectieve en veelbelovende genderspecifieke interventies zijn vooral ontwikkeld binnen de context van justitie en het gezin en besteden veel aandacht aan trauma, relationele context en emotieregulatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="47303F96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="001E11F9" w:rsidR="008B4EB8" w:rsidP="0047456E" w:rsidRDefault="009C30D7" w14:paraId="37E01178" w14:textId="622025DB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de schoolcontext bleken juist genderneutrale interventies effectief, voor meisjes nog meer dan voor jongens; maar alleen als deze inzetten op een breder sociaal netwerk dan enkel school (ook docenten, ouders en de buurt worden betrokken). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="21044AF7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="426"/>
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="001E11F9" w:rsidR="00C04384" w:rsidP="00C04384" w:rsidRDefault="00C04384" w14:paraId="031F69C3" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek komt naar voren dat interventies voor potentiële jonge vrouwelijke daders doorgaans het meest effectief zijn wanneer zij een cognitief-gedragstherapeutische kern combineren met aandacht voor emotieregulatie en relationele competenties en worden ingebed in een sociaalecologisch kader.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="3CBCA7AB" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="66"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="2C791EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsreactie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001E11F9" w:rsidR="008C4202" w:rsidP="0047456E" w:rsidRDefault="008C4202" w14:paraId="068C16A0" w14:textId="19AE90FC">
-[...106 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="3DA5CD63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beeld uit het onderzoek dat criminaliteit onder minderjarige en jongvolwassen vrouwen in absolute aantallen beperkt is en dat zij in de (jeugd-) strafrechtketen ondervertegenwoordigd zijn, ten opzichte van minderjarige en jongvolwassen mannen, wordt herkend. Ondanks dat de cijfers relatief beperkt zijn geven de resultaten wel aanleiding tot een zekere alertheid. Dat criminaliteit onder jonge vrouwen zich niet altijd toont in de geregistreerde criminaliteitscijfers, betekent niet dat aan deze groep geen aandacht besteed hoeft te worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="1CC518C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="5054142F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten geven evenwel op dit moment geen aanleiding tot een beleidsintensivering, maar geven wel aanleiding voor meer gerichte aandacht voor deze doelgroep in bestaand beleid. Relevante opbrengsten van het onderzoek zijn de inzichten in de risico’s, achtergrondkenmerken en behoeften van jonge vrouwen en in de accenten die de aanpak van criminaliteit bij hen vraagt ten opzichte van mannen. De kennis over wat wel en niet werkt en welke werkzame bestanddelen daaraan bijdragen, is relevant voor het vormgeven van (lokale) aanpakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="44972804" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="75E6EC3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze kennis zal actief worden gedeeld met professionals van gemeenten en andere (lokale) partners. Onder andere via het Centrum voor Criminaliteitspreventie en het netwerk Preventie met Gezag. Deze inzichten kunnen, aanvullend op inzichten uit lokaal onderzoek, benut worden om bestaande aanpakken te versterken en waar nodig bij te stellen. Zo kan worden ingezet op meer bewustwording dat ook deze doelgroep dader kan zijn ten behoeve van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00ED6479">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>vroegsignalering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00ED6479">
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en passende interventies voor deze groep, ook wanneer deze doelgroep (nog) niet zichtbaar is in registraties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED6479" w:rsidR="008C4202" w:rsidP="003B394A" w:rsidRDefault="008C4202" w14:paraId="38ED12DB" w14:textId="10C9C7FA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="370177EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00ED6479">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="4E6215D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de komende tijd zullen ontwikkelingen en aanvullende inzichten ten aanzien van deze doelgroep gevolgd worden om te bezien of aanvullend beleid nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="23EBA32F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="21DFF4A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00613084" w:rsidRDefault="00152585" w14:paraId="27B97573" w14:textId="0366541A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00613084">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00DA4484">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00ED6479" w:rsidR="00DA4484" w:rsidP="00DA4484" w:rsidRDefault="00DA4484" w14:paraId="32C0C255" w14:textId="21584083">
+      <w:r w:rsidR="00613084">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084">
+        <w:t xml:space="preserve">taatssecretaris van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00613084" w:rsidRDefault="00613084" w14:paraId="1B7C912A" w14:textId="2F9A5422">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>Claudia van Bruggen</w:t>
-[...9 lines deleted...]
-      <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00613084" w:rsidR="00152585">
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00613084" w:rsidRDefault="00152585" w14:paraId="14D9B9E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="00152585" w:rsidP="00152585" w:rsidRDefault="00152585" w14:paraId="7FBD7229" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00613084" w:rsidR="000A638C" w:rsidRDefault="000A638C" w14:paraId="21D18549" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00613084" w:rsidR="000A638C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="246667D4" w14:textId="77777777" w:rsidR="007B7B12" w:rsidRDefault="007B7B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24EC2A61" w14:textId="77777777" w:rsidR="006C2D72" w:rsidRDefault="006C2D72" w:rsidP="00152585">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F773D2F" w14:textId="77777777" w:rsidR="007B7B12" w:rsidRDefault="007B7B12">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2FCB287A" w14:textId="77777777" w:rsidR="006C2D72" w:rsidRDefault="006C2D72" w:rsidP="00152585">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F6DA81D" w14:textId="77777777" w:rsidR="004538A8" w:rsidRDefault="004538A8">
+  <w:p w14:paraId="2C0E1914" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EA6A977" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12E033CD" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D58E677" w14:textId="77777777" w:rsidR="007B7B12" w:rsidRDefault="007B7B12">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="191CC3F7" w14:textId="77777777" w:rsidR="006C2D72" w:rsidRDefault="006C2D72" w:rsidP="00152585">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56D88F18" w14:textId="77777777" w:rsidR="007B7B12" w:rsidRDefault="007B7B12">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4DDA58ED" w14:textId="77777777" w:rsidR="006C2D72" w:rsidRDefault="006C2D72" w:rsidP="00152585">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="65B1643A" w14:textId="0131BDF5" w:rsidR="007C6524" w:rsidRDefault="007C6524">
+    <w:p w14:paraId="6103F4AE" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2022-2023 Kamerstuk 29 911, nr. 397.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="6FCE9731" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="638B26CA" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="007C6524" w:rsidRDefault="00152585" w:rsidP="00152585">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A66EDE">
-[...32 lines deleted...]
-        <w:footnoteRef/>
+      <w:r w:rsidRPr="007C6524">
+        <w:t>Deze stijging zit vooral in het misdrijf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6524">
-        <w:t>Deze stijging zit vooral in het misdrijf</w:t>
+        <w:t>waar de meeste veroordeeldingen voor zijn, namelijk eenvoudige</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6524">
-        <w:t>waar de meeste veroordeeldingen voor zijn, namelijk eenvoudige</w:t>
+        <w:t>mishandeling, maar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C6524">
-        <w:t>mishandeling, maar</w:t>
+        <w:t>is ook terug te zien in minder vaak voorkomende misdrijven als bedreiging en zware</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5BF41D" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6524">
+        <w:t>mishandeling. Het gaat om lage aantallen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6524">
+        <w:t xml:space="preserve">enkele tientallen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">veroordelingen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6524">
+        <w:t>vrouwen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> per jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C6524">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1EB0E97C" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C6524">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="007250D6">
+        <w:t>In verhouding tot andere delicten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="092CB0E2" w14:textId="716E88F0" w:rsidR="007250D6" w:rsidRDefault="007250D6" w:rsidP="007250D6">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="03F9F1B9" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007250D6">
-[...20 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00461EB1">
         <w:t>Mogelijk worden er voor vermogensdelicten vaker buitengerechtelijke en alternatieve afdoeningen toegepast.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="24F350FC" w14:textId="30CD6710" w:rsidR="007250D6" w:rsidRDefault="007250D6">
+    <w:p w14:paraId="26BAF81C" w14:textId="77777777" w:rsidR="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007250D6">
         <w:t>Slechts één geïndiceerde justitiële interventie, twee geïndiceerde opvoedingsgerichte interventies en twee interventies in de schoolcontext (universeel en selectief) tonen effecten in studies met hoge methodologische kwaliteit. Zes interventies zouden veel belovend kunnen zijn, maar zijn nog niet strikt (in een gerandomiseerd experimenteel design) onderzocht op effectiviteit. Slechts drie van de in totaal 22 onderzochte interventies blijken opgenomen te zijn in de databank van het NJI en slechts één interventie van die drie (ART) zou volgens dit onderzoek effectief kunnen zijn voor de doelgroep, maar valt wel onder de veelbelovende, niet strikt onderzochte categorie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20C7AC8B" w14:textId="77777777" w:rsidR="004538A8" w:rsidRDefault="007B7B12">
-[...457 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="23430672" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="497C9450" w14:textId="77777777" w:rsidR="004538A8" w:rsidRDefault="007B7B12">
+  <w:p w14:paraId="09E5EAA7" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1353 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="073EB7BC" w14:textId="77777777" w:rsidR="00152585" w:rsidRPr="00152585" w:rsidRDefault="00152585" w:rsidP="00152585">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="990AF1D5"/>
-[...294 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BBA18AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9AE8246"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3791,266 +2285,64 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B836AA"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D760C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BA7005A4"/>
-    <w:lvl w:ilvl="0" w:tplc="E5B4D0BC">
+    <w:tmpl w:val="86C83B88"/>
+    <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...201 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4106,1517 +2398,239 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...1000 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="714158275">
+  <w:num w:numId="1" w16cid:durableId="437600386">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="882786879">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="2" w16cid:durableId="489559048">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004538A8"/>
-[...259 lines deleted...]
-    <w:rsid w:val="00FB6D7C"/>
+    <w:rsidRoot w:val="00152585"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="00152585"/>
+    <w:rsid w:val="002550CD"/>
+    <w:rsid w:val="00267BA2"/>
+    <w:rsid w:val="003848E8"/>
+    <w:rsid w:val="003A29BB"/>
+    <w:rsid w:val="003F5611"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00502703"/>
+    <w:rsid w:val="00613084"/>
+    <w:rsid w:val="00651EB6"/>
+    <w:rsid w:val="006C2D72"/>
+    <w:rsid w:val="0089397B"/>
+    <w:rsid w:val="00AF268F"/>
+    <w:rsid w:val="00DE65C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="333DB75B"/>
+  <w14:docId w14:val="3B6302DA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{201351DF-D2FA-457B-A5BF-6FD91534CC67}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5641,75 +2655,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5744,55 +2758,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5864,810 +2878,628 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008D0AFB"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...19 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...97 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...96 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0057702B"/>
+    <w:rsid w:val="00152585"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...111 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Onopgemaaktetabel2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="42"/>
-    <w:rsid w:val="004211DA"/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -6696,314 +3528,114 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
-    <w:name w:val="pf0"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="007250D6"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00152585"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="cf01"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="007250D6"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00152585"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00152585"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00152585"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00613084"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...217 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7277,55 +3909,72 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6061</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1131</ap:Words>
+  <ap:Characters>6226</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>50</ap:Lines>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7148</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7343</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>