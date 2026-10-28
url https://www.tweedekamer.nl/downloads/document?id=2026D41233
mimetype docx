--- v0 (2026-09-07)
+++ v1 (2026-10-28)
@@ -1,4833 +1,2034 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00750C19" w:rsidP="007426AA" w:rsidRDefault="00750C19" w14:paraId="71781EE1" w14:textId="77777777">
-[...60 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003853F3" w:rsidR="003853F3" w:rsidP="003853F3" w:rsidRDefault="0027639E" w14:paraId="1E9B9EA9" w14:textId="0FB6534C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3" w:rsidR="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>683</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3" w:rsidR="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3" w:rsidR="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dierziektebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="003853F3" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="0B16EBAC" w14:textId="60A644C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="7B51F7BD" w14:textId="219AF305">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3" w:rsidR="0027639E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>332</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00EF305D" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="7A76577C" w14:textId="08180493">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="003853F3" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="2EC74FF7" w14:textId="4CF3E8A0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="116E4376" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="4E1EAF9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze jaarlijkse Kamerbrief informeer ik u, mede namens de minister van Volksgezondheid, Welzijn en Sport (VWS), over de laatste stand van zaken met betrekking tot het veterinair antibioticabeleid en antimicrobiële resistentie (AMR). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="0A438775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="5BB0452E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AMR is een belangrijke dreiging voor de volksgezondheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="13AAF9E5" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="49B294D8">
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="145ADFF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AMR treedt op wanneer bacteriën, virussen, schimmels en parasieten niet meer reageren op antimicrobiële middelen. Hierdoor worden infecties moeilijk te behandelen, en kan een infectie met een resistente ziekteverwekker levensbedreigend zijn. Ook kan AMR leiden tot productieverlies in de agrosector. AMR geeft hierdoor veel onnodig leed en kost de samenleving veel geld. Door de Europese Commissie is de toename in AMR daarom aangewezen als een van de drie grootste bedreigingen voor de volksgezondheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="49B294D8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="49B294D8">
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook het RIVM heeft in haar risicoscan voor internationale dreigingen AMR aangewezen als belangrijke bedreiging voor de volksgezondheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="21418150" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="7D4EA992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="4DCC31A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationaal Actieplan AMR </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="56B383FB" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="49B294D8">
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="2D990DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het tegengaan van AMR is van groot belang. Net als andere EU-lidstaten heeft Nederland haar beleid vastgelegd in een nationaal actieplan, het Nederlands Actieplan AMR 2024-2030 (hierna actieplan).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het leidende principe van het actieplan is de One Health-benadering: een integrale benadering van de gezondheid van mens, dier, en omgeving door nauwe samenwerking tussen de verschillende betrokken disciplines. Dit actieplan wordt uitgevoerd door de ministeries VWS, Infrastructuur en Waterstaat (IenW) en LVVN. Hierin staan acties beschreven die bijdragen aan het tegengaan van AMR over de gehele breedte van het veld, ook in de veterinaire sector. Enkele acties worden uitgelicht in deze brief. U wordt in de loop van 2027 geïnformeerd over de voortgang van het actieplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="63B1B99F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="342AE30D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daling verkoop en gebruik antibiotica in diersectoren  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="222E69B4" w14:textId="537AB7CB">
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="6C553ED7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet al sinds 2009 in op verantwoord gebruik van antibiotica in de veterinaire sector. De totale verkoop van antibiotica is daardoor met 77,2% gedaald sinds 2009.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In lijn daarmee is sinds 2009 ook de resistentie tegen antibiotica in dieren afgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> De verkoop van antibiotica in dieren is in 2025 met 6,9% gedaald t.o.v. 2024. Daarmee lijkt de verkoop, na het realiseren van een grote reductie, zich inmiddels te stabiliseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="6999D396" w14:textId="77777777">
-[...117 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="1D58A522" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De doelstelling om het gebruik van antibiotica terug te brengen tot een verantwoord en aanvaardbaar laag niveau is in veel (deel)sectoren bereikt. Dit is heel positief en ik waardeer dan ook de inzet en aanpak van de sectoren, veehouders en dierenartsen die de afgelopen jaren grote stappen hebben gezet. Het brengt vanzelf ook met zich mee dat een verdere totale reductie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">langzamer zal gaan. De dierhouderij kan niet geheel zonder antibiotica; ze zijn in bepaalde gevallen onmisbaar om zieke dieren te behandelen. Echter, het gebruik per diersector en per bedrijf varieert en er is nog verbetering nodig en mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="6CC3D9E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="308B3083" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Focus op hoog gebruik en verbetering diergezondheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="3FF8F99A" w14:textId="77777777">
-[...125 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="66D0D10D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het risico op het ontstaan van resistentie is het grootst daar waar het antibioticagebruik het hoogst is. Het veterinaire antibioticabeleid richt zich dan ook op de hooggebruikende (deel)sectoren, bedrijven en dierenartsen, en het verbeteren van de gezondheid van de dieren. Ook systeemverandering kan een bijdrage leveren aan verdere reductie op bedrijven en binnen sectoren. Dit heeft de eerdere daling in het antibioticagebruik in de vleeskuikensector na de verschuiving naar trager groeiende vleeskuikens, de afgelopen jaren laten zien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="73F0DA27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="79EE02B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verdere reductie in kalversector nodig </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="75902A7A" w14:textId="77777777">
-[...98 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="3AEB7D73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het antibioticagebruik in de kalversector ligt al jaren op een relatief hoog niveau en is niet verder gedaald ondanks dat de SDa hier wel ruimte ziet. Onder andere de doelstelling uit 2019 ten aanzien van reductie van de hooggebruikers is niet volledig behaald. Ik begrijp dat de aanpak van antibioticagebruik in de kalversector complex is en een ketenaanpak vergt. Maar het uitblijven van verdere reductie en onvoldoende afnemen van het aantal hooggebruikers, vraagt nu om duidelijk perspectief met een concreet plan, hiervoor zijn de eerste stappen gezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="7738838F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren is door de kalversector in samenwerking met de SDa gewerkt aan een nieuwe rekensystematiek die veehouders een beter passend beeld moet geven over het daadwerkelijk gebruik. Deze rekensystematiek, waarin alleen nog onderscheid gemaakt wordt tussen de categorieën start en afmest, is recent ingevoerd en moet leiden tot scherpere sturing vanuit de sector om (hoog)gebruik te verminderen. De sector heeft in het Veal Forward plan de ambitie uitgesproken om 50% reductie te realiseren in 2032 t.o.v. 2022. Daarnaast ben ik met de sector overeengekomen dat in 2032 het aantal in bedrijf zijnde hooggebruikende bedrijven met 50% is verminderd t.o.v. 2026. Om dit te bereiken zal de sector een verscherpte aanpak van (structureel) hooggebruikers invoeren, deze zal naar verwachting 1 januari 2027 in gaan. Ook kijkt de sector op meerdere fronten naar verbeteren van de gezondheid van kalveren over de gehele keten, o.a. door projecten als ‘pilot gezonde kalverketen’ en ‘Kijk op het kalf’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="4E1BFC89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het zijn belangrijke en ambitieuze sectorale reductiedoelstellingen. Ik roep de sector op deze ambities dit jaar om te zetten in concrete acties met daadwerkelijke resultaten waarbij de gezondheid van de kalveren wordt verbeterd en het gebruik omlaag gaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00750C19" w:rsidP="00750C19" w:rsidRDefault="00750C19" w14:paraId="24A1DCE2" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="22B3E9B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="6B19D211" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onverwachte toename gebruik vleeskuikensector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="589CC60B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gebruik in de vleeskuikensector was jarenlang dalend, onder andere door toename van bedrijven die trager groeiende vleeskuikens hebben. Dit jaar is het totale antibioticagebruik (zowel reguliere als trager groeiende vleeskuikens) met 24,7% gestegen. Deze stijging is opvallend en inmiddels heeft de sector een werkgroep opgericht die de oorzaak van de stijging moet achterhalen. Het valt hen op dat er een relatief hoog gebruik is in de eerste week dat de vleeskuikens op het bedrijf zijn. Er lijken meerdere problemen te spelen die effect hebben gehad op het gebruik, o.a. rondom pluimveeziekten, relatief meer reguliere t.o.v. trager groeiende vleeskuikens en gezondheid van kuikens bij aankomst op het bedrijf. De werkgroep onderzoekt deze problemen verder en bekijkt waar handelingsperspectief ligt voor de veehouders en dierenartsen. Ik ben te spreken over de constructieve aanpak van de vleeskuikensector om de oorzaak van deze onverwachte stijging te achterhalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="1166752E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="22AA2FBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trends andere sectoren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dierenartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="75F6512E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gebruik in de varkenssector is, na een lichte stijging vorig jaar, gedaald tot een niveau vergelijkbaar met 2023. Positief is dat het afgelopen jaar het gemiddelde gebruik bij speenbiggen is gedaald naar het laagste niveau tot nu toe. In de geitensector is het gebruik laag op basis van de huidige gegevens. Echter spelen hier problemen met de kwaliteit van de gegevens, hierop heeft de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sector verbeteringen doorgevoerd. Er is nog een slag te maken in verbetering van de gegevenskwaliteit en daarom start ik dit najaar met een onderzoek naar gegevenskwaliteit bij databanken in de geitensector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="059544A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="4A7786B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor wat betreft dierenartsen zijn de voorschrijfniveaus in melkvee, overig rundvee, trager groeiende vleeskuikens, zeugen en zuigende biggen en vleesvarkens laag en zijn de verschillen tussen dierenartsen klein, dit is positief. In de reguliere vleeskuikensector is het voorschrijfniveau toegenomen (in lijn met de stijging bij vleeskuikens) en in de kalversector ontbreekt een dalende trend in voorschrijfniveau, waardoor de verschillen tussen dierenartsen groot zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="667828B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="2ABE0510" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vind het positief dat het gebruik van kritische middelen voor de volksgezondheid over de gehele dierhouderij laag is en dat het gebruik van colistine (een polymixine) verder is afgenomen. Het gebruik van overige chinolonen is echter toegenomen in de vleeskuiken en kalversector. Overige chinolonen zijn sinds 2026 ook in de Nederlandse classificatie voor antibiotica opgenomen als categorie B middelen, dit zijn antibiotica die van kritisch belang zijn voor gebruik in de humane gezondheidszorg. Ik ben voornemens in 2027 een gevoeligheidsbepaling voorafgaand aan de inzet van chinolonen en polymixen te verplichten, vergelijkbaar met de huidige wettelijke verplichting voor andere kritische middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="003853F3" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="6FD23763" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="56D50CD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resistentieniveaus in darmbacteriën van dieren stabiliseren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="465A0EEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nethmap One Health-rapportage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over 2024 laat zien dat, na een eerdere aanzienlijke afname in algehele resistentieniveaus in algemene darmbacteriën, het resistentieniveau in de meeste diersectoren nu stabiel is. Daarnaast is de specifieke resistentie tegen extended-spectrum cefalosporines (ESC’s) bij melkvee toegenomen, en blijft deze hoog bij vleeskalveren. Ook fluorochinolonresistentie in Campylobacter-bacteriën bij pluimvee en mensen blijft een punt van zorg. Colistineresistentie blijft laag in voedselproducerende dieren. In 2024 en 2025 werden voor het eerst Carbapenemase Producerende Enterobacteriën (CPE) bij landbouwhuisdieren aangetroffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit geeft aan dat monitoring van AMR essentieel blijft. De organisaties die betrokken zijn bij het opstellen van de rapportage nemen stappen om, conform het actieplan, de One Health-benadering en gegevens integratie in de Nethmap-MARAN-rapportage verder te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="07FBD293" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="62CA0C85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...35 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nieuwe classificatie en standaarden voor voorschrijven antibiotica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="7C4F3037" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om verantwoorde inzet van antibiotica te blijven stimuleren heeft de Nederlandse Werkgroep Veterinair Antibioticabeleid (NWVAB), in opdracht van het ministerie van LVVN en als onderdeel van de uitvoer van het actieplan, een nieuwe classificatie voor het gebruik van veterinaire antibiotica (NWVAB-classificatie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd. Aanleiding voor deze herziening was de introductie van de AMEG-classificatie door het Europees Geneesmiddelenbureau (EMA) en de aanbeveling voortkomend uit de audit in Nederland door de Wereldgezondheidsorganisatie (WHO) en EU over beleid rondom pandemische paraatheid en preventie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De nieuwe indeling weegt het belang van antibiotica voor de diergeneeskunde en de humane geneeskunde tegen elkaar af en zet dit af tegen de op dit moment bekende resistentieproblemen in beide domeinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="04F9AF63" w14:textId="0CE914D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De implementatie van deze nieuwe classificatie vindt gefaseerd plaats met de vaststelling van diersoortspecifieke NWVAB-standaarden, waarvan de eerste standaarden (richtlijnen voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dierenartsen om antibiotica verantwoord voor te schrijven) na de zomer van 2026 worden verwacht. In 2027 wil ik een onderzoek starten om de implementatie van de nieuwe standaarden en classificatie in de veterinaire praktijk te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="79CA10C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook financier ik een driejarig onderzoek van 2026-2028 naar het gebruik van antibiotica in de diersector en de relatie met antibioticaresistentie bij dieren. Uitkomsten van het onderzoek geven input voor gericht beleid (o.a. bij het doorontwikkelen van diersoortspecifieke NWVAB-standaarden) en dragen op die manier bij aan het waarborgen van verantwoord antibioticagebruik in de sector. Ik roep de sectoren op mee te werken aan dit onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="57F180E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...339 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="66EAC7CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitbreiding monitoring gebruik naar alle gehouden dieren </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="57FFF1EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese diergeneesmiddelenverordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verplicht lidstaten tot het uitbreiden en optimaliseren van de monitoring van het gebruik van antimicrobiële diergeneesmiddelen naar alle gehouden dieren, waaronder schapen en paarden (per 2027) en vanaf 2030 ook honden en katten. Momenteel wordt aan deze uitbreiding van de monitoring gewerkt. In Nederland bestaat er sinds lange tijd een uitgebreide en zeer specifieke monitoring in de grote veehouderij sectoren (varken, pluimvee, kalveren en runderen), die de afgelopen jaren is uitgebreid naar vleeskonijnen, geiten, kalkoenen en eenden. De verdere uitbreiding naar alle gehouden dieren vraagt om een zorgvuldig proces omdat deze sectoren anders georganiseerd zijn en de monitoring en gegevensverzameling een andere aanpak vragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="10F0942C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om te voorzien in de verplichting om gebruiksgegevens van schapen en paarden volgend jaar te melden heb ik de SDa gevraagd voor 2026 een survey naar het gebruik uit te voeren en advies te geven over de inrichting van een monitoringssysteem. Tevens voer ik op dit moment een verkenning uit, waarin gekeken wordt hoe de monitoring met betrekking tot levering van gegevens in deze sectoren het beste ingericht kan worden. Hierbij zijn de verschillende stakeholders betrokken. Ik zal uw Kamer in 2027 nader informeren over de verdere inrichting van de monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="7871209E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="26FD35ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internationale inzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="5B0A878F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet zich internationaal in voor een gecoördineerde aanpak van antibioticaresistentie, met focus op EU-samenwerking (o.a. via ESUAvet en EU One Health Actionplan), bilaterale kennisdeling met buurlanden en mondiale initiatieven via WHO, FAO, OIE en de verwachte 5th ministerial meeting on AMR in Abuja die volgt op de political declaration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Verenigde Naties. Dit doen we in nauwe samenwerking binnen het One Health-domein, waarbij mijn ministerie nauw samenwerkt en optrekt met de ministeries van VWS en IenW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="3DFF5736" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="07C1796E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="19C1E0FC">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De aanpak van AMR blijft urgent en vraagt om structurele, grensoverschrijdende inspanning. Nederland zet zich hiervoor in op de terreinen waar verplichtingen liggen of waar het meeste effect wordt verwacht. Komend jaar ligt de nadruk op het versterken en uitbreiden van monitoring en het bevorderen van transparantie over antibioticagebruik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="245C1707" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="003853F3" w:rsidP="003853F3" w:rsidRDefault="003853F3" w14:paraId="441BB4C0" w14:textId="2F771B86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00473A96" w:rsidP="003853F3" w:rsidRDefault="00473A96" w14:paraId="2297FC3A" w14:textId="2EDEEB85">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3" w:rsidR="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="19C1E0FC">
-[...397 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003853F3" w:rsidR="00932411" w:rsidP="003853F3" w:rsidRDefault="00932411" w14:paraId="017B9C6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003853F3" w:rsidR="00932411" w:rsidSect="007C55D6">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D7B108C" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6">
+    <w:p w14:paraId="64373129" w14:textId="77777777" w:rsidR="00681037" w:rsidRDefault="00681037" w:rsidP="00473A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05369D0F" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35D2D392" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6">
+    <w:p w14:paraId="406DFB29" w14:textId="77777777" w:rsidR="00681037" w:rsidRDefault="00681037" w:rsidP="00473A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740B5669" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6062A92E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08C24574" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...88 lines deleted...]
-  <w:p w14:paraId="4AC4452E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="338F99BF" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="669EC0DD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="345D2073" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4306FD12" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6">
+    <w:p w14:paraId="3D5B78A4" w14:textId="77777777" w:rsidR="00681037" w:rsidRDefault="00681037" w:rsidP="00473A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E276CD5" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="617C2B7F" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6">
+    <w:p w14:paraId="4435558F" w14:textId="77777777" w:rsidR="00681037" w:rsidRDefault="00681037" w:rsidP="00473A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739D9760" w14:textId="77777777" w:rsidR="004A1AD6" w:rsidRDefault="004A1AD6"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="480A1072" w14:textId="77777777" w:rsidR="00750C19" w:rsidRPr="008D481B" w:rsidRDefault="00750C19" w:rsidP="00750C19">
+    <w:p w14:paraId="076565C2" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D481B">
-        <w:rPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="008D481B">
+        <w:r w:rsidRPr="003853F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>EU Action on Antimicrobial Resistance - Public Health - European Commission</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4525BCB5" w14:textId="77777777" w:rsidR="00750C19" w:rsidRDefault="00750C19" w:rsidP="00750C19">
+    <w:p w14:paraId="57FD78F9" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risicoscan internationale dreigingen voor de volksgezondheid, RIVM-rapport 2026-0039 </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C57466">
+        <w:r w:rsidRPr="003853F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Risicoscan internationale dreigingen voor de Nederlandse volksgezondheid, Nederland beter voorbereid op de toekomst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="53C536AE" w14:textId="77777777" w:rsidR="00750C19" w:rsidRDefault="00750C19" w:rsidP="00750C19">
+    <w:p w14:paraId="3216DCD2" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken 2023-2024, 32 793, nr.753.</w:t>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2023-2024, 32 793, nr.753.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4FCFA3A0" w14:textId="77777777" w:rsidR="00750C19" w:rsidRDefault="00750C19" w:rsidP="00750C19">
+    <w:p w14:paraId="32224180" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">5 </w:t>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SDa rapportage Het gebruik van antibiotica bij landbouwhuisdieren in 2025 </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00374851">
+        <w:r w:rsidRPr="003853F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>sda</w:t>
+          <w:t>sda-rapport-met-brief---het-gebruik-van-antibiotica-bij-landbouwhuisdieren-in-2025-def-err0607.pdf</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00374851">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="6737A3D7" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nethmap-One Health rapportage 2025, Consumption of antimicrobial agents and antimicrobial resistance in the Netherlands from a one health perspective. RIVM, SWAB, WBVR, 2025. https://www.rivm.nl/bibliotheek/rapporten/2025-0122.pdf </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5C954EDD" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nethmap-One Health rapportage 2025, Consumption of antimicrobial agents and antimicrobial resistance in the Netherlands from a one health perspective. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>RIVM, SWAB, WBVR, 2025. https://www.rivm.nl/bibliotheek/rapporten/2025-0122.pdf</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="66FF535E" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 29 683, nr. 317</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="6C2E2A3E" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederlandse Werkgroep Veterinair Antibiotica Beleid. (2025). NWVAB-classificatie: Classificatie van antibiotica voor veterinaire toepassing (Versie 6). https://www.knmvd.nl/app/uploads/2025/12/NWVAB-classificatie_V6.pdf</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="42177858" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2024-2025, 31 765, nr. 942.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="1970B07F" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU 2019/6, van kracht sinds 28 januari 2022</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="132FBA87" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="003853F3" w:rsidRDefault="00473A96" w:rsidP="003853F3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003853F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="003853F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...224 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Political Declaration of the High-Level Meeting on Antimicrobial Resistance :</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...651 lines deleted...]
-  <w:p w14:paraId="1C9DDACA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C0B0B0C" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A9C40CF" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4507B8D1" w14:textId="77777777" w:rsidR="00473A96" w:rsidRPr="00473A96" w:rsidRDefault="00473A96" w:rsidP="00473A96">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...596 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00473A96"/>
+    <w:rsid w:val="0027639E"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="003853F3"/>
+    <w:rsid w:val="00473A96"/>
+    <w:rsid w:val="00681037"/>
+    <w:rsid w:val="007C55D6"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00BF0FF5"/>
+    <w:rsid w:val="00EF305D"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31A20EF2"/>
+  <w14:docId w14:val="6BBC039A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{49240CA4-00E0-4474-8A2A-9C77AAF1E63B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4849,74 +2050,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5065,1168 +2267,1030 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00806000"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00473A96"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00214B2B"/>
+    <w:rsid w:val="00473A96"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00473A96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00473A96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00214B2B"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00214B2B"/>
+    <w:rsid w:val="00473A96"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...34 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00473A96"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.i-pulse.nl/autoriteitdiergeneesmiddelen/userfiles/sda%20jaarrapporten%20ab-gebruik/AB%20rapport%202025/sda-rapport-met-brief---het-gebruik-van-antibiotica-bij-landbouwhuisdieren-in-2025-def-err0607.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rivm.nl/bibliotheek/rapporten/2026-0039.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.ec.europa.eu/antimicrobial-resistance/eu-action-antimicrobial-resistance_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4064023?v=pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11273</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>2080</ap:Words>
+  <ap:Characters>11441</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>95</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13296</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13495</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>