--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,6128 +1,1457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D02A0E" w:rsidP="00D02A0E" w:rsidRDefault="00D02A0E" w14:paraId="3CF8A30A" w14:textId="1F39BDDB">
-[...29 lines deleted...]
-      <w:r w:rsidR="00565C54">
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="7520F957" w14:textId="04A9B28E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3" w:rsidR="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00106BA5" w:rsidR="00565C54">
-[...22 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3" w:rsidR="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="6ACE2118" w14:textId="67676565">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3" w:rsidR="007A2AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1046</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="56B41E32" w14:textId="0D310EA4">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="0417BE1C" w14:textId="5360C7A2">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="5BB5E935" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4979D467" w14:textId="26F31688">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het Tweeminutendebat Milieuraad van 12 maart 2026 is een quickscan uitgevoerd naar de mogelijke gevolgen van de Milieuomnibus op het milieu, de gezondheid en het bedrijfsleven. Met deze brief informeer ik u over de uitkomst hiervan. Tevens bevat deze brief, zoals toegezegd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00353BE1" w:rsidR="00353BE1">
-[...55 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kabinetsreactie op het position paper Milieuomnibus van de Commissie voor de milieueffectrapportage (hierna: Commissie mer) van 20 mei 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="61D65AE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="7769D71C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als derde wordt, ook in het licht van de aangenomen motie van de leden Kostić en Zalinyan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Kamer geïnformeerd over de ontwikkelingen op de Milieuomnibus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="326E37CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="495F52DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op 10 december 2025 heeft de Europese Commissie (hierna: Commissie) het Milieuomnibus pakket gepubliceerd. Dit pakket vloeit voort uit de Europese agenda voor versterking van het concurrentievermogen en beoogt administratieve lasten substantieel te verminderen door vereenvoudiging, harmonisatie en digitalisering. Uitgangspunt van de Commissie is dat de bestaande doelstellingen voor natuur, milieu en gezondheid behouden blijven, en dat vereenvoudiging hieraan geen afbreuk doet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0666" w:rsidP="00D02A0E" w:rsidRDefault="008A0666" w14:paraId="32B25BAB" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="68FAEC9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="7D53EDF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij nieuwe wet- en regelgeving worden normaliter door de Commissie effectbeoordelingen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>impact assessments</w:t>
       </w:r>
-      <w:r w:rsidR="00F878CC">
-[...144 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) uitgevoerd om de mogelijke gevolgen voor onder meer het milieu, de volksgezondheid en het bedrijfsleven in kaart te brengen. Net als bij een aantal andere Omnibuspakketten, heeft de Commissie voorafgaand aan publicatie van de Milieuomnibus geen effectbeoordeling uitgevoerd. Om nader inzicht te krijgen in de mogelijke nationale effecten van de voorgestelde maatregelen, heeft adviesbureau Arcadis een onafhankelijke quickscan uitgevoerd. Ik heb het RIVM tevens gevraagd inhoudelijke input te leveren voor deze quickscan. De quickscanrapportage is bijgevoegd bij deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="17DD2002" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="1921A932" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De quickscan van Arcadis biedt een overkoepelende, kwalitatieve analyse van de te verwachten effecten van de Milieuomnibus, zoals deze zijn voorgesteld door de Commissie, op het milieu, de gezondheid en het bedrijfsleven in Nederland. Volgens de quickscan kan echter, mede door het ontbreken van een effectenbeoordeling van de Europese Commissie, geen uitsluitsel worden gegeven over de gevolgen van de voorstellen voor het beschermingsniveau van milieu en natuur. Het kabinet heeft het ontbreken van een effectenbeoordeling meermaals bij de Commissie onder de aandacht gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="3B64AD0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="204F5C95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De resultaten laten zien dat de voorgestelde maatregelen perspectief bieden op lastenverlichting, met name door het vereenvoudigen en stroomlijnen van procedures en administratieve processen. Bij de verdere uitwerking is het van belang oog te houden voor de gevolgen voor alle betrokken partijen en waar mogelijk te voorkomen dat lasten zich verplaatsen tussen bedrijven, overheden, toezichthouders en andere partijen in de keten. Voor de voorstellen op het gebied van milieubeoordelingen biedt de verdere uitwerking ruimte om nader te bezien in hoeverre de beoogde lastenverlichting in de praktijk kan worden gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="635B1B6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="1F9F94F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Position paper Commissie mer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7488E" w:rsidP="00D02A0E" w:rsidRDefault="00CB12FC" w14:paraId="09B0BCA4" w14:textId="6BC91D81">
-[...159 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4821F96E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In haar position paper benadrukt de Commissie mer dat een milieueffectrapportage primair een kwaliteitsinstrument is voor zorgvuldige, integrale en juridisch houdbare besluitvorming. Het is niet enkel een administratieve last die moet worden geminimaliseerd. Hoewel de Commissie mer positieve elementen ziet in de verbeterde online datatoegankelijkheid en de verplichting om bevoegde autoriteiten te voorzien van voldoende personeel en middelen, waarschuwt zij voor drie risico’s ten aanzien van de voorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="5A6AD1EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4F03FFDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten eerste stelt de Commissie mer dat de voorgestelde, zeer korte reactie- en adviestermijnen slechts minimale tijdswinst op zouden leveren (enkele weken), terwijl overhaaste besluitvorming juist de kans op vernietiging bij de bestuursrechter en dus vertraging achteraf vergroot. Ten tweede leidt de rechtstreekse werking van een nieuwe verordening met afwijkende begrippen, direct werkend naast bestaande Europese milieurichtlijnen, tot interpretatieverschillen, met rechtsonzekerheid en vertraging tot gevolg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="677B6C71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten derde stelt de Commissie mer dat uitholling van de milieubescherming dreigt, doordat bij projectwijzigingen niet langer getoetst hoeft te worden op aanzienlijke milieu- en natuureffecten, maar slechts of het effect groter is dan dat van het oorspronkelijke project. Hierdoor verdwijnt de prikkel om mitigerende maatregelen te onderzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="04FC1CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="56EC471D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aangezien het position paper betrekking heeft op een specifiek deel van de Milieuomnibus en reeds is meegenomen in de quickscan, is de kabinetsreactie hierop integraal in deze brief verwerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="417114E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="2A3BB4F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Proces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7406C" w:rsidP="00EF1A2A" w:rsidRDefault="006067C6" w14:paraId="7B8BBCFC" w14:textId="50E635A1">
-[...59 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4F993EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De besprekingen omtrent de Milieuomnibus zijn nog gaande in Brussel. Op 24 juni 2026 zijn in de Raad van de Europese Unie (hierna: Raad) deelakkoorden bereikt op drie van de vier Milieuomnibusvoorstellen: (1) de verordening zelf, (2) de richtlijn over vereenvoudiging en vermindering van administratieve lasten, en (3) de wijziging van de richtlijn over ruimtelijke milieu-informatie (INSPIRE). Deze deelakkoorden zijn vervolgens gepubliceerd op de website van de Raad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deze deelakkoorden zijn grotendeels in lijn met de Nederlandse inzet zoals geformuleerd in het BNC-fiche.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B7406C" w:rsidP="00EF1A2A" w:rsidRDefault="00B7406C" w14:paraId="0221D692" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="450F8E25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="00CCF3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het oog op de in het najaar van 2026 verwachte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Circular Economy Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en uitgebreide evaluatie van de UPV-kaders (Uitgebreide Producenten-verantwoordelijkheid), zijn de onderhandelingen in de Raad over de twee UPV-voorstellen in het pakket stopgezet. Op 7 september 2026 worden de onderhandelingen over het nog resterende voorstel, de Verordening inzake het Versnellen van Milieubeoordelingen (VVMB), hervat. Het is mogelijk dat in dezelfde week al tot een voorlopig akkoord gekomen wordt in de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="51B71780" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="780D771E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben blij de Kamer te kunnen informeren dat een aantal voorstellen waaraan in de quickscan mogelijke negatieve effecten worden toegeschreven voor het milieu, de gezondheid en het bedrijfsleven, tijdens de onderhandelingen in de Raad van tafel zijn gehaald. Hiervoor hebben Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere lidstaten zich actief ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="379FBB9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="05ECC69C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zo is het schrappen van de chemische inventarisatieplicht onder het Environment Management System van de Richtlijn Industriële Emissies ongedaan gemaakt, en is het onder de Batterijenverordening nog steeds mogelijk om batterijen op celniveau vervangbaar te maken, wat meer mogelijkheden biedt voor reparatie, refurbishment en circulariteit. In de Batterijenverordening was ook een nieuwe term van zeer zorgwekkende stoffen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Substances of Very High Concern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) opgenomen die niet in lijn was met de definitie in de REACH-verordening en het Ecodesign-kader, en dus niet leidt tot versimpeling. Dit is inmiddels veranderd naar de term “te etiketteren stoffen”.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="678C02F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="015ADC0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De quickscan signaleert een mogelijk negatieve milieu-impact van artikel 5 van de VVMB. Dit artikel leidt tot minder en beperktere milieubeoordelingen voor wijzigingen en uitbreidingen van bestaande projecten. Ook zijn nieuwe juridische begrippen als “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>major works</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” en “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...66 lines deleted...]
-      <w:r w:rsidR="00EF1A2A">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>similar or greater effects than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” gevoelig voor interpretatieverschillen. Het kabinet heeft in het verleden om verduidelijking van de begrippen gevraagd, maar heeft die niet naar tevredenheid ontvangen. Aldus bestaat een risico op verminderde bescherming van natuur en milieu. Dat is niet beoogd door de Commissie en ook niet in lijn met het kabinetsstandpunt. Het kabinet zal dit wederom inbrengen in toekomstige gesprekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="15B8D783" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="6F306892" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal het kabinet tijdens deze onderhandelingen blijven voorstellen om het centraal contactpunt voor milieubeoordelingen, samen te voegen met de centraal contactpunten uit de CRMA, NZIA en REDIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om administratieve lastendruk te verminderen in het vergunningverleningsproces. Ook zet het kabinet in op voldoende lange termijnen voor milieubeoordelingen zodat deze uitvoerbaar zijn in het huidige Nederlandse stelsel, en blijft het kabinet kritisch over de zogenaamde ‘grondentrechter’ tussen de administratieve en rechterlijke fase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="2F28A648" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="457FF657" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De quickscan stelt daarnaast dat de effecten van artikel 8 over soortenbescherming op het milieu neutraal zijn, mits mitigatie daadwerkelijk zorgvuldig wordt geborgd. De </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk239093779" w:id="0"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederlandse inzet blijft in lijn met het BNC-fiche: Het kabinet is voorstander van de vereenvoudiging die wordt beoogd en staat positief tegenover de maatregel voor het al dan niet opzettelijk doden en/of verstoren van soorten en de daarbij behorende mitigerende maatregelen, mits dit niet leidt tot een lager beschermingsniveau qua soortenbescherming</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C40D52">
-[...326 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="591A4DCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="6127CEBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In algemene zin is het kabinet voorstander van het vereenvoudigen van wet- en regelgeving, en het verminderen van administratieve lasten en regeldruk. De uitkomsten van de quickscan, specifiek op de verwachte vermindering van dubbele rapportageverplichtingen voor bedrijven, de VVMB, en de wijzigingen die inmiddels in de voorstellen aangebracht zijn in de onderhandelingen, zijn positieve ontwikkelingen. Ik merk een constructieve houding van het Iers voorzitterschap en zie dan ook de verdere besprekingen over de Milieuomnibus met vertrouwen tegemoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4F335957" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="7FF74448" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik zal de Kamer de komende weken op de hoogte houden van de belangrijkste ontwikkelingen op dit dossier. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00282ECD" w:rsidRDefault="00282ECD" w14:paraId="2BDF6609" w14:textId="77777777"/>
-[...33 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="4C036AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000C53A3" w:rsidP="000C53A3" w:rsidRDefault="000C53A3" w14:paraId="61C6240A" w14:textId="50E90865">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="00B001A7" w:rsidP="000C53A3" w:rsidRDefault="00B001A7" w14:paraId="771D482C" w14:textId="2C36E482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3" w:rsidR="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000C53A3" w:rsidR="000A638C" w:rsidP="000C53A3" w:rsidRDefault="000A638C" w14:paraId="3966C788" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000C53A3" w:rsidR="000A638C" w:rsidSect="008415A0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E1C354C" w14:textId="77777777" w:rsidR="00463046" w:rsidRDefault="00463046">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63542C20" w14:textId="77777777" w:rsidR="000E776C" w:rsidRDefault="000E776C" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6023BDCC" w14:textId="77777777" w:rsidR="00463046" w:rsidRDefault="00463046">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="064D1040" w14:textId="77777777" w:rsidR="000E776C" w:rsidRDefault="000E776C" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="124A51FA" w14:textId="36A2FB00" w:rsidR="000535E6" w:rsidRDefault="00565C54">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F666412" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...113 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="77AAE9CC" w14:textId="77777777" w:rsidR="00FF44F4" w:rsidRDefault="00FF44F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BFA854B" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6C924103" w14:textId="77777777" w:rsidR="00FF44F4" w:rsidRDefault="00FF44F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A949127" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B6D41B" w14:textId="77777777" w:rsidR="00463046" w:rsidRDefault="00463046">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="380BEB43" w14:textId="77777777" w:rsidR="000E776C" w:rsidRDefault="000E776C" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="455219C4" w14:textId="77777777" w:rsidR="00463046" w:rsidRDefault="00463046">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78766BA4" w14:textId="77777777" w:rsidR="000E776C" w:rsidRDefault="000E776C" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="553BFF20" w14:textId="3A4F8963" w:rsidR="00F42A88" w:rsidRPr="006067C6" w:rsidRDefault="00F42A88">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4306D7B3" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F06C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006067C6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TZ2026</w:t>
-[...15 lines deleted...]
-        <w:t>-069</w:t>
+        <w:t xml:space="preserve"> TZ202606-069</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="05B02C84" w14:textId="15553878" w:rsidR="00F42A88" w:rsidRPr="006067C6" w:rsidRDefault="00F42A88">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="788DBC53" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F06C7">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006067C6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 21 501-08, nr. 1036</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2CF598D3" w14:textId="72FFF59B" w:rsidR="006067C6" w:rsidRPr="00F9378E" w:rsidRDefault="006067C6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="707EB53C" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F9378E">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F9378E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F9378E">
+        <w:r w:rsidRPr="000C53A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Simplification: Council agrees negotiating stance to simplify and streamline environmental rules - Consilium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7CED9917" w14:textId="3A74B145" w:rsidR="00E93F90" w:rsidRDefault="00E93F90">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="47FBAD04" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E93F90">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform standpunten beschreven in het BNC-fiche Milieuomnibus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="639A27F5" w14:textId="09BAF7BF" w:rsidR="00055007" w:rsidRPr="00FF44F4" w:rsidRDefault="00055007">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1D2953CA" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F6587">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF44F4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> II 22 112, nr. 4278</w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 22 112, nr. 4278</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="509A5EA5" w14:textId="1E5B4C9B" w:rsidR="00902CB6" w:rsidRPr="00902CB6" w:rsidRDefault="00902CB6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="55801DFC" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="000C53A3" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00902CB6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00902CB6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="000C53A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CRMA: Critical Raw Materials Act, NZIA: Net-Zero Industry Act, REDIII: Renew</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Energy Directive III</w:t>
+        <w:t xml:space="preserve"> CRMA: Critical Raw Materials Act, NZIA: Net-Zero Industry Act, REDIII: Renewable Energy Directive III</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="05C6A204" w14:textId="77777777" w:rsidR="00FF44F4" w:rsidRDefault="00FF44F4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D52B34C" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...450 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="034839E2" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5835A54B" w14:textId="77777777" w:rsidR="00236E30" w:rsidRDefault="0021439B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B2F7BE8" w14:textId="77777777" w:rsidR="00B001A7" w:rsidRPr="00B001A7" w:rsidRDefault="00B001A7" w:rsidP="00B001A7">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1434 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2030 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00067644"/>
-[...466 lines deleted...]
-    <w:rsid w:val="00FF4606"/>
+    <w:rsidRoot w:val="00B001A7"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="000C53A3"/>
+    <w:rsid w:val="000E776C"/>
+    <w:rsid w:val="0018021C"/>
+    <w:rsid w:val="00183B12"/>
+    <w:rsid w:val="0034386D"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00721198"/>
+    <w:rsid w:val="007A2AEE"/>
+    <w:rsid w:val="008415A0"/>
+    <w:rsid w:val="009559F4"/>
+    <w:rsid w:val="009E2009"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rsid w:val="00B70A43"/>
+    <w:rsid w:val="00F62A99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="632A8025"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0DEA7B05"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{152D1C07-4650-4C52-B33E-3195C4437169}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6131,77 +1460,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6226,75 +1555,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6329,55 +1658,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6440,3489 +1769,737 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...109 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...23 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
-      <w:spacing w:line="800" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="275937"/>
-[...19 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...194 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...176 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B001A7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00067644"/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00067644"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00B001A7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00067644"/>
+    <w:rsid w:val="00B001A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00067644"/>
-[...150 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B001A7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/06/24/simplification-council-agrees-negotiating-stance-to-simplify-and-streamline-environmental-rules/" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(4).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10198,172 +2775,70 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7818</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1435</ap:Words>
+  <ap:Characters>7898</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>65</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9171</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9315</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...88 lines deleted...]
-    <vt:lpwstr>Intern gebruik</vt:lpwstr>
   </property>
 </Properties>
 </file>