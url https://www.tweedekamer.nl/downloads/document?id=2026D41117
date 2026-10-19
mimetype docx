--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -1,4567 +1,2260 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F7436F" w:rsidR="00814ABF" w:rsidRDefault="00814ABF" w14:paraId="4DB5EDE1" w14:textId="4479CCF9"/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="169F4C9F" w14:textId="0B035752">
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="439D2801" w14:textId="135415A1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295" w:rsidR="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295" w:rsidR="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00996295" w:rsidR="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jeugdzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="031EFA89" w14:textId="3642FF88">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295" w:rsidR="00963F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1184</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="34B7005B" w14:textId="53AEE28B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="66788FB9" w14:textId="0D5B91EA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="4800988C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="2F4B500A" w14:textId="567E15F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het verzoek van de vaste commissie voor Volksgezondheid, Welzijn en Sport, doe ik uw Kamer de kabinetsreactie toekomen op het bericht dat een jeugdzorgorganisatie kwetsbare jongeren illegaal in een zorgtraject in Spanje plaatst. In uw verzoek vraagt u om in onze reactie specifiek aandacht te geven aan onderstaande punten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="774A64AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="799E9546" w14:textId="388DE72D">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzicht te geven in alle buitenlandse plaatsingen sinds 2022, uitgesplitst naar land en gecertificeerde instelling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="7C0520E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="53D1A1C7" w14:textId="6EC5B8E1">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan te geven welke sancties worden opgelegd aan SAVE Jeugdbescherming naar aanleiding van deze overtredingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="6BCC3906" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="0D85772D" w14:textId="00230256">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of er nog meer jeugdigen door andere jeugdinstanties illegaal in het buitenland zijn geplaatst;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="14B485CE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="0F46E7B1" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uiteen te zetten hoe uitvoering is gegeven aan de aangenomen motie-Moinat c.s. (Kamerstuk 36 800 XVI, nr. 56) en welke aanvullende maatregelen worden genomen om te voorkomen dat jeugdigen opnieuw zonder de vereiste waarborgen in het buitenland worden geplaatst;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="6C7DF597" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...134 lines deleted...]
-      <w:r w:rsidRPr="00F7436F">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan te geven of alle betrokken kinderen inmiddels zijn teruggekeerd naar Nederland en, indien dat niet het geval is, waarom niet en welke stappen worden gezet om hun terugkeer te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="3743A62E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="394B0429" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de bijlage vindt u de per vraag de kabinetsreactie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="0DEB5D62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="20327433" w14:textId="25C0F557">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="4D1D84BE" w14:textId="462FD751">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>K.T. van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="7C7737BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="5277B70D" w14:textId="4A8D6310">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="7A689EBE" w14:textId="05D448D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W.R.C. Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="2F455ED6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="1A7C27A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7436F" w:rsidR="00814ABF" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="07A0BF40" w14:textId="7E1679CB">
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="280A1433" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
         </w:pBdr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F7436F">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Verzoek van </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Verzoek van VWS-commissie om een kabinetsreactie op bericht dat Jeugdzorgorganisatie kwetsbare jongeren illegaal in zorgtraject Spanje plaatst (ingezonden 20 juli 2026, 2026Z16348)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="25B5BCE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="481C8B43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>VWS-commissie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> om een kabinetsreactie op bericht dat Jeugdzorgorganisatie kwetsbare jongeren illegaal in zorgtraject Spanje plaatst (ingezonden 20 juli 2026, 2026Z16348)</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="0A175CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F7436F">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Inzicht te geven in alle buitenlandse plaatsingen sinds 2022, uitgesplitst naar land en gecertificeerde instelling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA2522" w:rsidR="00561CD3" w:rsidP="009C1C53" w:rsidRDefault="00561CD3" w14:paraId="161B4B8D" w14:textId="77777777"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00F7436F" w:rsidR="00982A5C" w:rsidP="00982A5C" w:rsidRDefault="00982A5C" w14:paraId="5FB9BEFE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="3D4A98A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="71CE6580" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is geen uniforme registratie bij de gecertificeerde instellingen (GI’s) van het aantal jeugdigen dat in het buitenland is geplaatst. Wel zijn bij de Centrale autoriteit Internationale Kinderaangelegenheden (Centrale autoriteit) gegevens beschikbaar over de verzoeken voor buitenlandse plaatsingen in het kader van een kinderbeschermingsmaatregel. Deze gegevens geven inzicht in het aantal plaatsingen waarvoor de wettelijke procedure is gevolgd. Mogelijke plaatsingen buiten deze procedure vallen niet binnen dit overzicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="1618D9DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="526A9839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In onderstaande tabel is het aantal verzoeken opgenomen. De cijfers in de onderstaande tabel geven geen duidelijkheid of een kind ook daadwerkelijk geplaatst is in het buitenland. GI’s kunnen het verzoek intrekken. Ook kan de buitenlandse autoriteit het verzoek afwijzen. Zie verder het antwoord op vraag 3 voor de afspraken die we met de GI’s gaan maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="5E5EB199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1128"/>
-        <w:gridCol w:w="1523"/>
+        <w:gridCol w:w="1360"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1661"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="385DE1F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidTr="009B1106" w14:paraId="475D9DCD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="73E104F1" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="71D03430" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="1A877642" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="5B6F0E12" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aantal verzoeken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="009B1106" w:rsidRDefault="009B1106" w14:paraId="59D07A3F" w14:textId="0EFA0506">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="4E7BB376" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> kader</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Civielrechtelijk kader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="009B1106" w:rsidRDefault="00561CD3" w14:paraId="4CA0C635" w14:textId="7C2FB945">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="7AA0976C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vrijwillig kader</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="009B1106" w:rsidRDefault="00561CD3" w14:paraId="2DEEAC89" w14:textId="6451AA24">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="7DDDF71A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Plaatsing in eigen netwerk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="1E33D714" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidTr="009B1106" w14:paraId="780E6C7E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="04B233D9" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="6D7B96F7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="437BB604" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="395B653C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="7C029B67" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="02479108" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="1D94261E" w14:textId="42E2253D">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="0E939868" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="0B10CA76" w14:textId="4EE0B532">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="4F4A7F9C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="5726B115" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidTr="009B1106" w14:paraId="3FBB67AB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="45CED54F" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="5C652265" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="2ADA16A3" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="2EE56A03" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="0BA32404" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="3220CF74" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="74734E86" w14:textId="5FB5FD07">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="2FC3713B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="0CA954CB" w14:textId="57871667">
+          <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="77DBA0F9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="2B15BEC4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00996295" w:rsidTr="009B1106" w14:paraId="6969F302" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="02645B75" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="1384E4AA" w14:textId="71A4AC5D">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F7436F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Eindnootmarkering"/>
+            <w:r w:rsidRPr="00996295" w:rsidR="00996295">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:endnoteReference w:id="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="5F154F66" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="6C45038E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="4F93E93A" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="2EA64876" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="1CDF592A" w14:textId="729C640E">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="3C36A3AB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="7867397F" w14:textId="0698541C">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="1731B7EE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="490F9C4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00996295" w:rsidTr="009B1106" w14:paraId="3C516D6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="7C4421F7" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="209C93DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="5CD80CD8" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="31E10343" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="6771AE15" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="2046FEDA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="3E950E44" w14:textId="5BE7EFEA">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="5EABBF0B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="0F303FE3" w14:textId="3F6C736E">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="7DCCFEA1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidTr="009B1106" w14:paraId="7CDC8052" w14:textId="77777777">
+      <w:tr w:rsidRPr="00996295" w:rsidR="00996295" w:rsidTr="009B1106" w14:paraId="26DCB057" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="76EB9EE4" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="1AE01A69" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
-              <w:rPr>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F7436F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Eindnootmarkering"/>
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:endnoteReference w:id="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="483B9321" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="2261F4E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="30882E08" w14:textId="77777777">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="22FC2133" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="7BC2440A" w14:textId="72763729">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="3D92639D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F7436F" w:rsidR="00561CD3" w:rsidP="00B952E0" w:rsidRDefault="00561CD3" w14:paraId="735AC8F6" w14:textId="77510F3B">
+          <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="34045FD1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7436F">
+            <w:r w:rsidRPr="00996295">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F7436F" w:rsidR="00982A5C" w:rsidP="001A467B" w:rsidRDefault="00982A5C" w14:paraId="41F9A332" w14:textId="77777777"/>
-[...157 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="7B65C428" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="0A232879" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de tabel is ook opgenomen in hoeveel zaken sprake was van een (pleegzorg)plaatsing in het buitenland bij het eigen netwerk/familie. Dat was in ongeveer de helft van de verzoeken het geval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="01D459D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="4A874334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nagenoeg alle GI’s hebben de Centrale autoriteit wel eens verzocht jeugdigen in het buitenland te plaatsen. De meeste verzoeken voor buitenlandse plaatsingen zijn voor Spanje, Frankrijk, Marokko, België en Duitsland. Bij de buurlanden België en Duitsland gaat het veelal om plaatsingen in het eigen netwerk/familie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="422A0147" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="607FD409" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2026 zijn naast de vijf verzoeken binnen het gedwongen kader, ook twee verzoeken bij de Centrale autoriteit gedaan voor een plaatsing in het buitenland in vrijwillig kader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="22F655E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CA2522" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="73BE5B7B" w14:textId="1161D43A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="5F4A69B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2522">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA2522" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="68C871E5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="44C57EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2522">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aan te geven welke sancties worden opgelegd aan SAVE Jeugdbescherming naar aanleiding van deze overtredingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA2522" w:rsidR="00561CD3" w:rsidP="001A467B" w:rsidRDefault="00561CD3" w14:paraId="3C270291" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA2522">
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="67A2F27B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="713D5536" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals in de eerdere brief van 24 juli 2026 aan uw Kamer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA2522" w:rsidR="00982A5C">
-[...73 lines deleted...]
-          <w:rFonts w:cs="Utopia"/>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangeven, laat SAVE Jeugdbescherming - mede op verzoek van de Inspectie Gezondheidszorg en Jeugd - door een externe partij onderzoek uitvoeren naar de plaatsingen in het buitenland waarbij niet de verplichte procedure met de Centrale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">hier zorgvuldig onderzoek naar wordt gedaan. </w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Autoriteit is doorlopen. Voordat conclusies kunnen worden getrokken, is het van belang dat hier zorgvuldig onderzoek naar wordt gedaan. De resultaten van dit onderzoek zullen naar verwachting in oktober gereed zijn. We wachten de uitkomsten van dit onderzoek af en zullen u hierover informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="58FAF479" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="2E81A98A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2522">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CA2522" w:rsidR="001A467B" w:rsidP="001A467B" w:rsidRDefault="001A467B" w14:paraId="71F90E46" w14:textId="420AF28B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="3F51D5F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA2522">
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Of er nog meer jeugdigen door andere jeugdinstanties illegaal in het buitenland zijn geplaatst</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Of er nog meer jeugdigen door andere jeugdinstanties illegaal in het buitenland zijn geplaatst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="418A65D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="757174F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze vraag kunnen we op dit moment nog niet beantwoorden. Als jeugdigen in het buitenland worden geplaatst, dan dient de verplichte procedure via de Centrale Autoriteit gevolgd te worden. Als deze procedure niet wordt gevolgd, dan is er geen (toe)zicht op deze jeugdigen vanuit de autoriteiten in dat land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="1CA03637" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="494CAEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het bepalen van passende zorg en het zicht houden op de veiligheid van jongeren die geplaatst zijn in gedwongen kader is de verantwoordelijkheid van de GI, ook als het kind in het buitenland geplaatst wordt. In het vrijwillig kader is dit de gemeente. Naar aanleiding van de berichtgeving is het ministerie van JenV in overleg getreden met de GI’s over het leveren van gegevens over deze plaatsingen. Medio september is hierover vervolgoverleg gepland om de afspraak te maken dat elke GI in de eigen organisatie verifieert of er op dit moment nog plaatsingen in het buitenland zijn waarbij de procedure via de Centrale Autoriteit niet is gevolgd en dit alsnog te doen als hier sprake van is. Waar nodig kunnen nadere afspraken worden gemaakt binnen de instelling om deze procedure in de toekomst te garanderen. Ik zal u zo spoedig mogelijk informeren of er nog sprake is van plaatsingen in het buitenland zonder dat de procedure via de Centrale Autoriteit gevolgd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="1DD9D71F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...137 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="491E7709" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="30C965A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 4</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Uiteen te zetten hoe uitvoering is gegeven aan de aangenomen motie-Moinat c.s. (Kamerstuk 36 800 XVI, nr. 56) en welke aanvullende maatregelen worden genomen om te voorkomen dat jeugdigen opnieuw zonder de vereiste waarborgen in het buitenland worden geplaatst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00996295" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="394D2875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00996295" w14:paraId="6015EF36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals opgenomen in de verzamelbrief Jeugd van 30 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00996295" w:rsidR="00963F50">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is het kabinet in overleg met betrokken partijen om afspraken te maken om jeugdigen in beginsel in Nederland te plaatsen (motie Moinat). De minister van Langdurige Zorg, Jeugd en Sport zal u aan het einde van dit jaar nader over de voortgang informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="4486DB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="10F14DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Uiteen te zetten hoe uitvoering is gegeven aan de aangenomen motie-Moinat c.s. (Kamerstuk 36 800 XVI, nr. 56) en welke aanvullende maatregelen worden genomen om te voorkomen dat jeugdigen opnieuw zonder de vereiste waarborgen in het buitenland worden geplaatst.</w:t>
-[...20 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="1449F10D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...204 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t xml:space="preserve">Aan te geven of alle betrokken kinderen inmiddels zijn teruggekeerd naar Nederland en, als dat niet het geval is, waarom niet en welke stappen worden gezet om hun terugkeer te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="73B14926" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="7350374E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Save Jeugdbescherming geeft aan dat alle kinderen die door hen in Spanje zijn geplaatst en waarbij niet de procedure via de Centrale Autoriteit is gevolgd, in de periode maart 2025 tot januari 2026 zijn teruggekeerd naar Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="676698F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00963F50" w:rsidP="00996295" w:rsidRDefault="00963F50" w14:paraId="6606BEF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00996295" w:rsidR="00FE0FA3" w:rsidP="00996295" w:rsidRDefault="00FE0FA3" w14:paraId="2BD86937" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00996295" w:rsidR="00FE0FA3" w:rsidSect="00D320BE">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66E7E517" w14:textId="77777777" w:rsidR="00930344" w:rsidRDefault="00930344">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4898E6ED" w14:textId="77777777" w:rsidR="00362B92" w:rsidRDefault="00362B92" w:rsidP="00963F50">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="385742B9" w14:textId="77777777" w:rsidR="00930344" w:rsidRDefault="00930344">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2687BB0F" w14:textId="77777777" w:rsidR="00362B92" w:rsidRDefault="00362B92" w:rsidP="00963F50">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...253 lines deleted...]
-        <w:t>79</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Verdana">
-[...21 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Utopia">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24A28D4C" w14:textId="77777777" w:rsidR="00814ABF" w:rsidRDefault="00814ABF">
+  <w:p w14:paraId="4B3F3FF9" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34268063" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CF57D89" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="703FDC12" w14:textId="77777777" w:rsidR="00930344" w:rsidRDefault="00930344">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A895423" w14:textId="77777777" w:rsidR="00362B92" w:rsidRDefault="00362B92" w:rsidP="00963F50">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CD38A90" w14:textId="77777777" w:rsidR="00930344" w:rsidRDefault="00930344">
+    <w:p w14:paraId="34EAE775" w14:textId="77777777" w:rsidR="00362B92" w:rsidRDefault="00362B92" w:rsidP="00963F50">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6D29030F" w14:textId="1075E677" w:rsidR="00996295" w:rsidRPr="00996295" w:rsidRDefault="00996295" w:rsidP="00963F50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In eerdere Kamervragen (Aanhangsel Handelingen II 2025/26, nr.1309) is aangegeven dat in 2024 12 verzoeken bij de Centrale autoriteit zijn gedaan voor een buitenlandse plaatsing. Een nadere analyse naar aanleiding van uw verzoek heeft opgeleverd dat het hier om 10 verzoeken voor buitenlandse plaatsing ging. In 2 gevallen bleek geen sprake van een plaatsingsverzoek maar om een informatieverzoek of zorgmelding.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="69D9346B" w14:textId="321B5823" w:rsidR="00996295" w:rsidRPr="00996295" w:rsidRDefault="00996295" w:rsidP="00963F50">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot 1 augustus 2026.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="01A71FB7" w14:textId="371F841A" w:rsidR="00996295" w:rsidRPr="00996295" w:rsidRDefault="00996295" w:rsidP="00963F50">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 839, nr. 1182</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="037860A3" w14:textId="77777777" w:rsidR="00996295" w:rsidRPr="00996295" w:rsidRDefault="00996295" w:rsidP="00963F50">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00996295">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 839, nr. 1179</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75483D53" w14:textId="77777777" w:rsidR="00814ABF" w:rsidRDefault="005A5082">
-[...350 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="39B81F09" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02020A7E" w14:textId="77777777" w:rsidR="00814ABF" w:rsidRDefault="005A5082">
+  <w:p w14:paraId="69E8FCBE" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1271 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F1701B2" w14:textId="77777777" w:rsidR="00963F50" w:rsidRPr="00963F50" w:rsidRDefault="00963F50" w:rsidP="00963F50">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="DA46475E"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="34A84161"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D08E52E6"/>
+    <w:lvl w:ilvl="0" w:tplc="1756A356">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...30 lines deleted...]
-      <w:pStyle w:val="Artikelstreepje"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...58 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...405 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="156073205">
+  <w:num w:numId="1" w16cid:durableId="2126774419">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00814ABF"/>
-[...106 lines deleted...]
-    <w:rsid w:val="00FF51FA"/>
+    <w:rsidRoot w:val="00963F50"/>
+    <w:rsid w:val="000A3A9C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00362B92"/>
+    <w:rsid w:val="00963F50"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00996295"/>
+    <w:rsid w:val="00A93A24"/>
+    <w:rsid w:val="00D02A3B"/>
+    <w:rsid w:val="00D320BE"/>
+    <w:rsid w:val="00DA4194"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02D0CA7A"/>
+  <w14:docId w14:val="2422B6ED"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AC7BF422-9FE5-4663-A7DB-D5677D46F7D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4570,77 +2263,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4665,75 +2358,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4768,55 +2461,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4888,884 +2581,781 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...11 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
-      <w:lang w:val="en-GB"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardesES">
-[...19 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...166 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="EindnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00982A5C"/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
     <w:name w:val="Eindnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Eindnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00982A5C"/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00982A5C"/>
+    <w:rsid w:val="00963F50"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00822213"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00963F50"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00963F50"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00963F50"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00963F50"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00236A60"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00236A60"/>
+    <w:rsid w:val="00996295"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00236A60"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00996295"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00236A60"/>
+    <w:rsid w:val="00996295"/>
     <w:rPr>
-      <w:b/>
-[...14 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5822,51 +3412,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5930,65 +3520,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6009,85 +3599,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5505</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1028</ap:Words>
+  <ap:Characters>5660</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>47</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6493</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6675</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>