--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,6168 +1,3339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00734F27" w:rsidR="00682092" w:rsidRDefault="00B177ED" w14:paraId="1F2CA0E4" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00A7501E" w:rsidRDefault="00511FD1" w14:paraId="765CFC03" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29237</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Afrika-beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="6054BA6B" w14:textId="22C42F36">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>259</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00BC650D" w:rsidR="00BC650D" w:rsidP="00BC650D" w:rsidRDefault="00955331" w14:paraId="67A0803C" w14:textId="5E78F584">
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse Zaken en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00A90223" w:rsidRDefault="00FA4CE2" w14:paraId="4722F2AA" w14:textId="1FF63E89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00A90223" w:rsidRDefault="00FA4CE2" w14:paraId="0AF34078" w14:textId="2AA7A766">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00A90223" w:rsidRDefault="00FA4CE2" w14:paraId="40BA73FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="623984AE" w14:textId="2518283A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 10 september zal een Commissiedebat plaatsvinden over Soedan op aanvraag van de vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="56614351" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet hecht belang aan blijvende aandacht voor Soedan vanwege de omvang van de humanitaire crisis, de gevolgen voor de regionale stabiliteit en het risico op verdere grootschalige ontheemding en mensenrechtenschendingen. Deze brief informeert u over de recente ontwikkelingen in Soedan en de geïntensiveerde Nederlandse inzet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="49002A2F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huidige situatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="265F166E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 15 april 2023 brak in Soedan een gewapend conflict uit tussen het leger, de Sudanese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Armed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SAF), en de paramilitaire groepering de Rapid Support </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RSF). Het conflict is inmiddels het vierde jaar ingegaan. Het militaire zwaartepunt van het conflict bevindt zich momenteel in de regio’s Noord-, Zuid- en West-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Met name de door RSF belegerde stad El Obeid, de hoofdstad van Noord-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die nu in handen is van SAF en een cruciaal logistiek en humanitair knooppunt vormt, staat onder druk. De SAF heeft de afgelopen weken gebieden ten noorden van de stad veroverd en daarmee een aanvoerlijn geopend tussen Khartoem en El Obeid. Tegelijkertijd heeft de RSF in augustus jl. de aanvallen op El Obeid verder opgevoerd, onder meer door de inzet van drones, waarbij burgers en essentiële infrastructuur worden getroffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0C57DCA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In El Obeid verblijven ruim 500.000 mensen, waarvan 100.000 ontheemden, onder wie mensen die uit de door RSF veroverde stad El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn gevlucht. Zowel de Secretaris-Generaal van de VN als de Hoge Commissaris voor de Mensenrechtenraad waarschuwden voor een dreigende mensenrechtencatastrofe in El Obeid, met ontwikkelingen die sterke overeenkomsten vertonen met de situatie die voorafging aan de val van El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zo meldde de Hoge Commissaris in juli 2026 gedocumenteerde patronen van onder meer seksueel geweld, standrechtelijke executies, ontvoeringen en foltering van mensen op de vlucht in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kordofan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-regio.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel de situatie in El Obeid zorgwekkend blijft, heeft zich daar vooralsnog niet een mensenrechtencatastrofe van de omvang en ernst zoals die in El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="4CB2248F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internationale bemiddelingspogingen hebben tot nu toe niet geleid tot een staakt-het-vuren. De diplomatieke inspanningen ten aanzien van Soedan verlopen grotendeels via de zogenoemde Quad en het Quintet. De Quad, bestaande uit de Verenigde Staten, de Verenigde Arabische Emiraten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Egypte en Saoedi-Arabië, richt zich op het tot stand brengen van een staakt-het-vuren en het bevorderen van onderhandelingen tussen de strijdende partijen. Het Quintet, bestaande uit de Afrikaanse Unie (AU), de Europese Unie (EU), de Verenigde Naties (VN), de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Intergovernmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Development (IGAD) en de Liga van Arabische Staten (LAS), zet in op een inclusief politiek proces waarbij juist civiele actoren worden betrokken. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berlin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Principles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die zijn aangenomen tijdens de Soedan conferentie in Berlijn van 15 april jl. bieden hiervoor een belangrijk gezamenlijk kader, met nadruk op Soedanees eigenaarschap, bescherming van burgers en een politieke oplossing van het conflict. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="2478D31E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de start van het conflict hebben 4,5 miljoen mensen Soedan verlaten en zijn 8,6 miljoen mensen ontheemd. Het overgrote deel verblijft sindsdien in de buurlanden van Soedan. In Tsjaad worden op dit moment 1,3 miljoen Soedanezen opgevangen, in Egypte 1,5 miljoen en in Zuid-Soedan zijn sinds het conflict 746.000 mensen aangekomen, voor het merendeel uit Soedan terugkerende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zuid-Soedanezen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook andere landen in de regio vangen vluchtelingen op, zoals Libië en Ethiopië. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tsjaad en Zuid-Soedan behoren tot de armste landen ter wereld. Er is bereidheid om vluchtelingen en terugkeerders toe te laten, maar deze landen hebben zelf nauwelijks capaciteit en middelen voor zulke grootschalige humanitaire opvang. Ook internationale financiering van humanitaire hulp voor de buurlanden schiet tekort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="463C3211" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 2024 zijn 1,24 miljoen vluchtelingen teruggekeerd naar Soedan, om uiteenlopende redenen. Enerzijds is er sprake van voorzichtig verbeterde omstandigheden in door de SAF terugveroverde gebieden op de RSF, zoals bijvoorbeeld de hoofdstad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Khartoum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Anderzijds is er sprake van gebrek aan hulp en economisch perspectief in opvanglanden. Zorg is dat een gebrek aan perspectief in zowel Soedan als in opvanglanden in de omgeving, zal leiden tot een verdere toename van (irreguliere) migratie naar Europa. De IOM registreerde tussen januari en november 2025 12.684 Soedanese migranten die Europa bereikten. Dat is 3,3 keer zoveel als in dezelfde periode in 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="1C69E177" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2026 hebben naar schatting 33,7 miljoen mensen in Soedan humanitaire hulp nodig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens de meest recente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Food Security </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Phase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IPC)-analyse kampen 19,5 miljoen mensen, circa 41% van de bevolking, met ernstige acute voedselonzekerheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mede onder invloed van een zeer sterk El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effect valt er tot nu toe veel minder regen dan normaal in Soedan en omliggende landen. Dat zet de voedselproductie in Soedan, die al lijdt onder de oorlog en prijsverhogingen door de crisis in de Straat van Hormuz, nog verder onder druk. Dit kan tot gevolg hebben dat honger in Soedan in de loop van 2027 nog verder toeneemt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="5820D1BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanitaire toegang blijft een enorme uitdaging. Door aanhoudende gevechten tussen de strijdende partijen zijn delen van het land moeilijk of helemaal niet bereikbaar voor hulporganisaties. Hulpverleners lopen risico op aanvallen, ontvoering, geweld en arrestatie. Volgens recente gegevens zijn vooral lokale medewerkers kwetsbaar, omdat zij vaak de enigen zijn die in conflictgebieden nog actief zijn en minder mogelijkheden hebben om te evacueren. Volgens de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Worker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Database</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn in de periode 2023-2026 168 hulpverleners in Soedan omgekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="7E1B44E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="772E6A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zorgen bureaucratische belemmeringen, zoals weigering of vertraging bij het verkrijgen van visa, reisvergunningen en toegang van goederen ervoor dat hulp niet altijd tijdig bij mensen terechtkomt. Beide partijen in het conflict trachten controle uit te oefenen over humanitaire organisaties middels bijvoorbeeld verplichting tot registratie van organisaties, wat hun onafhankelijke manier van werken ernstig bemoeilijkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="72BD0072" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...998 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nederlandse inzet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000029E1" w:rsidR="0093727A" w:rsidP="0093727A" w:rsidRDefault="0093727A" w14:paraId="14ABF4DD" w14:textId="77777777">
-[...40 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="57C7049B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanwege de omvang van de humanitaire crisis en de noodzaak om tot een duurzame vrede te komen is Soedan een beleidsprioriteit. Een duurzame oplossing zou tevens bijdragen aan Nederlandse en Europese belangen, waaronder regionale stabiliteit, maritieme veiligheid rond de Rode Zee en het tegengaan van terrorisme en irreguliere migratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="2A8C46C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk238073601" w:id="0"/>
-    </w:p>
-[...9 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diplomatie en vredesprocessen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000029E1" w:rsidR="00154C63" w:rsidP="00993C95" w:rsidRDefault="007A6972" w14:paraId="05C70BCE" w14:textId="0039BBA3">
-[...110 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="6282F9A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De diplomatieke inspanningen ten aanzien van Soedan verlopen grotendeels via de Quad en het Quintet waar de EU deel van uitmaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als initiatiefnemer van de EU Kerngroep voor Soedan, opgericht eind 2024, pleit Nederland er voor dat de EU actief deelneemt aan het vredesproces in Soedan en het conflict structureel op de agenda houdt van de Raad Buitenlandse Zaken. Daarnaast spreekt Nederland bilateraal met relevante actoren in de regio over het conflict in Soedan, om de noodzaak van een inclusief vredesproces kracht bij te zetten en de urgente humanitaire situatie aan te kaarten. Het kabinet is voornemens om gerichte diplomatie verder te versterken ten aanzien van Soedan. Deze aanpak kan bijdragen aan betere en snellere resultaten, bijvoorbeeld bij het waarborgen van de humanitaire ruimte en toegang in El Obeid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="7141AC83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vanuit de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E267E2">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00222AC5" w:rsidDel="1F8ECB22">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mediation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support Unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagt Nederland bij aan het werk van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2" w:rsidDel="1F8ECB22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00222AC5">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese Unie en de Verenigde Naties in de ontwikkeling van een monitoringsmechanisme. Wanneer akkoord is bereikt over een staakt-het-vuren in Soedan zullen deze afspraken moeten worden gemonitord om naleving te garanderen en eventuele escalatie te voorkomen en waar nodig diplomatiek druk uit te oefenen op de verantwoordelijke partij(en). </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk238117298" w:id="1"/>
-      <w:r w:rsidRPr="00F9628F" w:rsidR="00F9628F">
-[...6 lines deleted...]
-        <w:t>aan bij door dialogen te organiseren, met bijzondere aandacht voor de actieve en betekenisvolle betrokkenheid van vrouwen bij deze processen.</w:t>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals vermeld in eerdere Kamerbrieven, steunt Nederland ook organisaties die zich richten op conflictbemiddeling en de ondersteuning van civiel-politieke processen. Maatschappelijke organisaties dragen hier aan bij door dialogen te organiseren, met bijzondere aandacht voor de actieve en betekenisvolle betrokkenheid van vrouwen bij deze processen.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00BC5BF5" w:rsidP="00BC5BF5" w:rsidRDefault="00BC5BF5" w14:paraId="7029B0E9" w14:textId="77777777"/>
-[...10 lines deleted...]
-          <w:iCs/>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0B0A5FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diplomatie en externe actoren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F5234" w:rsidR="00D57155" w:rsidP="780F576B" w:rsidRDefault="001A4BA5" w14:paraId="2A03EB45" w14:textId="453A351E">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="0027484E" w:rsidR="00390412">
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="2810A881" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Hoorn van Afrika is van aanzienlijk geopolitiek belang voor diverse regionale actoren. De conflicten in de regio raken steeds sterker met elkaar verweven en worden gekenmerkt door regionale machtsstrijd en inmenging van externe partijen. Dit draagt bij aan instabiliteit, met effecten die reiken voorbij Soedan en de Hoorn van Afrika. In het meest recente rapport van de onafhankelijke VN </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fact-Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission (FFM) wordt vastgesteld dat externe actoren financiële, logistieke en militaire steun aan strijdende partijen leveren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0027484E">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze steun is niet de aanleiding van het conflict, maar draagt ertoe bij dat deze voortduurt. Daarom zal Nederland, gezamenlijk met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>like-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> landen, de EU en de VN, externe actoren blijven oproepen dergelijke steun te staken, onder meer via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0027484E" w:rsidR="002C3967">
-[...55 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sudan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="50F7408B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sancties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="3873F11C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet zich onverminderd in voor uitbreiding van EU-sancties tegen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="52F58621" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entiteiten en individuen met betrokkenheid bij het gewapend conflict en grove</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="30277A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mensenrechtenschendingen. Zo heeft de EU op 14 juli jl. besloten de sancties tegen Soedan verder aan te scherpen met nieuwe maatregelen specifiek gericht op de oorlogseconomie met als doel de financiële bronnen van het conflict te beperken en de druk op degenen die de oorlog blijven aanjagen te vergroten. De nieuwe maatregelen verbieden onder meer de aankoop, invoer en overdracht van goud afkomstig uit Soedan. Daarnaast wordt de levering van kwik en cyanide aan Soedan verboden. Deze chemicaliën worden veelvuldig gebruikt bij de winning en verwerking van goud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="56DD9D8F" w14:textId="60B9C318">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mensenrechten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0EF26E2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet zich in diverse multilaterale fora actief en zichtbaar in om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0578F45D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de mensenrechtensituatie in Soedan te agenderen en bij te dragen aan gerechtigheid voor slachtoffers. Mede op verzoek van Nederland heeft op 3 juli jl. een urgent debat plaatsgevonden in de VN-Mensenrechtenraad. Tijdens dit debat is een resolutie aangenomen waarin de onafhankelijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fact-Finding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mission (FFM) wordt verzocht onderzoek te doen naar eventuele schendingen van het internationaal mensenrechtenrecht en van het internationaal oorlogsrecht, alsmede daarmee verband houdende internationale misdrijven, die naar verluidt in en rond El Obeid zouden zijn gepleegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0B5F6F09" w14:textId="173E3683">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In september 2026 zal de Soedan-resolutie in de Mensenrechtenraad weer op de agenda staan. Deze resolutie mandateert de FFM, die rapporteert over mensenrechtenschendingen die in het kader van het conflict worden gepleegd. Nederland zal zich als lid van de Soedan Kerngroep in de Mensenrechtenraad inzetten voor verlenging van het mandaat van de FFM. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>High-Level Week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de AVVN zal hiervoor benut worden door de situatie in Soedan te agenderen tijdens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>side events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2" w:rsidR="00511FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bespreken in bilaterale gesprekken met relevante actoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="36E78B57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van het FFM rapport over El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fasher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in februari jl. een coalitie voor de preventie van wreedheden en voor gerechtigheid in Soedan opgericht op initiatief van het Verenigd Koninkrijk, genaamd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coalition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atrocity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prevention </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Sudan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samen met de lidstaten van de coalitie en andere partners zet Nederland zich onder meer in voor het verbeteren van de bewijsvergaring voor internationale misdrijven en voor het versterken van lokale initiatieven voor rechtvaardigheid. Het adresseren van deze misdrijven is essentieel voor duurzame stabiliteit in Soedan en draagt bij aan zowel de bescherming en borging van de rechten en veiligheid van alle Soedanese gemeenschappen als het tegengaan van straffeloosheid. Zonder erkenning van misdrijven en verantwoording van daders blijft leed onverwerkt en wordt het risico op hernieuwd geweld vergroot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="6BD94884" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="09BFEDD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk238042656" w:id="2"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrouwenrechtenorganisaties spelen belangrijke rollen in het conflict in Soedan: zij signaleren en documenteren conflict-gerelateerd seksueel geweld en ondersteunen overlevenden en slachtoffers. Ook zetten zij zich in voor betekenisvolle participatie van vrouwen in vredes- en veiligheidsprocessen. Komende jaren intensiveert Nederland daarom de steun via het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FemFocus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsidiebeleidskader aan vrouwenrechtenorganisaties in Soedan die zich richten op de ondersteuning van overlevenden van conflict-gerelateerd seksueel en gender-gerelateerd geweld, de preventie van dit geweld, en de participatie van vrouwen in vredesprocessen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="4D26D1AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitaire hulp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="65467618" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland blijft, veelal in samenwerking met gelijkgestemde landen maar ook individueel, diplomatieke contacten en fora benutten om te pleiten voor beëindiging van de vijandelijkheden en voor respect voor het humanitair oorlogsrecht, inclusief de ongehinderde en veilige toegang van humanitaire organisaties en hun personeel. Net als in de afgelopen periode zal Nederland ook verklaringen blijven ondersteunen of initiëren die hiertoe oproepen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="77388FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Soedan zijn vrijwilligers en gemeenschapsorganisaties zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emergency Response Rooms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ERR’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) cruciaal bij hulpverlening in moeilijk bereikbare gebieden. Daarom blijft Nederland organisaties die op lokaal niveau werken ondersteunen, via de Rode Kruis beweging, de Dutch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Relief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alliance (DRA), maar ook door het financieren van het VN-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0027484E" w:rsidR="007C7700">
-[...284 lines deleted...]
-      <w:r w:rsidRPr="0027484E" w:rsidR="008C38F5">
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="4FF6B75D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland draagt in 2026 bij aan de humanitaire respons via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ongeoormerkte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bijdragen aan belangrijke humanitaire actoren als WFP en UNICEF. Daarnaast draagt Nederland EUR 16 miljoen bij aan het VN-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De DRA heeft in 2026 voor EUR 8,5 miljoen geprogrammeerd in Soedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="46E54838" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft besloten om EUR 2 miljoen vanuit extra middelen beschikbaar te stellen voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarmee de totale Nederlandse bijdrage voor dit fonds in 2026 op EUR 18 miljoen uitkomt. Daarmee is Nederland de tweede donor voor het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2026 na de Verenigde Staten. Sinds de start van het conflict is Nederland consistent een top 5 donor aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Humanitarian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="62461708" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselzekerheid en water</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="35EE88A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland doet op het gebied van voedselzekerheid en water in Soedan gefocuste, maar belangrijke bijdragen. Het SIPRA project (EUR 23 miljoen) ondersteunt boerengroepen en voedselverwerkende bedrijven om de schok van de oorlog te boven te komen, en om  hun productie en inkomen te verbeteren. Met een Nederlandse bijdrage van USD 35 miljoen voert UNICEF in Soedan een groot programma uit om ondervoeding te voorkomen. Hiermee worden 13.2 miljoen kinderen, jonge moeders en zwangere vrouwen bereikt. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sustain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sudan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project (USD 10 miljoen) helpt om de vrijwel stilgevallen invoer van kunstmest en (Nederlandse) pootaardappelen weer van de grond te krijgen. Daardoor is afgelopen winter ongeveer 700.000 ton meer voedsel geproduceerd dan zonder het project het geval zou zijn geweest. Deze innovatieve aanpak is een zeer kosteneffectieve aanvulling op noodhulp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="1AFCC349" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="2E0AA8C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="6DDC9AD6" w14:textId="13408A69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opvang in de regio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="432D0358" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet zich in om ontheemden en hun gastgemeenschappen te steunen. In Soedan en buurlanden Egypte en Ethiopië is het door Nederland gefinancierde PROSPECTS programma actief. Binnen dit programma zetten de Wereldbank Groep en VN-organisaties UNHCR, ILO en UNICEF zich in om duurzame perspectieven te creëren voor ontheemden en hun gastgemeenschappen door naast bescherming ook onderwijs en beroepsgerichte trainingen te geven, banen te creëren en economische zelfredzaamheid te vergroten. Ook ziet dit programma toe op het verbeteren van basisvoorzieningen zoals toegang tot water, onder andere door urgente reparaties aan stedelijke drinkwatervoorziening. Dit gebeurt ook in Soedan zelf, om het voor ontheemden mogelijk te maken om weer terug naar huis te gaan. Daarnaast is Nederland in gesprek met de Tsjadische autoriteiten om te onderzoeken hoe Nederland de ontheemden en gastgemeenschappen in Oost-Tsjaad kun steunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="30E62DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondanks de voortdurende oorlog is sinds 2025 is het aantal terugkeerders naar Soedan toegenomen. Voor Soedan heeft het kabinet daarom dit jaar EUR 15 miljoen extra beschikbaar gemaakt, om duurzame terugkeer te ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="3D7D4799" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wapenexport en VN wapenembargo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="0A307A86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle vergunningaanvragen voor de uitvoer van militaire goederen en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> goederen met militair eindgebruik worden per geval en zorgvuldig getoetst aan de Europese wapenexportcriteria en de criteria van het VN-Wapenhandelsverdrag. Daarbij is er ook aandacht voor het omleidingsrisico naar Soedan. Als er een duidelijk risico bestaat op ongewenst eindgebruik, zoals een bijdrage aan ernstige mensenrechtenschendingen of omleiding, wordt een vergunningaanvraag afgewezen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="22E74C8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland heeft, evenals de EU, herhaaldelijk opgeroepen tot het beëindigen van alle externe wapenleveranties en andere vormen van steun aan de strijdende partijen. Voorts spreekt Nederland met alle relevante landen in de regio over Soedan, waarbij wij zorgen uiten over de humanitaire- en mensenrechtensituatie en het belang bepleiten van het beëindigen van het conflict en het stoppen van wapenleveranties aan de strijdende partijen. Daarnaast heeft Nederland in EU-verband gepleit voor een uitbreiding van het VN-wapenembargo, dat nu alleen voor Darfoer geldt, naar heel Soedan. De Verenigde Staten hebben op 24 augustus een ontwerpresolutie bij de VN-Veiligheidsraad ingediend om het bestaande wapenembargo uit te breiden naar heel Soedan. Vooralsnog is hiervoor in de raad echter onvoldoende steun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="1E708708" w14:textId="48BDFAEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De situatie in Soedan vraagt om blijvende internationale aandacht. Het kabinet zal daarom de inzet versterken voor het verlichten van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>humanitairenoden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het tegengaan van straffeloosheid en het vinden van een duurzame oplossing voor het conflict. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00A90223" w:rsidRDefault="00A90223" w14:paraId="5DF8F9A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="338EAFFC" w14:textId="0A3E9DED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="0C30B596" w14:textId="5EA21A2B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="21BC8213" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="3344754B" w14:textId="0F35BA68">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="0027484E" w:rsidR="008C38F5">
-[...980 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00FA4CE2" w:rsidP="00FA4CE2" w:rsidRDefault="00FA4CE2" w14:paraId="090A80C6" w14:textId="328EE58B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00FA4CE2" w:rsidRDefault="00A90223" w14:paraId="040221C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00A90223" w:rsidP="00FA4CE2" w:rsidRDefault="00A90223" w14:paraId="0F507DE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FA4CE2" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="1DFAD3CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FA4CE2" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74998CE4" w14:textId="77777777" w:rsidR="006B52DA" w:rsidRDefault="006B52DA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60ECADAF" w14:textId="77777777" w:rsidR="009D6DD9" w:rsidRDefault="009D6DD9" w:rsidP="00A90223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5697C595" w14:textId="77777777" w:rsidR="006B52DA" w:rsidRDefault="006B52DA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F795B7D" w14:textId="77777777" w:rsidR="009D6DD9" w:rsidRDefault="009D6DD9" w:rsidP="00A90223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
-[...6 lines deleted...]
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70941EFC" w14:textId="77777777" w:rsidR="0039390A" w:rsidRDefault="0039390A">
+  <w:p w14:paraId="2138D975" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="2B6D0EE9" w14:textId="77777777" w:rsidR="00A1489C" w:rsidRDefault="00A1489C">
+  <w:p w14:paraId="6859ACBF" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="5B451031" w14:textId="77777777" w:rsidR="00A1489C" w:rsidRDefault="00A1489C">
+  <w:p w14:paraId="6FC99846" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E8CD41B" w14:textId="77777777" w:rsidR="006B52DA" w:rsidRDefault="006B52DA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="655AA671" w14:textId="77777777" w:rsidR="009D6DD9" w:rsidRDefault="009D6DD9" w:rsidP="00A90223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3531E1E6" w14:textId="77777777" w:rsidR="006B52DA" w:rsidRDefault="006B52DA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D2B6653" w14:textId="77777777" w:rsidR="009D6DD9" w:rsidRDefault="009D6DD9" w:rsidP="00A90223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A74DE26" w14:textId="77777777" w:rsidR="00BC5BF5" w:rsidRPr="00AD210A" w:rsidRDefault="00BC5BF5" w:rsidP="00BC5BF5">
+    <w:p w14:paraId="1D57C5D9" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00AD210A" w:rsidRDefault="00A90223" w:rsidP="00A90223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> United Nations, "Statement attributable to the Spokesperson for the Secretary-General on Sudan", 18 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>juni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026, </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="0039390A">
+      <w:r w:rsidRPr="00FA4CE2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://sudan.un.org/en/288164-statement-attributable-spokesperson-secretary-general-sudan"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https://sudan.un.org/en/288164-statement-attributable-spokesperson-secretary-general-sudan</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407B02E4" w14:textId="77777777" w:rsidR="00BC5BF5" w:rsidRPr="00AD210A" w:rsidRDefault="00BC5BF5" w:rsidP="00BC5BF5">
+    <w:p w14:paraId="4B4DE3AF" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00AD210A" w:rsidRDefault="00A90223" w:rsidP="00A90223">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Office of the United Nations High Commissioner for Human Rights (OHCHR), "High Commissioner Türk calls for strong action at the highest level to prevent atrocity crimes in Sudan", 3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>juli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AD210A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026, </w:t>
       </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ohchr.org/en/statements-and-speeches/2026/07/high-commissioner-turk-calls-strong-action-highest-level-prevent"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.ohchr.org/en/statements-and-speeches/2026/07/high-commissioner-turk-calls-strong-action-highest-level-prevent</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="06247FDA" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00AD210A" w:rsidRDefault="00A90223" w:rsidP="00A90223">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> World Health Organization (WHO), "Public Health Situation Analysis – Sudan Conflict and Complex Emergency", 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>februari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.who.int/publications/m/item/public-health-situation-analysis---sudan-conflict-and-complex-emergency"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.who.int/publications/m/item/public-health-situation-analysis---sudan-conflict-and-complex-emergency</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; United Nations High Commissioner for Refugees (UNHCR), "Sudan Emergency", </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0039390A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>geraadpleegd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0039390A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0039390A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>augustus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.unhcr.org/emergencies/sudan-emergency"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.unhcr.org/emergencies/sudan-emergency</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="4149886A" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00AD210A" w:rsidRDefault="00A90223" w:rsidP="00A90223">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Integrated Food Security Phase Classification (IPC), "Sudan: Acute Food Insecurity Situation for February–May 2026 and Projections for June–September 2026 and for October 2026–January 2027", 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA4CE2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.ipcinfo.org/ipc-country-analysis/details-map/en/c/1163315/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://www.ipcinfo.org/ipc-country-analysis/details-map/en/c/1163315/</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD210A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3D032984" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="0031574A" w:rsidRDefault="00A90223" w:rsidP="00A90223">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> United Nations Human Rights Council, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fuelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sudan’s conflict: weapons, fighters and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5C9315" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A1489C" w:rsidRDefault="00A90223" w:rsidP="00A90223">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>external</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0031574A">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support networks“ UN Doc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1489C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A/HRC/63/23, 63e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1489C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>zitting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1489C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1489C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>september</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1489C">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026, </w:t>
+      </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00AD210A">
+        <w:r w:rsidRPr="00A1489C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://www.ohchr.org/en/statements-and-speeches/2026/07/high-commissioner-turk-calls-strong-action-highest-level-prevent</w:t>
+          <w:t>https://www.ohchr.org/sites/default/files/documents/hrbodies/hrcouncil/sessions-regular/session63/advance-versions/a-hrc-63-23-auv.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AD210A">
+      <w:r w:rsidRPr="00A1489C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...288 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="627891B6" w14:textId="77777777" w:rsidR="0039390A" w:rsidRDefault="0039390A">
+  <w:p w14:paraId="177BCB7A" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2CA0EC" w14:textId="2A7EDD3A" w:rsidR="00682092" w:rsidRDefault="00B177ED">
-[...194 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5B74B69D" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F2CA0EE" w14:textId="25935A2D" w:rsidR="00682092" w:rsidRDefault="00B177ED">
+  <w:p w14:paraId="1CF584E4" w14:textId="77777777" w:rsidR="00A90223" w:rsidRPr="00A90223" w:rsidRDefault="00A90223" w:rsidP="00A90223">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1008 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...933 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00682092"/>
-[...476 lines deleted...]
-    <w:rsid w:val="780F576B"/>
+    <w:rsidRoot w:val="00A90223"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00511FD1"/>
+    <w:rsid w:val="007002E2"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="009D6DD9"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rsid w:val="00E834C8"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FA4CE2"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F2CA0E4"/>
-  <w15:docId w15:val="{BF2DAFB9-2DCA-4E5A-AEFB-C40C376F97AD}"/>
+  <w14:docId w14:val="297EBB19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6C584C8-69C5-463A-B1CE-30A7901C2023}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6171,77 +3342,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6266,75 +3437,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6369,55 +3540,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6488,1130 +3659,728 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A90223"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A90223"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
+    <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00A90223"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...488 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...265 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD210A"/>
+    <w:rsid w:val="00A90223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AD210A"/>
+    <w:rsid w:val="00A90223"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD210A"/>
+    <w:rsid w:val="00A90223"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00A90223"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00080FD5"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A90223"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A90223"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA4CE2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...156 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/emergencies/sudan-emergency" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/statements-and-speeches/2026/07/high-commissioner-turk-calls-strong-action-highest-level-prevent" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/sites/default/files/documents/hrbodies/hrcouncil/sessions-regular/session63/advance-versions/a-hrc-63-23-auv.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -7884,132 +4653,75 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2741</ap:Words>
-  <ap:Characters>15076</ap:Characters>
+  <ap:Words>2766</ap:Words>
+  <ap:Characters>15218</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>125</ap:Lines>
+  <ap:Lines>126</ap:Lines>
   <ap:Paragraphs>35</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17782</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17949</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00217B40B85F561D42AA9161C69469867D</vt:lpwstr>
-[...71 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>