--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,3776 +1,1311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EE37F3" w:rsidP="0040110B" w:rsidRDefault="00D443A8" w14:paraId="06714CCA" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009C7928" w14:paraId="49120C0B" w14:textId="30B0B520">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>973</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst veehouderij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="5460BEC3" w14:textId="53E5C483">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">089 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gezondheid en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="28A7FE85" w14:textId="062156CF">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="009C7928">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport en de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="629C651C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="3D6448E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009C7928" w:rsidP="009B5A67" w:rsidRDefault="009C7928" w14:paraId="3C30298B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="6E68B348" w14:textId="6E9A9AC3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur heeft op 19 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht om een reactie op het rapport ‘Bespreking VGO – Geiten en Pneumonie’ van Stat-Gent. Ook heeft de commissie op 14 juli jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verzocht om een reactie op het artikel ‘Heeft de geit het weer gedaan?’ van NRC. Met deze brief voldoet het kabinet aan beide verzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="41B2CBAA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="033C1200" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB520F">
-        <w:rPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Inhoud publicaties Stat-Gent</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Inhoud publicaties Stat-Gent en NRC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="328B4A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De twee publicaties gaan over het onderzoeksprogramma ‘Veehouderij en Gezondheid Omwonenden’ (VGO), waarvan het derde en laatste onderzoeksrapport begin 2025 met de Kamer werd gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze zijn gepubliceerd voorafgaand aan de recente besluiten van het kabinet om, naar aanleiding van de adviezen van de Gezondheidsraad, maatregelen uit te werken om de gezondheid van omwonenden van geitenhouderijen te beschermen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zowel de opstellers van het rapport van Stat-Gent als het artikel van NRC bekijken de resultaten van het VGO-onderzoeksprogramma kritisch en stellen de vraag of het onderzoek voldoende is om de aangekondigde maatregelen op te baseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="24ADCCE2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="3A99B5F8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NRC heeft hiertoe een aantal wetenschappers aan het woord gelaten die, vanuit hun expertise of vakgebied, hun mening geven over (onderdelen van) het VGO-III-onderzoek en het Gezondheidsraadadvies. Zo wordt onder meer ingegaan op de onzekerheden in het onderzoek, het relatief kleine aantal deelnemers aan de patiëntenstudie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, en de betekenis van de statistische uitkomsten van een groot aantal analyses op uiteenlopende datasets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="35E6C9F4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="71DE6DD4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De onderzoekers van Stat-Gent, een kenniscentrum gelieerd aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidDel="00E777E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Universiteit Gent, hebben in opdracht van het Platform Melkgeitenhouderij een rapport geschreven dat reflecteert op de inhoud van de VGO-onderzoeksrapporten die in de loop der jaren zijn verschenen, maar hebben zelf geen nieuwe analyses gedaan. De review van Stat-Gent bevestigt wat de VGO-onderzoekers en de Gezondheidsraad ook stellen: namelijk dat de gevonden associaties consistent zijn over tijd en ruimte, maar dat er niet één ziekteverwekker als oorzaak voor de longontstekingen is gevonden. Stat-Gent plaatst dezelfde kanttekeningen als de Gezondheidsraad bij het VGO-III-onderzoek, maar weegt de beschikbare informatie anders en noemt de conclusie van de Gezondheidsraad dat het verband waarschijnlijk oorzakelijk is “een brug te ver”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="7D285632" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="0F7FC9DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...190 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Reactie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="346F9C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is een kernonderdeel van de wetenschap dat onderzoeksmethodes, analyses en resultaten getoetst worden (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>peer review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en dat hier debat over plaatsvindt. Dit leidt tot betere, gevalideerde informatie, op basis waarvan vervolgens ook gehandeld kan worden. Het kabinet hecht dan ook grote waarde aan het wetenschappelijk debat. In dit verband merkt het kabinet nogmaals op dat uit het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VGO-onderzoek meerdere publicaties in wetenschappelijke tijdschriften zijn verschenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waarop peer review heeft plaatsgevonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="38D82CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="583E27D3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet is geen wetenschappelijke onderzoeksinstelling en dus ook geen deelnemer aan het wetenschappelijk debat. Het is dan ook niet aan het kabinet om individuele punten van kritiek op het VGO-onderzoek zelf technisch-inhoudelijk te beoordelen en te wegen. Zoals gebruikelijk is hiervoor advies gevraagd van experts. Na de oplevering van het VGO-III-onderzoek hebben de toenmalige ministers van VWS en LVVN de Gezondheidsraad gevraagd na te gaan hoe sterk de bewijskracht is voor een oorzakelijk verband tussen wonen in de nabijheid van geitenhouderijen en longontstekingen. De Gezondheidsraad is een onafhankelijke, wetenschappelijke adviesraad met als wettelijke taak regering en parlement te adviseren op het brede terrein van de volksgezondheid en gezondheidszorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="638AA80F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="595E428E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De raad concludeert dat er volgens aanvaarde wetenschappelijke inzichten voldoende bewijs is voor een verhoogd risico op longontsteking onder direct omwonenden van geitenhouderijen, en dat het verband “waarschijnlijk oorzakelijk” is (de een-na-hoogste trede van bewezen causaliteit). Als onderdeel van de beoordeling van causaliteit heeft de raad een plausibel biologisch werkingsmechanisme geïdentificeerd dat de associatie tussen wonen in de nabijheid van geitenhouderijen en longontstekingen kan verklaren. Dit geheel vormt volgens de raad voldoende aanleiding om, op grond van het voorzorgsbeginsel, maatregelen te nemen om gezondheidsrisico’s voor omwonenden van geitenhouderijen te beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="102C2C23" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="09A5F96F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alle in de publicaties benoemde kanttekeningen zijn ook door de onderzoekers zelf in het VGO-III-rapport en/of door de Gezondheidsraad tijdens het adviestraject aan de orde gebracht. De Gezondheidsraad heeft uitgebreid stilgestaan bij de sterktes en zwaktes van alle wetenschappelijke onderzoeken die de raad tot zijn beschikking had.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze punten zijn derhalve meegewogen bij het uiteindelijke advies van de Gezondheidsraad. Vervolgens is het aan het kabinet om te komen tot een proportioneel maatregelenpakket, onder andere in relatie tot onzekerheden in de wetenschappelijke inzichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="3F5ECC13" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="32C7C9F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Reactie</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Uit het advies van de Gezondheidsraad en het VGO-III-rapport zelf komt duidelijk naar voren dat er geen absolute zekerheid is over het oorzakelijk verband tussen wonen in de nabijheid van geitenhouderijen en longontstekingen. Het is dan ook niet verwonderlijk dat er vanuit sommige experts (en in de media) commentaar is op het onderzoek. Dat neemt niet weg dat er op enig moment ook tot handelen overgegaan moet worden. Er is inmiddels meer dan tien jaar onderzoek verricht naar de relatie tussen geitenhouderijen en gezondheidsrisico’s voor omwonenden. Het VGO-III-onderzoek heeft bevindingen opgeleverd die de consistentie van de eerder gevonden associatie versterken. De associatie is gevonden over de jaren heen, in verschillende provincies en seizoenen en hangt samen met de afstand tot een geitenhouderij. Dit vormt voldoende aanleiding om maatregelen te nemen, zoals de Gezondheidsraad ook adviseert. Dat is niet uniek: er zijn tal van onderwerpen waarop maatregelen worden genomen op basis van beschikbare wetenschappelijke kennis, terwijl ondertussen ook verder onderzoek en wetenschappelijk debat plaatsvindt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="359B28F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="1C7FAD0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hierboven aangegeven, is ruimte voor wetenschappelijke discussie en peer review essentieel voor het functioneren van het wetenschappelijke proces. Het is dan ook belangrijk dat data, zeker als die met publieke financiering zijn verzameld, ook beschikbaar zijn voor wetenschappelijk onderzoek door andere onderzoekers. Zodoende kunnen deze worden gebruikt voor nader onderzoek of nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">analyses, bijvoorbeeld in de vorm van reviews en meta-analyses. Naar aanleiding van de recente motie van de leden Den Hollander en Grinwis (Kamerstuk 28 973, nr. 303) hebben de VGO-onderzoekers aangegeven dat zij natuurlijk bereid zijn toegang te verlenen tot data uit het VGO-onderzoek voor onafhankelijke wetenschappelijke onderzoekers. De procedure hiervoor is, zoals gebruikelijk bij het RIVM, dat een verzoek tot datalevering ingediend kan worden met uitleg over de aard en het doel van het onderzoek. Dit wordt vervolgens beoordeeld door de (voormalige) stuurgroepleden van het VGO-consortium. In geval van specifieke datasets ligt de beoordeling en bevoegdheid tot datalevering echter bij de eigenaar van de data (bijvoorbeeld bij Nivel als het gaat om data uit de vragenlijsten). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="691EA855" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="582CB233" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Indien het verzoek passend en haalbaar is, uiteraard rekening houdend met de privacy van de deelnemers aan het onderzoek, kunnen onderzoekers toegang krijgen tot data uit het VGO-onderzoek. Tevens wordt monitoring van het gezondheidseffect geborgd door middel van epidemiologische vervolgstudies, zoals omschreven in de brief van 10 juli jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarmee beschouwen wij de motie-Den Hollander/Grinwis als afgedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="45BD28E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="7A31F54A" w14:textId="1880BDAA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="00643C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="71110D01" w14:textId="5B2F54D2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="009B5A67" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="42D5298D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>peer review</w:t>
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00AB520F">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="009B5A67" w14:paraId="6425F905" w14:textId="11BADA9E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="00643C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van Landbouw, Visserij, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="00643C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voedselzekerheid en Natuur,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00643C2D" w:rsidP="009B5A67" w:rsidRDefault="00643C2D" w14:paraId="40C18282" w14:textId="0EE8B7CA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A67" w:rsidR="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00455994">
-[...705 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-      </w:pPr>
-[...61 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5A67" w:rsidR="00FE0FA3" w:rsidP="009B5A67" w:rsidRDefault="00FE0FA3" w14:paraId="5AB89C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009B5A67" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="039981FB" w14:textId="77777777" w:rsidR="00B031E2" w:rsidRDefault="00B031E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4409CFC5" w14:textId="77777777" w:rsidR="005747BA" w:rsidRDefault="005747BA" w:rsidP="00643C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="595B91B9" w14:textId="77777777" w:rsidR="00B031E2" w:rsidRDefault="00B031E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C4446EB" w14:textId="77777777" w:rsidR="005747BA" w:rsidRDefault="005747BA" w:rsidP="00643C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B629D1D" w14:textId="77777777" w:rsidR="00EE37F3" w:rsidRDefault="00EE37F3">
+  <w:p w14:paraId="645EDB15" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BA67B1F" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DB57134" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69DCFB01" w14:textId="77777777" w:rsidR="00B031E2" w:rsidRDefault="00B031E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79D3844C" w14:textId="77777777" w:rsidR="005747BA" w:rsidRDefault="005747BA" w:rsidP="00643C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67135EBF" w14:textId="77777777" w:rsidR="00B031E2" w:rsidRDefault="00B031E2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A6F18B2" w14:textId="77777777" w:rsidR="005747BA" w:rsidRDefault="005747BA" w:rsidP="00643C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5B9B1A01" w14:textId="3F308648" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="47952B3B" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kenmerk 2026Z13065/2026D31129, gericht aan de ministers van LVVN en VWS.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="68417845" w14:textId="5CA44F86" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="40A85717" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kenmerk 2026D36653, gericht aan de minister van VWS en de staatssecretaris van LVVN.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="32AFDC17" w14:textId="77777777" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="1521F356" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 28 973, nr. 259.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1F9B1CD9" w14:textId="77777777" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="5280E5E2" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 28 973, nr. 304.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1CAE770B" w14:textId="77777777" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="35FFFF6C" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor wat betreft de kanttekeningen over het aantal patiënten verwijzen wij naar het eerder gegeven antwoord op Kamervragen: Aanhangsel Handelingen II 2024/2025, nr. 2408.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="75627F9C" w14:textId="105611D6" w:rsidR="00B55D10" w:rsidRPr="00B55D10" w:rsidRDefault="00B55D10">
+    <w:p w14:paraId="38F6906D" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> RIVM. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-        <w:rPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Publicaties Veehouderij en gezondheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (onder “Wetenschappelijke publicaties VGO”). https://www.rivm.nl/veehouderij-en-gezondheid/publicaties</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0144B27F" w14:textId="77777777" w:rsidR="00455994" w:rsidRPr="00BF3AF9" w:rsidRDefault="00455994" w:rsidP="00455994">
+    <w:p w14:paraId="660F764B" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BF3AF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BF3AF9">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gezondheidsraad (3 juli 2025). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF3AF9">
-        <w:rPr>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gezondheidsrisico’s rond veehouderijen 2025: deel I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF3AF9">
-[...18 lines deleted...]
-        <w:t>Kamerstukken II 2025/2026, 28 973, nr. 280.</w:t>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, hoofdstuk 3 “Evaluatie bewijskracht voor oorzakelijk verband”. Bijlage bij Kamerstukken II 2025/2026, 28 973, nr. 280.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="6C199C0A" w14:textId="77777777" w:rsidR="00D118DF" w:rsidRPr="00B55D10" w:rsidRDefault="00D118DF" w:rsidP="00D118DF">
+    <w:p w14:paraId="7A3A0D22" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="009B5A67" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B55D10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5A67">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B55D10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009B5A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 28 973, nr. 304.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A9D3E41" w14:textId="77777777" w:rsidR="00EE37F3" w:rsidRDefault="00D443A8">
-[...318 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="54C78D7F" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21B4A5AD" w14:textId="77777777" w:rsidR="00EE37F3" w:rsidRDefault="00D443A8">
+  <w:p w14:paraId="48A049BC" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1159 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="585080B8" w14:textId="77777777" w:rsidR="00643C2D" w:rsidRPr="00643C2D" w:rsidRDefault="00643C2D" w:rsidP="00643C2D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D118DF"/>
-[...55 lines deleted...]
-    <w:rsid w:val="00FF69FF"/>
+    <w:rsidRoot w:val="00643C2D"/>
+    <w:rsid w:val="00285EDF"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005747BA"/>
+    <w:rsid w:val="00613DF8"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009B5A67"/>
+    <w:rsid w:val="009C7928"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E0749B"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="58C49A12"/>
+  <w14:docId w14:val="0B7A378C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BC6754F9-43FD-46BA-AE3D-4BA506043313}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3779,77 +1314,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3874,75 +1409,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3977,55 +1512,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4097,846 +1632,707 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643C2D"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...202 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D118DF"/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D118DF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D118DF"/>
+    <w:rsid w:val="00643C2D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00D118DF"/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-[...6 lines deleted...]
-    <w:hidden/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="006A5688"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00643C2D"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00643C2D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B55D10"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00643C2D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...19 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00643C2D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4993,51 +2389,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5101,65 +2497,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5180,85 +2576,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1200</ap:Words>
-  <ap:Characters>6601</ap:Characters>
+  <ap:Words>1236</ap:Words>
+  <ap:Characters>6803</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>56</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7786</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8023</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>