--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,4389 +1,3216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="04C09524" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2B0E69A9" w14:textId="320360D8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6" w:rsidR="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>118</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6" w:rsidR="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6" w:rsidR="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Omgevingsrecht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="6AC522E6" w14:textId="0CA4F314">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr.  345</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Volkshuisvesting en Ruimtelijke Ordening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="09282ADE" w14:textId="7AE37359">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="10A291BA" w14:textId="52A0BFAD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="48CE6B9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2C7CC53A" w14:textId="1727BE88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bijgaand bied ik u de tweede rapportage vanuit de Monitor Werking Omgevingswet aan. Deze rapportage bevat de bevindingen uit de monitor over het jaar 2025. Vanuit mijn stelselverantwoordelijkheid voor de Omgevingswet voer ik deze monitor uit, om zicht te houden op de werking en het gebruik van het stelsel en het instrumentarium van de Omgevingswet.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> U ontvangt een dergelijke rapportage jaarlijks. Deze rapportages bevatten beschrijvende informatie over de werking en het gebruik van de kerninstrumenten van de Omgevingswet, de verbeterdoelen van de stelselherziening en de uitvoeringsprincipes die horen bij de nieuwe manier van werken die de Omgevingswet vraagt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="6B262EC3" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="49A705F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="279C6837" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De zes kerninstrumenten van de Omgevingswet zijn de omgevingsvisie, het programma, de decentrale regels (de omgevingsverordening, het omgevingsplan en de waterschapsverordening), de algemene Rijksregels, de omgevingsvergunning en het projectbesluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3656C226" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3963002D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De verbeterdoelen zoals die door de wetgever met de Omgevingswet zijn beoogd, zijn: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A409E0" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="66851C45" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="260A860E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bewerkstelligen van een samenhangende benadering van de fysieke leefomgeving in beleid, besluitvorming en regelgeving; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7CC59A67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vergroten van de bestuurlijke afwegingsruimte door een actieve en flexibele aanpak mogelijk te maken voor het bereiken van doelen voor de fysieke leefomgeving; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="43C16105" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het versnellen en verbeteren van besluitvorming over projecten in de fysieke leefomgeving; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6CB3E38A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A409E0">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het vergroten van de inzichtelijkheid, de voorspelbaarheid en het gebruiksgemak van het omgevingsrecht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="07EB0428" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="4C2D2675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7B29441F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met de kerninstrumenten en de verbeterdoelen vraagt de Omgevingswet om een nieuwe manier van werken. In de monitor wordt die nieuwe manier van werken onderzocht aan de hand van de vijf uitvoeringsprincipes: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00003052" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="6A1A6ACA" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="79274F7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003052">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Integraal werken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00003052" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="127FAA24" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7421AD40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003052">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Waarborgen rechtsbescherming </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00003052" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="46AEE9FD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="4B0062AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003052">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Positieve grondhouding van overheden </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00003052" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="3F53709E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="68D5FBAE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003052">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Participatie van en samenwerking met de samenleving </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="7F1431D7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="74253FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00003052">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gebiedsgericht werken </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="44C8FA25" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="5412D272" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="71204DC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De technische werking van het Digitaal Stelsel Omgevingswet (DSO) en de financiële effecten van de Omgevingswet zijn geen onderdeel van deze monitor. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="129028F0" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7F54E0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er vinden jaarlijks drie onderzoeken plaats om gegevens voor de monitor te verzamelen: de kwantitatieve monitoring door Kadaster, het kwalitatieve onderzoek door Haskoning en het tekstanalyseonderzoek door Arcadis. Binnen de kwantitatieve monitoring wordt informatie opgehaald over het gebruik van de kerninstrumenten op basis van gegevens uit de landelijke voorziening van het Digitaal Stelsel Omgevingswet (DSO-LV). Zo zijn in dit onderzoek alle door bevoegde gezagen in het DSO gepubliceerde omgevingsdocumenten en verzoeken in beeld. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kwalitatieve onderzoek levert informatie op over de verbeterdoelen en de uitvoeringsprincipes. Om tot die informatie te komen worden deskstudies, interviews en groepsbijeenkomsten gehouden met bevoegde gezagen en andere gebruikers van de Omgevingswet. Het tekstanalyseonderzoek levert aanvullende informatie over de kerninstrumenten op die niet geautomatiseerd uit de DSO-LV te halen is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7642D3F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7CC9F980" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>In het plan van aanpak van de monitor</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is ook een media-analyse over de werking van de Omgevingswet opgenomen. Deze media-analyse is dit jaar voor het eerst uitgevoerd. De belangrijkste conclusie van de media-analyse is dat er beperkt over de werking van de wet geschreven wordt. In totaal zijn er 197 nieuwsartikelen uit 2025 bij de analyse betrokken. De werking van de Omgevingswet was slechts in 88 artikelen – 45 procent – het hoofdonderwerp van het artikel. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk238733468" w:id="1"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De media-analyse heeft niet tot nieuwe inzichten over de werking van de wet geleid. Omdat de toegevoegde waarde van de media-analyse beperkt is en wel veel inspanning vraagt, zal deze analyse niet meer worden uitgevoerd als onderdeel van de monitor. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De media-analyse is te vinden in hoofdstuk 6 van de rapportage en in bijlage 5. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00003052" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="1C57749A" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6B7596D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="19279862" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze tweede rapportage vanuit de monitor gaat over het jaar 2025. De rapportage laat zien dat de gebruikers van de Omgevingswet in 2025 intensiever dan voorheen met de wet en haar instrumenten werkten – en dat zij in de praktijk de verbeterdoelen nastreefden en volop bezig waren met de opgave anders te werken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="28DC8764" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1F0DB3F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6BBD7500" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In deze brief ga ik kort in op de vijf beschrijvende conclusies uit de rapportage: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="34071D52" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="5E3E6747" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="0FFC9A20" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle kerninstrumenten werden in 2025 vaker gebruikt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1B0CE663" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="68B16E1A" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoering neemt licht in omvang toe, afzonderlijke vergunningaanvragen bij één initiatief worden als uitdaging ervaren; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="58EF2467" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...25 lines deleted...]
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="79D9C949" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOPA-vergunning ook in 2025 vaker gebruikt dan de omgevingsplanwijziging; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="69546559" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="330C00AA" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overheden zetten werk aan verbeterdoelen en uitvoeringsprincipes in 2025 voort; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="65C0F0AE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overheden ervaren uitdagingen bij versnippering bij vergunningen, versnelling en inzichtelijkheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="35DE2BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="274673CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarna zet ik uiteen welke onderwerpen nog op de ontwikkelagenda van de monitor staan. In 2025 zijn méér onderwerpen onderzocht dan in 2024, maar nog niet alle onderwerpen die zijn opgenomen in het plan van aanpak</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="002A1BAF" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="35934CFC" w14:textId="77777777">
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konden in 2025 gemeten worden. Afsluitend geef ik een overzicht van de overige rapporten en brieven over de Omgevingswet die u dit jaar en begin volgend jaar van mij krijgt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="54D4DB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="78E0D45E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle kerninstrumenten werden in 2025 vaker gebruikt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="6EFD30C4" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="64402583" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De monitor laat zien dat alle kerninstrumenten in 2025 vaker gebruikt werden dan in 2024. Dat geldt ook voor de kerninstrumenten waar nog een transitietermijn voor geldt. Zo hebben gemeenten tot 2027 voor het vaststellen van een omgevingsvisie. Eind 2025 hadden 252 gemeenten een vastgestelde omgevingsvisie, 40 procent meer dan in 2024. Voor het omgevingsplan hebben gemeenten tot 2032. In 2025 werden 645 omgevingsplanwijzigingen vastgesteld, meer dan twee keer zo veel als in 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="0244CB83" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0BEC0D1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="79BF513E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deze bevindingen laten zien dat er in 2025 door alle overheden stappen zijn gezet in het werken met de Omgevingswet. Een stelselwijziging zo groot als de Omgevingswet vergt logischerwijs nog meer tijd voordat zij volledig tot wasdom komt, toch ben ik verheugd dit inzicht met u te delen. Uiteraard ondersteun ik, samen met mijn bestuurlijke partners, zoals afgesproken ook de komende jaren de gebruikers van de Omgevingswet en met name alle overheden die met de instrumenten werken bij dit leerproces. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="4B488B17" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A1BAF" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="390CBEFB" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3B9CBD92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0721623C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De uitvoering neemt licht in omvang toe, afzonderlijke vergunningaanvragen bij één initiatief worden als uitdaging ervaren </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="390783EB" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="26C24342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uit de monitor blijkt dat de uitvoering, waarmee hier het geheel van verzoeken</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in het Omgevingsloket en de behandeling daarvan door bevoegde gezagen wordt bedoeld, in 2025 iets toenam ten opzichte van 2024. Zo werden er in 2025 15 procent meer aanvragen voor een omgevingsvergunning in het Omgevingsloket gedaan, ongeveer 192.000 in totaal. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="705C94F3" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="059AFBF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="25C01289" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Initiatiefnemers kunnen onder de Omgevingswet in de meeste gevallen kiezen om vergunningen afzonderlijk (enkelvoudig) of tegelijkertijd (meervoudig) aan te vragen. Het aandeel enkelvoudige vergunningen nam in 2025 iets af, van 80 naar 76 procent. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="505E2F72" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="5493DE45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="47C2E85D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De bij het kwalitatief onderzoek betrokken overheden ervaren versnippering en gebrek aan overzicht over initiatieven, doordat informatie over initiatieven nu vaker via meerdere aparte aanvragen bij hen terecht komt. Dit kan volgens hen leiden tot een gefragmenteerd beeld van initiatieven. Dit wordt hieronder bij conclusie 5 verder besproken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="1C3590D8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002A1BAF" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="4E027C3E" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1B5915D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="43A6F18E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOPA-vergunning ook in 2025 vaker gebruikt dan de omgevingsplanwijziging </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="50654531" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="768DAD5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als in 2024 laat de monitor zien dat in 2025 de omgevingsvergunning voor een buitenplanse omgevingsplanactiviteit (BOPA) vaker gebruikt werd dan de omgevingsplanwijziging. Gemeenten kunnen van beide instrumenten gebruik maken als zij een activiteit willen toestaan die niet binnen de regels van het omgevingsplan past. Een BOPA-vergunning heeft als voordeel dat deze relatief snel verleend kan worden, terwijl de omgevingsplanwijziging door de betrokken gemeenten als complex wordt ervaren. Ondanks dat laat de monitor zien dat er in 2025 meer dan twee keer zo veel omgevingsplanwijzigingen als in 2024 werden gepubliceerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="34411F15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="41522EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De BOPA-vergunning wordt tijdens de transitie naar het volledige omgevingsplan, waarin het tijdelijke deel en oude regels verwerkt zijn, veel gebruikt. Bij het beoordelen van een aanvraag voor een BOPA-vergunning toetst de gemeente, net als bij een omgevingsplanwijziging, aan de evenwichtige toedeling van functies aan locaties (ETFAL). Het gebruik van de BOPA-vergunning levert in sommige gevallen extra werk op: vanaf 2032 moeten de meeste BOPA-vergunningen voor een permanente activiteit vijf jaar nadat zij onherroepelijk zijn in het omgevingsplan worden opgenomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="4375EDC9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="08E168E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="4A81C985" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik houd de ontwikkeling van het gebruik van de BOPA-vergunning en het omgevingsplan in de monitoring en in gesprek met mijn bestuurlijke partners nauwlettend in de gaten. De VNG speelt een belangrijke rol bij de ondersteuning van gemeenten bij het werken met het omgevingsplan. Ook ik geef in de uitvoeringsondersteuning aandacht hieraan. De transitietermijn die voor het omgevingsplan geldt, wordt volgens bestaande afspraken in 2027 geëvalueerd met de VNG. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F69F1" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="35D0AF18" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="701CD339" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="21D9FC45" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1CE01EBB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overheden zetten werk aan verbeterdoelen en uitvoeringsprincipes in 2025 voort </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="42AFA0A8" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="5D07AA7F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het overwegend positieve beeld omtrent de verbeterdoelen dat in de vorige rapportage over 2024 naar voren kwam, zet voort in 2025: alle bij het kwalitatief onderzoek betrokken overheden herkennen en werken aan de verbeterdoelen. Werken aan de verbeterdoelen kent volgens hen wel organisatorische opgaven. Zo is het voor de samenhangende benadering van de fysieke leefomgeving volgens hen een uitdaging dat veel portefeuilles van bestuurders sectoraal zijn georganiseerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="66B332B5" w14:textId="77777777"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002A1BAF" w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="54F1B5FE" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0A24BDAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3E8D7322" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Over de uitvoeringsprincipes en de nieuwe manier van werken geven de betrokken overheden hetzelfde aan. Veel van de uitvoeringsprincipes zijn voor hen niet nieuw, ook voor de Omgevingswet werd er al mee gewerkt. Dit geldt bijvoorbeeld voor participatie van en samenwerking met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">samenleving. Wel zien zij de Omgevingswet als een katalysator, bijvoorbeeld voor interne en externe samenwerking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="5386BEA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="734D3507" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overheden ervaren uitdagingen bij versnippering bij vergunningen, versnelling en inzichtelijkheid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="73F8535D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het werken aan de verbeterdoelen en de uitvoeringsprincipes ervaren de bij het kwalitatief onderzoek betrokken overheden bij een aantal aspecten uitdagingen: versnippering bij vergunningaanvragen, de versnelling van besluitvorming en de inzichtelijkheid van het omgevingsrecht voor burgers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="18A30083" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="40576074" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hierboven genoemd geven de betrokken overheden aan versnippering te ervaren in de vergunningverlening, wat het moeilijk maakt de verschillende onderdelen van een initiatief bij besluitvorming te betrekken. Ook geven zij aan dat een samenhangende benadering van de fysieke leefomgeving bij de vergunningverlening door versnippering niet altijd mogelijk is. Een nuance hierbij is dat een samenhangende benadering bij vergunningverlening vaak ook niet nodig is, wanneer de beoordelingskaders voor een vergunningaanvraag sectoraal zijn (bijvoorbeeld bij een aanvraag voor een vergunning voor een technische bouwactiviteit). Ook komt de samenhangende benadering sterker aan de orde bij instrumenten waar primair beleid en regels in wordt gesteld, zoals de omgevingsvisie en het omgevingsplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="731C2B30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1AB1C39B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Evaluatiecommissie Omgevingswet heeft deze ontwikkeling in haar tweede reflectierapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook gesignaleerd. De commissie doet vervolgens de aanbeveling om nieuwe werkwijzen te ontwikkelen die aansluiten bij de nieuwe systematiek van vergunningen onder de Omgevingswet. In haar reactie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet laten weten deze aanbeveling volledig te ondersteunen. De nieuwe systematiek is volgens het kabinet nodig om flexibiliteit aan initiatiefnemers te bieden. De versnippering die daaruit volgt vraagt inderdaad om een nieuwe werkwijze. De eerste voorbeelden daarvan ziet het kabinet al voorbijkomen. Ook deze opgave is onderdeel van de uitvoeringsondersteuning die ik de komende jaren nog bied. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="30A9CBD4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7CFD5888" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook geven de betrokken overheden aan dat zij nog weinig versnelling van besluitvormingsprocessen ervaren sinds de inwerkingtreding van de Omgevingswet. De monitor bevat op dit moment nog geen informatie over een van de belangrijkste besluitvormingsprocessen: het behandelen van vergunningaanvragen. Deze informatie is niet in de DSO-LV of eenduidig op een andere landelijke centrale plek beschikbaar en dus op dit moment niet te onderzoeken binnen deze monitor. Ik kijk met mijn bestuurlijke partners of we deze informatie op andere wijze op tafel kunnen krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1E3A556A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3EEB8EA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot geven de betrokken overheden aan dat zij ook in 2025 het werken met het DSO als complex en tijdrovend ervaarden. Daarbij spelen zowel kennis en toepassing als technische complexiteit een rol. Ik neem dit inzicht mee bij de al lopende doorontwikkeling van het DSO waarin ik samen met mijn bestuurlijke partners aan werk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6DCCCA59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="647BBA2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overige rapporten en brieven over de Omgevingswet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="79A26EAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Monitor Werking Omgevingswet voorziet ook de Evaluatiecommissie Omgevingswet van informatie die zij bij haar wetsevaluatie gebruikt. Ik ontvang jaarlijks een reflectierapport van de Evaluatiecommissie, in dat rapport reflecteert zij expliciet op de rapportages van de monitor. Het eerstvolgende reflectierapport verwacht ik begin 2027 te ontvangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="677C8EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="30832CA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De interbestuurlijke financiële monitoring geeft informatie over de financiële effecten van de Omgevingswet. Vanuit deze monitor ontving u eerder het ‘Onderzoek actualisatie transitiekosten’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de ‘Nulmeting structurele taken’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik verwacht in het vierde kwartaal van 2026 het rapport ‘Eerste integrale financiële evaluatie’ aan uw Kamer aan te bieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="3353E7DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="34F2FF26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de voortgangsbrieven over de uitvoering van de Omgevingswet informeer ik u over de stand van zaken omtrent diverse onderwerpen, waaronder ook het DSO, en wordt er vooruitgekeken naar het aankomende jaar. In de laatste voortgangsbrief over het vierde kwartaal van 2025 is aangekondigd dat er één jaarlijkse voortgangsbrief wordt gestuurd. De volgende voortgangsbrief verwacht ik eind 2026 aan uw Kamer toe te zenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="67FE6D68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="693323ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...48 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="23AA77AD" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="69F6341B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Omgevingswet biedt overheden en alle andere gebruikers het instrumentarium om te werken aan het beschermen en benutten van de fysieke leefomgeving. Deze tweede rapportage van de Monitor Werking Omgevingswet laat zien dat zij dit – in samenwerking met elkaar - in 2025 onverminderd hard hebben gedaan. Graag moedig ik de gebruikers van de Omgevingswet aan de ingeslagen weg vast te houden. Ik volg deze ontwikkelingen met veel interesse ook de komende jaren via de door mij uitgevoerde monitoren en de onafhankelijke wetsevaluatie.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="5DBDECB5" w14:textId="77777777"/>
-[...73 lines deleted...]
-    <w:p w:rsidR="00A409E0" w:rsidP="00A409E0" w14:paraId="3D836DC0" w14:textId="77777777">
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2539D710" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="6A124413" w14:textId="4992A273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="42DC7F67" w14:textId="0D7E331D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Boekholt-O'Sullivan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2870DFE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00171EB6" w:rsidP="00171EB6" w:rsidRDefault="00171EB6" w14:paraId="51610142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0D4A675B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Pagina-eindeKop1"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bijlagen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelRijkshuisstijl"/>
         <w:tblW w:w="7650" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="07E0"/>
+        <w:tblLook w:val="07E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1509"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="6E0D29B3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="383A0D06" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="76162328" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7A6BB7A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Volgnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="4A4FAF84" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="11710784" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="6CE63D4B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="5B3ADD97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="0A05B490" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="26127041" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="17ECA798" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2C69359F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Monitor Werking Omgevingswet – Rapportage 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="3CBE97D2" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="1CFF16BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="57CA6699" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7C53D8F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="0ACEDB45" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="37B7B09C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Eindrapport kwantitatieve monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="33909ECD" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="07A5B2A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="76D31E24" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0117D768" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="1C383687" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="0AAF7199" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Eindrapport kwalitatief onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="782353AB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="1948C120" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="7369CFAC" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7AC2AABB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3b</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E2D49" w:rsidP="00843BA8" w14:paraId="6382698C" w14:textId="77777777"/>
-[...1 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="191CC122" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="7F29F483" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>3c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="373ED65D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="07964A84" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Detailinformatie kwalitatief onderzoek</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E2D49" w:rsidP="00843BA8" w14:paraId="59E7AF5E" w14:textId="77777777"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008E2D49">
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="2BB5666C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6927071D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Additionele informatie kwalitatief onderzoek 202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="73FFD6DD" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="6393989D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="7E4DD050" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="17259715" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="0A3D7D62" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="1821CBC9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Eindrapport tekstanalyseonderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="710AB4EE" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="2AB90E58" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="38E2DA51" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="30529A86" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>4b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="71DE1CFB" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6BFED833" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Detailinformatie tekstanalyseonderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidTr="00A409E0" w14:paraId="717FAED4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidTr="00A409E0" w14:paraId="31682637" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="42CBF018" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="18681C83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A409E0" w:rsidP="00843BA8" w14:paraId="24C69646" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="6D1A9F8F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00171EB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Detailinformatie media-analyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A409E0" w14:paraId="4A62EC15" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="00724031" w:rsidP="00171EB6" w:rsidRDefault="00724031" w14:paraId="038EC9CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00171EB6" w:rsidR="000A638C" w:rsidP="00171EB6" w:rsidRDefault="000A638C" w14:paraId="17E06B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00171EB6" w:rsidR="000A638C" w:rsidSect="003C0FB9">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3FB6DB76" w14:textId="77777777" w:rsidR="00590430" w:rsidRDefault="00590430" w:rsidP="00724031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="67E9F559" w14:textId="77777777" w:rsidR="00590430" w:rsidRDefault="00590430" w:rsidP="00724031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...46 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00915875" w14:paraId="6233ED90" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A75ECD2" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6341B22C" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FD60F71" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43EA64B8" w14:textId="77777777" w:rsidR="00590430" w:rsidRDefault="00590430" w:rsidP="00724031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7316F29D" w14:textId="77777777" w:rsidR="00590430" w:rsidRDefault="00590430" w:rsidP="00724031">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1215A36C" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk237868713"/>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Door de uitvoering van deze monitor wordt invulling gegeven aan een aantal toezeggingen van het kabinet aan de Eerste Kamer, te weten T02887, T02857, T02862 en T02863.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="154273"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Een aantal toezeggingen met betrekking tot de monitoring van de Omgevingswet wordt niet meegenomen in de jaarlijkse rapportages. Dit betreft onderwerpen die vooral eenmalig een goede analyse vragen en waarbij jaarlijkse meting alleen onvoldoende inzicht geeft. Over de uitvoering van deze toezeggingen zal ik u op termijn nader informeren.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00C9617F" w:rsidP="0036489B" w14:paraId="0004F0B3" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="632B173C" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9617F">
-[...31 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 33 118, bijlage bij nr. 278.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00EA5DBA" w:rsidP="0036489B" w14:paraId="5892AD5C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="07275110" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EA5DBA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2023/24, 33 118, bijlage bij nr. 278.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="0036489B" w:rsidP="0036489B" w14:paraId="0E119451" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0A5D7462" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EA5DBA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2023/24, 33 118, bijlage bij nr. 278.</w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder vallen onder andere aanvragen voor omgevingsvergunningen, meldingen en informatieverstrekkingen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00C9617F" w:rsidP="0036489B" w14:paraId="5373AC5C" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3E469577" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9617F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Hieronder vallen onder andere aanvragen voor omgevingsvergunningen, meldingen en informatieverstrekkingen. </w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 33 118, nr 319.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00C9617F" w:rsidP="0036489B" w14:paraId="17A82376" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="34E0C31C" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9617F">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 319.</w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 33 118, nr 320.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00C9617F" w:rsidP="0036489B" w14:paraId="286517C5" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2DA9CA96" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9617F">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 320.</w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II, 2024/25, 33 118, nr 292.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="0036489B" w:rsidRPr="00C9617F" w:rsidP="0036489B" w14:paraId="494DB95B" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="65CDA5EC" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00171EB6" w:rsidRDefault="00724031" w:rsidP="00171EB6">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C9617F">
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> 292.</w:t>
+      <w:r w:rsidRPr="00171EB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II, 2024/25, 33 118, nr 292.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...420 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E5470F9" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00915875" w:rsidP="00A409E0" w14:paraId="5A52AA8D" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23A39D24" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1122 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="165C61A3" w14:textId="77777777" w:rsidR="00724031" w:rsidRPr="00724031" w:rsidRDefault="00724031" w:rsidP="00724031">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...205 lines deleted...]
-    <w:nsid w:val="E723EBF2"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0991397D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="39B400AC"/>
+    <w:lvl w:ilvl="0" w:tplc="A852C864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="4628C8C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9DA071D6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7E82AFFA" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="A7E6C868" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D9B242A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="88AA5274" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="B2B2FD00" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="951CBDC8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E83BEDF3"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9B2EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="B7B65FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="9F40ECF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="7C14ADEE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="286AAF0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F68A91FC" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="17E2774E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="895854BE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8E3C1506" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="D9507658" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...22 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="8" w:tplc="91C850F4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0991397D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A80D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="39B400AC"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="990284CE"/>
+    <w:lvl w:ilvl="0" w:tplc="E0F84A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0BB226D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DEBA04CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1EAAAFA8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55C8317A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67B4C70C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A456FE72" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E58CE1B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F106306E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
-[...88 lines deleted...]
-    <w:nsid w:val="1BFFBFCE"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E781FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="B7B65FC2"/>
+    <w:lvl w:ilvl="0" w:tplc="1128A3E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...104 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46AED5F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="034AAD2E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63DEAAAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E8E06A5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81F63B3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6B4CAF70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E19834B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7892E884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
-[...416 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1839035397">
+  <w:num w:numId="1" w16cid:durableId="456997361">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="372653121">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1393387872">
+  <w:num w:numId="2" w16cid:durableId="2083794511">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="319385040">
-[...5 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="301927875">
+  <w:num w:numId="3" w16cid:durableId="1525940403">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1807888788">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4" w16cid:durableId="406465613">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:defaultTableStyle w:val="TableNormal"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00915875"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00FF23E8"/>
+    <w:rsidRoot w:val="00724031"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="00171EB6"/>
+    <w:rsid w:val="003C0FB9"/>
+    <w:rsid w:val="00485D8B"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00590430"/>
+    <w:rsid w:val="00724031"/>
+    <w:rsid w:val="008D6E8E"/>
+    <w:rsid w:val="00DA4194"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="71BF5A4F"/>
-  <w15:docId w15:val="{E9E174D3-4772-45FE-AB3E-9F35057270F1}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="41FEFF92"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{144A9B64-A041-422E-992F-FBF6F3A9DC8D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4408,75 +3235,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4511,55 +3338,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4622,820 +3449,784 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00724031"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:numPr>
-[...27 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00724031"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummerabc">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:numPr>
-[...32 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00724031"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
     <w:name w:val="Pagina-einde Kop 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-    </w:rPr>
-[...123 lines deleted...]
-      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
     <w:name w:val="Tabel Rijkshuisstijl"/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="56" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...27 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootreferentie">
-    <w:name w:val="Voetnootreferentie"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00724031"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...110 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A409E0"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00003052"/>
+    <w:rsid w:val="00724031"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="004F69F1"/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C609ED"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00724031"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00724031"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00724031"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00724031"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5711,68 +4502,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12474</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2294</ap:Words>
+  <ap:Characters>12623</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>103</ap:Lines>
+  <ap:Lines>105</ap:Lines>
   <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14712</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14888</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>