--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -1,4126 +1,2117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="4E95123D" w14:textId="77777777"/>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="009F7A86" w14:paraId="47E97D36" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="66510911" w14:textId="115CEC40">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3" w:rsidR="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3" w:rsidR="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3" w:rsidR="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomstvisie agrarische sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="74069C0C" w14:textId="1795C5C5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3" w:rsidR="00A801E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>227</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...122 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="79E95305" w14:textId="02C0C464">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="44455E67" w14:textId="004A9C05">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="1E7D5813" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="49258C66" w14:textId="693A1363">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 4 juni 2026 heeft de Commissie voor de Rijksuitgaven mij een verzoek gestuurd om beantwoording van vragen van de V-100 over de houdbaarheid van het landbouwsysteem voor toekomstige generaties (uw kenmerk 2026Z11985/2026D27217).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4088129A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3F3E66DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt u, mede namens de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur de beantwoording van de vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="57FC88EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="4374469C" w14:textId="76AABF24">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="537F653B" w14:textId="6741CAA0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3" w:rsidR="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="3B9FF428" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="4E06845A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="6D6C7FE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="22B05F46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="63585AD0" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6343D386" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kunt u toelichten waarom de Subsidie voor Vestiging van Jonge Landbouwers toetst op bestaande (en dus niet op toekomstige) verdiencapaciteit? Bent u zich ervan bewust deze regeling daarmee niet geschikt is voor zij-instromers? Zo ja, wat gaat u daaraan doen? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="4FA0BE4B" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3C16A661" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4BF9A3E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="7C92A5AF" w14:textId="77777777">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="431134B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het in aanmerking komen voor de vestigingssubsidie gelden specifieke voorwaarden omtrent de doelgroep, de status van de overname en het economisch perspectief van het bedrijf. Om te waarborgen dat de subsidie terechtkomt bij bedrijven met voldoende toekomstperspectief, wordt getoetst aan de bestaande standaardverdiencapaciteit (SVC). Een objectieve toets op een toekomstige SVC is niet goed mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="061F8CD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De regeling staat open voor zij-instromers jonger dan 40 jaar die reeds feitelijk een agrarisch bedrijf hebben overgenomen en beschikken over een passende opleiding of aantoonbare vakbekwaamheid. Binnen de kaders van deze regeling worden zij aangemerkt als jonge landbouwer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="7681E0BB" w14:textId="77777777">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="1F80AFAB" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="036A2D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="1B58DB16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3AD994FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke mogelijkheden ziet u om onnodige belemmeringen voor verduurzaming van landbouwbedrijven, zoals belemmeringen voor de aanleg van landschapselementen en bomen op landbouwgrond, weg te nemen? Wat gaat u doen om deze belemmeringen weg te nemen? En hoe gaat u daarbij samenwerken met de gemeenten/de VNG? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="26DFE699" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="48357804" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4649FD95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA781A" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="620C65D5" w14:textId="77777777">
-[...53 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="40CF44AA" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="1F920596" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kiest voor een omslag naar een systeem van doelsturing op emissies en gebiedsgerichte samenwerking. Daardoor moet meer ruimte ontstaan voor ondernemers om zelf invulling te geven aan verduurzaming van hun bedrijf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3FED17C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="05B5B6F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarbij zet het kabinet onder meer in op het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2738BF67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="6A8A007A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vereenvoudigen van regelgeving. Het kabinet kondigt een brede wetgevingsagenda aan waarin wet- en regelgeving voor landbouw, natuur en stikstof wordt aangepast. Daarbij wordt nadrukkelijk gekeken naar uitvoerbaarheid en vermindering van onnodige belemmeringen voor de transitie naar duurzame landbouw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4713A98F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...31 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="4B41368A" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Belonen van landschaps- en natuurprestaties. Het kabinet wil het areaal agrarisch natuur- en landschapsbeheer fors uitbreiden. Daardoor ontstaat meer ruimte en financiering voor landschapselementen en natuurinclusieve maatregelen op landbouwbedrijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="585CB64E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="00372453" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="1FD62D64" w14:textId="38881CAF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrale gebiedsaanpak. In de gebieden rond kwetsbare natuur wordt niet uitsluitend gestuurd op stikstofreductie, maar ook op natuurherstel, waterkwaliteit en toekomstperspectief voor landbouwbedrijven. Daarbij kunnen landschapselementen en bomen op landbouwgrond onderdeel zijn van gebiedsplannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="77CAA2A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiële ondersteuning. Het kabinet reserveert binnen het pakket van circa €20 miljard voor de uitvoering van het maatregelpakket voor Landbouw, Natuur en Stikstof, een aanzienlijk bedrag voor verduurzaming, extensivering en natuurherstel. Daarmee kunnen ondernemers worden ondersteund bij investeringen die ook landschappelijke kwaliteit verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00372453" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="76982653" w14:textId="77777777">
-[...107 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="2249D844" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="33CDE197" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het agrarisch ontwikkelperspectief, zoals rond kwetsbare natuur- en watergebieden, biedt ruimte om landschapselementen, houtwallen, bomenrijen en agroforestry beter onderdeel te maken van een toekomstbestendige bedrijfsvoering. Aanleg van landschapselementen is subsidiabel en vormt onderdeel van de basispremie en de ecoregeling (GLB).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7C54354B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangekondigd in het maatregelpakket voor landbouw, natuur en stikstof, staan rijk, provincies, waterschappen en gemeenten als overheden voor de uitdaging om invulling te geven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aan de opgaven. Dat kunnen Rijk en medeoverheden alleen samen. Samenwerking met onder andere VNG zal worden gezocht bij uitvoering van de kabinetsplannen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="458D7D79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="60137547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="65871B54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland kent verschillende onderzoeksinstituten die adviezen geven over het landbouw- en natuurbeleid die strengere regels impliceren dan de huidige. Op welke wijze gaat u deze adviezen meenemen in natuurinclusief landbouwbeleid, om zo de toekomst van (jonge) boeren en ecosysteemdiensten te waarborgen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="05FA73DC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="0B304CFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="57068031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="28B19871" w14:textId="77777777">
-[...75 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="639A13EA" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2F70C26D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoeksinstituten geven regelmatig adviezen over wat vanuit wetenschappelijk perspectief wenselijk zou zijn om bepaalde beleidsdoelen te realiseren. Dat geldt ook voor doelen op het gebied van biodiversiteit in het agrarisch gebied. Het kabinet ziet die wetenschappelijke adviezen als essentieel onderdeel van de beleidsontwikkeling, maar kan in de afweging met andere belangen ook kiezen voor andere opties om de gestelde doelen te realiseren. Daarbij staat het grote belang dat het kabinet hecht aan de toekomst van (jonge) boeren en het bevorderen van ecosysteemdiensten niet ter discussie: zie hiervoor bijvoorbeeld ook de antwoorden op vragen 1, 2 en 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="13DF9549" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="036EC227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4B1B0139" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het behouden en verbeteren van ecosysteemdiensten is essentieel voor onze leefomgeving en landbouwsystemen. Welke mogelijkheden ziet u om het leveren van ecosysteemdiensten te bevorderen onder boeren? En hoe gaat u dit concreet vertalen naar beleid en samenwerking op nationaal en lokaal niveau? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="28FAE9C0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="660AC43E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="461764E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="6755785F" w14:textId="77777777">
-[...122 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="0A85C3DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het behoud en de verbetering van ecosysteemdiensten zijn van groot belang voor zowel een duurzame landbouw als een gezonde leefomgeving. Boeren spelen hierbij een centrale rol, omdat zij door hun bedrijfsvoering direct invloed hebben op de kwaliteit van bodem, water, biodiversiteit en landschap. Het kabinet ziet verschillende mogelijkheden om boeren te stimuleren bij het leveren van deze diensten en zet hiervoor in op een combinatie van financiële prikkels, kennisdeling en samenwerking. Een belangrijk instrument hierbij is het Gemeenschappelijk Landbouwbeleid (GLB). Binnen het GLB ontvangen boeren via de eco-regeling een vergoeding voor het uitvoeren van verschillende milieu- en klimaatvriendelijke praktijken. Denk hierbij aan bijvoorbeeld kruidenrijke bufferstroken, voedselbossen of precisielandbouw. Deze maatregelen dragen bij aan onder andere het versterken van biodiversiteit en het verbeteren van de waterkwaliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="48B7AAA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4919EF47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de eco-regeling ondersteunt het kabinet boeren via het Agrarisch Natuur- en Landschapsbeheer (ANLb). Het ANLb richt zich specifiek op het behoud en herstel van biodiversiteit, het behalen van water- en klimaatdoelen en het beheer van agrarische natuur en landschapselementen. Boeren kunnen via het ANLb meerjarige beheerovereenkomsten aangaan, waarbij zij een vergoeding ontvangen voor het uitvoeren van natuur- en landschapsbeheer op hun bedrijf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="02FD5C40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4CC8B47A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Naast financiële prikkels zet het kabinet in op het versterken van kennis en innovatie. Boeren worden ondersteund bij het toepassen van nieuwe technieken en duurzame bedrijfsvoering, bijvoorbeeld via onderzoeksprogramma’s, demonstratieprojecten en adviesdiensten. Ook wordt ingezet op samenwerking op lokaal niveau, waarbij boeren, overheden, natuurorganisaties en andere stakeholders gezamenlijk werken aan gebiedsgerichte oplossingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="7196F60D" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="534DD5AD" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4AC09320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="58D90532" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="18A92F73" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Als jongeren zien we dat jonge boeren, vooral boeren die kleinschaliger te werk gaan, zich steeds vaker niet uitspreken over de huidige politieke ontwikkelingen. Dit soort geluiden worden niet voldoende gehoord aan tafel, omdat deze boeren zich soms afkeren van de politiek. Hoe kunt u er op structurele wijze voor zorgen dat dit soort verloren stemmen alsnog gehoord worden? Hoe gaat u ervoor zorgen dat het vertrouwen van deze boeren weer toeneemt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="6C0B2F67" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2D8E11EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3E520E42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5AE9" w:rsidP="004A5AE9" w:rsidRDefault="00F913D4" w14:paraId="157B81C4" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6CF9C20E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij het maken van beleid wordt altijd geprobeerd om betrokken partijen hierin mee te nemen en de verschillende belangen af te wegen. Daarbij wordt er goed gekeken naar de effecten van beleid op de samenleving en de mogelijke effecten op groepen of partijen die zich niet onderling verenigen of zichzelf niet laten horen. Bij wetgeving is er bijvoorbeeld een verplichte toets om te waarborgen dat al deze effecten in beeld komen. Ook vindt bij de ontwikkeling van nieuwe regelgeving een internetconsultatie plaats, waar iedere burger en ieder bedrijf op kan reageren. Er is daarnaast contact met vele verschillende stakeholders, zoals het NAJK, Natuurorganisaties en het onderwijs, die ook een brede en gevarieerde groep jongeren vertegenwoordigen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A5AE9" w:rsidP="004A5AE9" w:rsidRDefault="004A5AE9" w14:paraId="4DAE8B81" w14:textId="77777777">
-[...87 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="732DA6CA" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4496893F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="5E1C20F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is van belang om te blijven werken aan het vertrouwen in de politiek en de overheid. Dat doen we onder meer door vele gesprekken te voeren, goed te communiceren over plannen, deze plannen met verschillende partijen te bespreken, en daarna de besluiten en de afwegingen goed uit te leggen. Het kabinet moedigt iedereen aan om zich uit te uitspreken en vindt het van groot belang dat iedereen zich daarbij veilig voelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7829467E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="39649649" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="62825AC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="62E62E95" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3DE0E8F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Momenteel zorgt polarisatie binnen en buiten de politiek ervoor dat beleid soms niet wordt doorgevoerd. Dit heeft impact op het huidige landbouwbeleid, maar ook op het uitblijven van bepaalde beslissingen die nu genomen moeten worden, waardoor toekomstige generaties de negatieve effecten kunnen ervaren. Polarisatie komt steeds vaker voor. Zeker onder jongeren, die vaker in aanraking komen met sociale media, vormt dit een groot probleem. Hoe gaat u ervoor zorgen dat dit zo min mogelijk effect heeft op de uitvoering van het beleid van uw ministerie in de komende jaren? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="3395EF95" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="78555A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7D75A292" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA781A" w:rsidP="00AA781A" w:rsidRDefault="00F913D4" w14:paraId="4B04D002" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="24EAA537" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is helaas waar dat toenemende polarisatie het vermogen om gezamenlijk problemen op te lossen, bemoeilijkt. Door over en weer oog te hebben voor elkaars waarden en belangen zullen we toch tot gedragen oplossingen moeten komen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA781A" w:rsidP="00AA781A" w:rsidRDefault="00AA781A" w14:paraId="29C21A89" w14:textId="77777777">
-[...67 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="7304A43E" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="58D0F14A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="62C59A91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het project ‘Tussen stad en stal’ van het Jongerenplatform Groenpact is een aansprekend voorbeeld dat laat zien dat als mensen met zeer uiteenlopende achtergronden en perspectieven met elkaar in gesprek gaan, vooroordelen en polarisatie tussen stadse en plattelandsperspectieven kunnen worden doorbroken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="51C7A216" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="72A21808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast is het belangrijk om bij het maken van beleid juist oog te hebben voor de gevolgen in de toekomst en voor toekomstige generaties. Daar moet bewust aandacht aan gegeven worden. Het is heel mooi dat voor de V-100 van 2026 het thema ‘Effecten van beleid op toekomstige generaties’ gekozen is. Ook bij andere trajecten kunnen jongeren worden ingeschakeld om te zorgen dat het perspectief van toekomstige generaties voldoende meeweegt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="4F80D647" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="141DE326" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="1CA946E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="599FEFC3" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2510B420" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afgelopen jaren hebben ons laten zien hoe afhankelijk wij zijn van andere landen wat betreft onze voedselzekerheid, niet alleen van import van voedsel voor mensen en dieren, maar ook van bijvoorbeeld kunstmest en bestrijdingsmiddelen. Gezien de grote onzekerheid en ongewenste afhankelijkheid die dit brengt: in hoeverre wilt u afhankelijk zijn van import uit Europese en niet-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Europese landen? En hoe kunnen we binnen de landsgrenzen het voedselsysteem zo aanpassen dat we deze afhankelijkheid verkleinen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="0CDB04AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="494EF42E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="433E3DBA" w14:textId="77777777">
-[...315 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="44EBB756" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="74FA5D4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voedselvoorziening omvat een samenhangend geheel van import, productie, verwerking, verhandeling en logistiek. De Nederlandse voedselvoorziening is deels gebaseerd op binnenlandse productie en verwerking, en deels op invoer van voedsel, grondstoffen en productiemiddelen uit het buitenland. De belangrijkste handelspartners bevinden zich binnen de Europese interne markt. Deze combinatie van eigen productie en handel draagt bij aan de zekerheid van een divers, voedzaam en betaalbaar voedselaanbod in Nederland en daarmee aan een grote mate van voedselzekerheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="43DA55F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2A20123C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het nastreven van een volledig autonoom voedselsysteem is niet haalbaar. Voor de huidige Nederlandse consumptie veel meer landbouwgrond nodig dan we in Nederland hebben. Bovendien ontstaat veerkracht juist door de combinatie van diverse binnenlandse productie én import. Daarnaast is import van voedsel en grondstoffen een logisch gevolg van handelsspecialisatie: landen focussen op de productie en verwerking waar ze het meest efficiënt in zijn. Tegelijkertijd moeten we oog houden voor de leveringszekerheidsrisico’s van een selecte categorie grondstoffen, voedingsmiddelen en productiemiddelen die van groot belang zijn voor onze voedselzekerheid en afkomstig zijn uit niet-Europese landen, onder meer kunstmeststoffen. In die categorie spreken we van risicovolle strategische afhankelijkheden. Risico's van strategische afhankelijkheden zijn doorgaans te verminderen door risicospreiding middels handelsdiversificatie en technologische innovatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2B686229" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="5E8A9AFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze zomer informeert de staatssecretaris van LVVN de Tweede Kamer over de contouren van een op te stellen Strategische Agenda Voedselzekerheid. De aanleiding daarvoor is vooral de toegenomen geopolitieke dynamiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="06687218" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="21E53370" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6FEDAD33" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="70F31751" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="0C1A7D5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke stappen moet u nu zetten om over honderd jaar voedselzekerheid te garanderen voor de toekomstige generaties, gezien: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="38D27124" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6F47E166" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De bodemkwaliteit (bijv. zware metalen, PFAS, verzuring en verzilting) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="7C4B4F83" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="339F01FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="703641D5" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De waterkwaliteit (bijv. fosfaat, glyfosaat, fluorantheen en nitraat) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="761C0B2B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Resistentie voor (dier)medicatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1102A" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="6C888249" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2CE55CAB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monocultuur, verminderen genetische diversiteit en resistentie van gewasbeschermingsmiddelen door ‘plaagdieren’ waarmee het risico op grootschalige plantziekteuitbraken vergroot wordt? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7620E342" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="66BB64B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00054E01" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="079A473E" w14:textId="5011B28B">
-[...55 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="2E4F4FE1" w14:textId="77777777">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="3E12D51C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In aanvulling op het antwoord op vraag 7 is voor toekomstige voedselzekerheid ook een stabiele en weerbare productie in Nederland met voldoende kritische massa van belang. Wat precies nodig is om over honderd jaar voedselzekerheid te garanderen, is nu niet met zekerheid te zeggen. Het is wel verstandig om zoveel mogelijk te anticiperen op trends en bedreigingen die zich nu al aandienen. Naast de uitdagingen die u al noemt zal daarbij ook aandacht moeten zijn voor bijvoorbeeld klimaatverandering, afname van waterbeschikbaarheid en biodiversiteitsverlies; al deze trends kunnen problemen opleveren voor voedselproductie hier en elders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="738661D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="05649109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7E1CB998" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezien de constateringen uit de vorige vragen en het feit dat het huidige landbouwsysteem niet houdbaar is, zou u concreet aan ons als jongeren kunnen toelichten hoe het landbouwsysteem er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in 2050 uitziet, binnen welke planetaire grenzen wij dan leven en wat de belangrijkste stappen zijn geweest om hier te komen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="2F08E652" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="03789310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F02365" w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="69227E07" w14:textId="09682827">
-[...92 lines deleted...]
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="06E52091" w14:textId="35F9D9A9">
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="43AE73ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft zich gecommitteerd aan belangrijke internationale afspraken, die onder andere beogen om de overschrijding van de planetaire grenzen zoveel mogelijk ongedaan te maken. Denk aan de Sustainable Development Goals, en internationale afspraken over klimaat en biodiversiteit. Er zijn tal van initiatieven voor de realisatie van die doelen; helder is ook dat we er nog niet zijn. Hoe het landbouwsysteem er in de toekomst precies uitziet, is moeilijk te zeggen. Het College van Rijksbouwmeester en Rijksadviseurs schetst in een recente publicatie toekomstbeelden voor 2050 die uiteenlopen van onder andere natuurinclusieve kringlooplandbouw en duurzame precisielandbouw tot industriële gebouwgebonden agro-productie. Iedere ondernemer zal haar of zijn eigen pad kiezen, waarbij vertrouwen kan worden geput uit de ervaring dat iedere generatie heeft bewezen vooruit te kunnen met grote opgaven die telkens opnieuw op de sector afkomen. De rol van de overheid is om de randvoorwaarden te formuleren waarbinnen de sector zal moeten opereren en daarop te sturen, bijvoorbeeld met normen of subsidies. Binnen die kaders zullen ondernemers zelf keuzen moeten maken. Voor landbouw is een belangrijke stap in de goede richting het maatregelenpakket van de Taskforce Landbouw, Natuur en Stikstof dat op 26 juni naar de Tweede Kamer is gestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="16A21DE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="003A5FE3" w:rsidP="003A5FE3" w:rsidRDefault="003A5FE3" w14:paraId="41265369" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6461A904" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoeveel fte heeft de NVWA om de vis die aan land wordt gebracht te inspecteren? Vindt de staatssecretaris dat er genoeg controle is op illegale, ongereguleerde en niet gerapporteerde visserij? Zo nee, hoe gaat de staatssecretaris die controle aanscherpen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="119DDB98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6FFE013A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F913D4" w:rsidP="00F913D4" w:rsidRDefault="00F913D4" w14:paraId="08903CA0" w14:textId="77777777">
-[...116 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="7E81F1F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De NVWA beschikt momenteel over circa 28 FTE die zich grotendeels bezighoudt met het toezicht op en de inspectie van vis die in Nederland aan land wordt gebracht. Deze capaciteit wordt risicogericht ingezet, waarbij controles plaatsvinden op de naleving van nationale en Europese regelgeving, waaronder de regels ter voorkoming van illegale, ongemelde en ongereguleerde (IOO-)visserij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="5A2BD60F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="5EBFF51C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris is van oordeel dat met de huidige inzet een robuust controlesysteem aanwezig is. Deze inzet heeft onder meer geresulteerd in het afsluiten van de ingebrekestelling door de Europese Commissie op de controle op de weging, registratie en traceerbaarheid van visserijproducten (Kamerstukken 21501-32, nr. 1814). De NVWA werkt nauw samen met andere nationale en internationale handhavingsinstanties en maakt gebruik van moderne controlemethoden, data- en risico-analyses om inspecties zo effectief en efficiënt mogelijk uit te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="052B1016" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="6014D875" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tegelijkertijd blijft voortdurende aandacht voor de bestrijding van IOO-visserij noodzakelijk. Daarom wordt de effectiviteit van het toezicht regelmatig geëvalueerd en wordt waar nodig gekeken naar verdere versterking van de informatiepositie, samenwerking en risicogerichte handhaving. Op deze manier blijft Nederland zich inzetten voor een duurzame en transparante visserijketen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F04AF" w:rsidP="00D15779" w:rsidRDefault="006F04AF" w14:paraId="052A32CC" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="00A801E5" w:rsidP="003A5FE3" w:rsidRDefault="00A801E5" w14:paraId="1AC0F0C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A5FE3" w:rsidR="000A638C" w:rsidP="003A5FE3" w:rsidRDefault="000A638C" w14:paraId="76E0ACF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003A5FE3" w:rsidR="000A638C" w:rsidSect="00A0709B">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E95D7F" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6">
+    <w:p w14:paraId="1052546B" w14:textId="77777777" w:rsidR="00127055" w:rsidRDefault="00127055" w:rsidP="00A801E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B4BCA9" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4558FB5C" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6">
+    <w:p w14:paraId="7F1FD0B9" w14:textId="77777777" w:rsidR="00127055" w:rsidRDefault="00127055" w:rsidP="00A801E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AFD257" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24067ECF" w14:textId="56572319" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C991ED8" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...76 lines deleted...]
-  <w:p w14:paraId="3E1EBA75" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CC26D17" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3BE3EE59" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FDC4685" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A5714B" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6">
+    <w:p w14:paraId="4ACBDC68" w14:textId="77777777" w:rsidR="00127055" w:rsidRDefault="00127055" w:rsidP="00A801E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF80BF5" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D25EF5B" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6">
+    <w:p w14:paraId="0DB0A5F4" w14:textId="77777777" w:rsidR="00127055" w:rsidRDefault="00127055" w:rsidP="00A801E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C3EBD" w14:textId="77777777" w:rsidR="003A1BD6" w:rsidRDefault="003A1BD6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...92 lines deleted...]
-  <w:p w14:paraId="666A9124" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="720258BD" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...107 lines deleted...]
-  <w:p w14:paraId="0AEBD7A8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E0161EF" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="14BCF1D8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...439 lines deleted...]
-  <w:p w14:paraId="674B92F5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33A998CD" w14:textId="77777777" w:rsidR="00A801E5" w:rsidRPr="00A801E5" w:rsidRDefault="00A801E5" w:rsidP="00A801E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A0D6912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0414EE80"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4165,51 +2156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F209F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3500DC2"/>
     <w:lvl w:ilvl="0" w:tplc="49F4A726">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4277,51 +2268,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EED2E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28E098C0"/>
     <w:lvl w:ilvl="0" w:tplc="F3E2D1A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -4366,1012 +2357,234 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="306908156">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1065647887">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="861093529">
+  <w:num w:numId="2" w16cid:durableId="754670033">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1051997702">
+  <w:num w:numId="3" w16cid:durableId="1139150048">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="224725337">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...610 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00A801E5"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="00127055"/>
+    <w:rsid w:val="00147352"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="003A5FE3"/>
+    <w:rsid w:val="00433593"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00A0709B"/>
+    <w:rsid w:val="00A801E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3165B7BC"/>
+  <w14:docId w14:val="1668D2E5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6B67D41A-D73B-45D9-9C67-C71AF0CD39C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5393,74 +2606,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5609,1157 +2823,961 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...348 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F913D4"/>
+    <w:rsid w:val="00A801E5"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A801E5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A801E5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A801E5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A801E5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14313</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2631</ap:Words>
+  <ap:Characters>14472</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>119</ap:Lines>
-  <ap:Paragraphs>33</ap:Paragraphs>
+  <ap:Lines>120</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16882</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17069</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>