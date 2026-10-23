--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -1,2973 +1,880 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426AA" w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="7D519A10" w14:textId="77777777">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00F5546D" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="7EE9837F" w14:textId="6565CE09">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D" w:rsidR="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D" w:rsidR="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D" w:rsidR="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="00F5546D" w14:paraId="4FAE5D50" w14:textId="1721F59D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D" w:rsidR="004106B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00F5546D" w:rsidP="00F5546D" w:rsidRDefault="00F5546D" w14:paraId="609D892C" w14:textId="20C7F522">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00F5546D" w:rsidP="00F5546D" w:rsidRDefault="00F5546D" w14:paraId="406B873C" w14:textId="73BA34BD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00F5546D" w:rsidP="00F5546D" w:rsidRDefault="00F5546D" w14:paraId="3C4CD589" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="65126276" w14:textId="0D033900">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voor de zomer heb ik uw Kamer meegenomen in de samenhangende aanpak voor landbouw, natuur en stikstof.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het maatregelpakket om Nederland weer in beweging te brengen en de doorbraak te creëren waar iedereen naar verlangt. Zodat boeren duidelijkheid krijgen, de natuur zich kan herstellen, woningen kunnen worden gebouwd en vergunningen weer kunnen worden verleend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="0BF166DD" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="0D583DAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="0D431CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Mede op verzoek van uw Kamer hebben we het Planbureau voor de Leefomgeving (PBL) gevraagd om hierop te reflecteren, deze reflectie stuur ik u hierbij toe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="7A3BF28D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="62B756A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="2E831A22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De belangrijkste conclusies zijn dat de aanpak effectief is, dat met het maatregelpakket het emissiedoel binnen bereik wordt gebracht en daarmee vergunningverlening geleidelijk weer mogelijk wordt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="5129BAA6" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="768E544E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="4D4518E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Onderdelen van de aanpak zoals zonering en veldemissies zijn nog niet volledig uitgewerkt en zijn daarmee niet volledig meegewogen door het PBL. Met instrumentering van deze twee elementen zijn we ervan overtuigd dat we de doelen halen. Met de verdere uitwerking en een voortvarende uitvoering van het pakket heeft het kabinet er daarom ook vertrouwen in dat de inzet van een generieke korting aan de achterkant wordt voorkomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="62C7F2F6" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="6ED8B3AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="0A71CD51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We zijn op de goede weg om natuur te herstellen en Nederland weer in beweging te krijgen. Het pakket biedt, dankzij de emissiereductie en gerichte natuurmaatregelen in de zones rond Natura 2000-gebieden, het herstel waardoor natuurbehoud geborgd wordt. Dit is ook te zien in de berekende depositiedaling door het PBL. Daarin is te zien dat, ondanks dat de gebiedsgerichte maatregelen nog niet zijn meegenomen, al wel fors minder overschrijding van de hoeveelheid stikstof die een gebied aankan resteert. Samen met de verdere uitwerking van de gebiedsgerichte maatregelen gericht op stikstof en andere drukfactoren ontstaat daarmee per gebied perspectief voor vergunningverlening en een goede basis om af te kunnen zien van handhavingsverzoeken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="4ADE4B68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="4CFFAA59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het PBL maakt in haar reflectie duidelijk dat dit pakket grote inspanningen van boeren vraagt en de uitvoering van dit pakket een opgave is van historische omvang. Het kabinet is zich daar zeer van bewust, we zullen alles op alles moeten zetten om de doelen te halen en vergunningverlening los te trekken. We vragen veel, in het bijzonder van de agrarische sector, om te doen wat nodig is om vergunningverlening weer mogelijk te maken. Daarom stelt het kabinet een groot deel van het beschikbare budget van € 20 miljard beschikbaar voor ondersteuning: geld dat direct op het boerenerf landt. Hiermee is bijvoorbeeld voorzien dat bedrijven vergoedingen kunnen ontvangen voor het aanpassen van hun stallen naar integraal duurzame stalsystemen of voor het nemen van managementmaatregelen. Voor bedrijven in de zones wordt een fors budget beschikbaar gesteld om hen te ondersteunen richting bijvoorbeeld een extensiever bedrijfsmodel dat past binnen de zone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="073702CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="647376F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft veel aandacht voor het verdienvermogen van ondernemers. Om die reden maken diverse regelingen en fiscale instrumenten onderdeel uit van de aanpak. Daarmee wordt de financiële haalbaarheid versterkt. Het kabinet heeft de WUR gevraagd om een analyse te maken van de verwachte sociaaleconomische effecten van het maatregelpakket. De inzichten die de WUR aanlevert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>daarmee per gebied perspectief voor vergunningverlening en een goede basis om af te kunnen zien van handhavingsverzoeken.</w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:t>zullen we betrekken in de uitwerking van het flankerend en ondersteunend beleid. De sociaaleconomische reflectie door de WUR ontvangt u voor de begrotingsbehandeling van LVVN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="3CA70126" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="6DE3E379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik wil het PBL bedanken voor haar uitgebreide reflectie. Ter invulling van de motie Bromet en Dassen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ontvangt u spoedig een reactie op deze reflectie van het PBL, op de reflectie van de Landsadvocaat en die van PBL op het Ontwerp-Natuurplan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="08B4F56D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="5A9A7C89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="73A87D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De aandachtspunten van het PBL nemen we mee bij de verdere invulling van de maatregelen. Daarin trekken we de komende tijd samen op met de sector, natuurorganisaties en maatschappelijke partijen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00413E01" w:rsidP="00413E01" w:rsidRDefault="00413E01" w14:paraId="008DC50D" w14:textId="77777777">
-[...35 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="21D1F0B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00F5546D" w:rsidP="00F5546D" w:rsidRDefault="00F5546D" w14:paraId="0E1CA0F5" w14:textId="32E789B5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="004106B3" w:rsidP="00F5546D" w:rsidRDefault="004106B3" w14:paraId="7F19D53A" w14:textId="0477F6F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D" w:rsidR="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F5546D" w:rsidR="00FE0FA3" w:rsidP="00F5546D" w:rsidRDefault="00FE0FA3" w14:paraId="20800231" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F5546D" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6012E5FA" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750">
+    <w:p w14:paraId="51C0CD9D" w14:textId="77777777" w:rsidR="009E363C" w:rsidRDefault="009E363C" w:rsidP="004106B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500D8E19" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34E8C96B" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750">
+    <w:p w14:paraId="5C2DAC34" w14:textId="77777777" w:rsidR="009E363C" w:rsidRDefault="009E363C" w:rsidP="004106B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6183CD8F" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...41 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="397C06BD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="157818A2" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="55912BCF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="63843CB8" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3D4A7C64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="360F1F3E" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6870D1D3" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750">
+    <w:p w14:paraId="47B3B9E2" w14:textId="77777777" w:rsidR="009E363C" w:rsidRDefault="009E363C" w:rsidP="004106B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2E82DD" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="290467F2" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750">
+    <w:p w14:paraId="6CA5CF7D" w14:textId="77777777" w:rsidR="009E363C" w:rsidRDefault="009E363C" w:rsidP="004106B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2914768C" w14:textId="77777777" w:rsidR="00D15750" w:rsidRDefault="00D15750"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="159DFE9A" w14:textId="77777777" w:rsidR="00413E01" w:rsidRPr="00A13870" w:rsidRDefault="00413E01" w:rsidP="00413E01">
+    <w:p w14:paraId="2411BBFF" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="00F5546D" w:rsidRDefault="004106B3" w:rsidP="00F5546D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A13870">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A13870">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13870">
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025-2026, 36800-XIV, nr. 87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="693D1E94" w14:textId="77777777" w:rsidR="00413E01" w:rsidRPr="00A13870" w:rsidRDefault="00413E01" w:rsidP="00413E01">
+    <w:p w14:paraId="5765EA7F" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="00F5546D" w:rsidRDefault="004106B3" w:rsidP="00F5546D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A13870">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A13870">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00F5546D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13870">
+      <w:r w:rsidRPr="00F5546D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025-2026, 35 334, nr. 462</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="01037AAE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="1DF29FCB" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...538 lines deleted...]
-  <w:p w14:paraId="7134A06E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="26915B7B" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00E358E7" w14:textId="77777777" w:rsidR="004106B3" w:rsidRPr="004106B3" w:rsidRDefault="004106B3" w:rsidP="004106B3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...588 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="004106B3"/>
+    <w:rsid w:val="000441A2"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rsid w:val="00613DF8"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009E363C"/>
+    <w:rsid w:val="00C62D37"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F5546D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="11374408"/>
+  <w14:docId w14:val="0BC04D0A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8AF5C034-59A3-45BC-B30B-D7EE61488F3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2989,74 +896,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3205,1103 +1113,995 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004106B3"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004106B3"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004106B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...14 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00045565"/>
+    <w:rsid w:val="004106B3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00045565"/>
+    <w:rsid w:val="004106B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004106B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004106B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004106B3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>609</ap:Words>
-  <ap:Characters>3350</ap:Characters>
+  <ap:Words>657</ap:Words>
+  <ap:Characters>3617</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>27</ap:Lines>
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3952</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4266</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>