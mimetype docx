--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,4726 +1,1513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B471A0" w:rsidP="00B471A0" w:rsidRDefault="00B471A0" w14:paraId="4767857D" w14:textId="0ADF5556">
-[...178 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="74B4A0EB" w14:textId="77777777">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="38926548" w14:textId="6D6470BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AH 2933</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="2FB5F16C" w14:textId="00CD8318">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2026Z15901</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004B71A1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="726391F5" w14:textId="22ADE181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE7D64">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Bertram (Infrastructuur en Waterstaat) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 september 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="63445478" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat zijn precies het doel, de opdracht en de beoogde resultaten van de ingestelde taskforce rondom staalslakken? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="508E3C00" w14:textId="77777777">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">) beschreven: </w:t>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="4F696D37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="1A8FA6DB" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de kamerbrief van 18 december 2025 staan het doel, de opdracht en de beoogde resultaten van de Taskforce Bestaande Toepassingen Staalslak (Taskforce) beschreven: </w:t>
       </w:r>
       <w:r>
         <w:t>De Taskforce komt tot een gezamenlijke aanpak met als doel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00B446F8" w:rsidRDefault="00DB1F50" w14:paraId="5CB67E66" w14:textId="6564F0D2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="1400EB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">het risicogericht inventariseren van bestaande toepassingen van staalslak. Deze inventarisatie is in lijn met de tijdelijke regeling. Daar waar sprake is van evident risicovolle toepassingen voor mens en milieu worden passende maatregelen genomen; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00B446F8" w:rsidRDefault="00DB1F50" w14:paraId="601BE8E4" w14:textId="6C779F46">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="024A684D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">zich gezamenlijk in te spannen om </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk234915089" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk234915089" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">relevante kennis over toepassing van staalslak </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">en eventuele risico’s beschikbaar te stellen aan burgers en bedrijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00EB05F1" w:rsidRDefault="00DB1F50" w14:paraId="29C26ADD" w14:textId="6146793D">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="228A79AD" w14:textId="74F38B97">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="7B9014BB" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De te verwachten resultaten van de Taskforce zijn een risicoclassificatie voor verschillende typologieën van staalslaktoepassingen en een handreiking voor bevoegde gezagen. Daarnaast zal gekeken worden hoe en op welke wijze relevante kennis over toepassing van staalslak publiekelijk beschikbaar kan worden gesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="61784411" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="5DD833F0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Welke organisaties, bestuurslagen en overige partijen nemen deel aan deze </w:t>
       </w:r>
-      <w:r w:rsidR="002C4B47">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>askforce? Kunt u een volledig overzicht van de deelnemers aan de Kamer doen toekomen?</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002051F5" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="356AB013" w14:textId="69A03305">
-[...10 lines deleted...]
-    <w:p w:rsidR="002051F5" w:rsidRDefault="002051F5" w14:paraId="531E3DE2" w14:textId="4ED3C6B2">
+    <w:p w:rsidRPr="002051F5" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="4A4D7061" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De Taskforce is een samenwerking tussen het Ministerie van Infrastructuur en Waterstaat, Vereniging Nederlandse Gemeenten, Interprovinciaal Overleg en Unie van Waterschappen, met deelname van Omgevingsdienst NL en GGD GHOR Nederland, onder leiding van een onafhankelijk voorzitter de burgemeester van Haarlem de heer Jos Wienen. Vanuit IPO is gedeputeerde Sjaak Simonse (Flevoland) en vanuit VNG zijn de wethouders Suzanne Klaassen (Beverwijk) en Eva van Esch (Arnhem) bereid gevonden om op persoonlijke titel deel te nemen aan de Taskforce. Verder zijn de Unie van Waterschappen, Omgevingsdienst NL en GGD GHOR Nederland op ambtelijk niveau vertegenwoordigd in de Taskforce.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="17DD0C30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB05F1" w:rsidP="00DB1F50" w:rsidRDefault="00EB05F1" w14:paraId="2D7A67D7" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="58F194A7" w14:textId="37804495">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="162943D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="481C3DA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Op welke wijze wordt geborgd dat de </w:t>
       </w:r>
-      <w:r w:rsidR="002051F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>askforce evenwichtig is samengesteld en verschillende maatschappelijke en bestuurlijke belangen vertegenwoordigt? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB05F1" w:rsidP="00DB1F50" w:rsidRDefault="00EB05F1" w14:paraId="30FB9DCB" w14:textId="77777777">
-[...60 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk237871792" w:id="2"/>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="7E756855" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B71A1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="79308813" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zie het antwoord op vraag 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="55E14334" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="3DDBF6EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk237871792" w:id="1"/>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Is vanuit de provincie Zeeland ook de gedeputeerde met natuur in portefeuille bij de taskforce betrokken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004056C3" w:rsidP="004056C3" w:rsidRDefault="004056C3" w14:paraId="35D1199F" w14:textId="77777777">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="3A9D0EE2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="004056C3" w14:paraId="1EB67472" w14:textId="0992B765">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="3650C8B2" w14:textId="77777777">
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Nee. Aan het B</w:t>
       </w:r>
-      <w:r w:rsidR="002051F5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">estuurlijk </w:t>
       </w:r>
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="002051F5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>verleg</w:t>
       </w:r>
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Bodem </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5A89">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">(BO) </w:t>
       </w:r>
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">nemen namens het IPO twee gedeputeerden deel: de gedeputeerde van de provincie Zeeland en de gedeputeerde van de provincie Flevoland. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA5A89">
-[...15 lines deleted...]
-        <w:t>aan het BO te zijner tijd. De</w:t>
+      <w:r>
+        <w:t>Het resultaat van de Taskforce wordt aangeboden aan het BO te zijner tijd. De</w:t>
       </w:r>
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> gedeputeerde van Flevoland</w:t>
       </w:r>
-      <w:r w:rsidR="00AA5A89">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> is op persoonlijke titel lid van de Taskforce</w:t>
       </w:r>
       <w:r w:rsidRPr="0070150E">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="54303146" w14:textId="77777777"/>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="57DF37C0" w14:textId="77777777">
+      <w:r>
         <w:t xml:space="preserve">Voor de Ooster- en Westerschelde loopt er een aparte actielijn waarbij de gedeputeerde Natuur van de provincie Zeeland betrokken is (zie het antwoord op vraag 10). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5A89" w:rsidP="00DB1F50" w:rsidRDefault="00AA5A89" w14:paraId="13B131E7" w14:textId="77777777">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="296A9B1D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="589E0491" w14:textId="77777777">
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="79CD839E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u bevestigen dat provincies, gemeenten en waterschappen, ondanks de landelijke handreiking aangekondigd in de Kamerbrief van 5 juni 2026 (Kamerstuk 30015, nr. 152), bevoegd blijven om verdergaande maatregelen te treffen, waaronder een lokaal verbod of aanvullende beperkingen op de toepassing van staalslakken, indien zij dat noodzakelijk achten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB05F1" w:rsidP="00DB1F50" w:rsidRDefault="00EB05F1" w14:paraId="0BE98340" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00EB05F1" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="41220FA2" w14:textId="696612BB">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="5C3F4DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EB05F1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="039369F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB05F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja. In mijn brief heb ik aangegeven dat mijn </w:t>
       </w:r>
       <w:r w:rsidRPr="00B446F8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">voornemen is om in 2027 een verbod in te voeren voor de toepassing van LD- en ELO-staalslak tenzij hiervoor een vergunning kan worden verkregen omdat de toepasser kan aantonen dat een toepassing veilig is vanuit het oogpunt van milieu en gezondheid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB05F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals ook aangegeven is de handreiking bedoeld ter </w:t>
       </w:r>
       <w:r w:rsidRPr="00B446F8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>ondersteuning van de bevoegde overheden bij het toetsen of een voorgenomen toepassing veilig kan voor mens en milieu</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB05F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Een handreiking doet niets af aan de bevoegdheden van lokale bevoegde gezagen om maatwerkregels op te stellen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB05F1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="52BE9557" w14:textId="77777777">
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="4955288F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wie is verantwoordelijk voor het opstellen van de landelijke handreiking, welke wetenschappelijke kennis en onafhankelijke deskundigen worden hierbij betrokken, en op welke wijze wordt de onafhankelijkheid en wetenschappelijke kwaliteit van de handreiking geborgd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB05F1" w:rsidP="00DB1F50" w:rsidRDefault="00EB05F1" w14:paraId="7E744D67" w14:textId="77777777">
-[...48 lines deleted...]
-      <w:r w:rsidR="00317F4E">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="6301CB24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004B71A1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="56DB1212" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Infrastructuur en Waterstaat neemt het initiatief om een handreiking op te stellen die kan helpen bij de vergunningverlening. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42D18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten eerste wordt de handreiking gebaseerd op objectief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42D18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>literatuuronderzoek en de actuele stand van de wetenschap. Ten tweede worden er expertsessies georganiseerd waar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42D18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel kennisinstellingen als partijen met </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C42D18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Ten eerste wordt de handreiking gebaseerd op objectief literatuuronderzoek en de actuele stand van de wetenschap. Ten tweede worden er expertsessies georganiseerd waar</w:t>
-[...5 lines deleted...]
-        <w:t>voor</w:t>
+        <w:t xml:space="preserve">praktijkervaringen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00C42D18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve"> het veld worden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>uitgenodigd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C42D18">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">zowel kennisinstellingen als partijen met </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>Ook wordt de op dat moment beschikbare informatie van RIVM hiervoor gebruikt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5A89" w:rsidP="00DB1F50" w:rsidRDefault="00AA5A89" w14:paraId="5D2F1893" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="209C4971" w14:textId="1AD7A058">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="2D512F41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="1E8EADFA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Wie worden uitgenodigd voor de expertsessies die in de tweede helft van dit jaar worden georganiseerd? Kunt u bevestigen dat daarbij niet alleen onderzoeksinstellingen en overheden, maar ook vertegenwoordigers van omwonendenorganisaties, onafhankelijke wetenschappers, juristen en andere relevante maatschappelijke organisaties worden betrokken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB05F1" w:rsidP="00DB1F50" w:rsidRDefault="00EB05F1" w14:paraId="08ED9F0E" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="001367EE" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="26BA4A98" w14:textId="751D87BF">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="62B50FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001367EE" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="572976D0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De expertsessies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> staan</w:t>
       </w:r>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">gepland voor </w:t>
       </w:r>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de tweede helft van dit jaar (september/oktober en december)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> en er wordt op dit moment bekeken wie daarbij aanwezig moeten zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002051F5" w:rsidP="00DB1F50" w:rsidRDefault="002051F5" w14:paraId="06E6076E" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="001367EE" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="53CC7B30" w14:textId="23CF1C44">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="6CBFE965" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001367EE" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="1969ADBF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">expertsessies worden georganiseerd om een handreiking op te kunnen stellen als </w:t>
       </w:r>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">praktisch toetsingskader om bevoegde gezagen (zoals de omgevingsdiensten) te ondersteunen bij het beoordelen van de milieu- en gezondheidsrisico's (zoals uitloging en pH-verhoging) bij vergunningaanvragen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Het ligt niet voor de hand om daar vertegenwoordigers </w:t>
       </w:r>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>van omwonendenorganisaties, maatschappelijke organisaties of externe juristen worden betrokken.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Deze partijen kunnen wel input geven op het voorgenomen besluit tot het invoeren van een verbod tenzij de toepassing veilig kan en er een vergunning is verleend via de internetconsulatie waarvan de start gepland staat </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> september.</w:t>
+        <w:t xml:space="preserve"> Deze partijen kunnen wel input geven op het voorgenomen besluit tot het invoeren van een verbod tenzij de toepassing veilig kan en er een vergunning is verleend via de internetconsulatie waarvan de start gepland staat in september.</w:t>
       </w:r>
       <w:r w:rsidRPr="001367EE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="669ED5B3" w14:textId="41CB5D19">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="76791821" w14:textId="17E857B8">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="063B3B27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="2958F494" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Snapt u dat het geen vertrouwen wekt bij burgers dat een burgemeester die staalslakken prima vindt en weigerde die te verwijderen voor zijn inwoners, als voorzitter van de </w:t>
       </w:r>
-      <w:r w:rsidR="002051F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>askforce in een belangrijke positie is gezet om te helpen bij het invullen van beleid over staalslakken?</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4B47" w:rsidP="00DB1F50" w:rsidRDefault="002C4B47" w14:paraId="0425DF83" w14:textId="1D5C191B">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00BA2474" w:rsidR="00DB1F50">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="54AB8816" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>De voorzitter van de Taskforce is gevraagd op basis van zijn ervaring als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lokaal bestuurder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002051F5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De stelling in de vraag is onjuist. Een burgemeester voert op dit onderwerp ook geen eigen beleid. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De Taskforce staat los van beslissingen die het college van B&amp;W van de gemeente Haarlem, als bevoegd gezag, heeft genomen of zal nemen over locaties waar staalslakken zijn aangetroffen in de gemeente Haarlem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4B47" w:rsidP="00DB1F50" w:rsidRDefault="002C4B47" w14:paraId="5A8658F3" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="002C4B47" w:rsidR="002C4B47" w:rsidP="002C4B47" w:rsidRDefault="002C4B47" w14:paraId="189BC734" w14:textId="70718035">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="5390A848" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C4B47" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="6F94A865" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Voor wat betreft het collegebeleid in Haarlem</w:t>
-[...88 lines deleted...]
-    <w:p w:rsidR="002051F5" w:rsidRDefault="002051F5" w14:paraId="6C6E0146" w14:textId="3E4AFA8C">
+        <w:t>Voor wat betreft het collegebeleid in Haarlem heb ik het volgende begrepen: Er is vorig jaar vooruitlopend op een nationaal beleid, door de gemeente Haarlem een meldplicht voor het toepassen van staalslakken ingesteld. Daarnaast is er onderzoek gedaan door de gemeente waar staalslakken zijn gebruikt en is advies van de GGD-GHOR ingewonnen. Op een locatie zijn op basis daarvan de staalslakken afgedekt (recreatieschap in overleg met gemeente) en op de andere locatie worden de staalslakken op basis van advies GGD op dit moment niet verwijderd of aangepast. Verdere landelijke regeling of adviezen worden afgewacht door de gemeente Haarlem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="350D2D84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="5598007C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De door de Taskforce op te stellen handreiking voor bestaande toepassingen staalslak biedt handvatten hoe om te gaan met bestaande toepassingen door bevoegde gezagen. De Taskforce zelf stelt geen beleid op. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="43578597" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="5D7AA9EA" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="5333BC96" w14:textId="7C971B85">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="0FACC4F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="720C88F9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9.          </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat is de precieze opdracht van de </w:t>
       </w:r>
-      <w:r w:rsidR="002C4B47">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">askforce, die voortkomt uit de aangehouden motie van het VNG-congres vorig jaar over een schadefonds voor staalslakken? Mag de </w:t>
       </w:r>
-      <w:r w:rsidR="002C4B47">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>askforce het ook hebben over geld voor het herstellen van schade van staalslakken, zoals dus bedoeld was? Zo nee, waarom wordt afgeweken van de originele intenties en hoe gaat het schadefonds dan worden opgepakt?</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="02D69E89" w14:textId="21EB2B04">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="65EFAB78" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie </w:t>
       </w:r>
-      <w:r w:rsidR="00310F4B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">antwoord </w:t>
       </w:r>
-      <w:r w:rsidR="00310F4B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">op vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">1. De Taskforce </w:t>
       </w:r>
-      <w:r w:rsidR="00B446F8">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">type van toepassingen van staalslak en </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kijkt naar het type van toepassingen van staalslak en </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mogelijke maatregelen op basis van de risicoclassificatie. De Taskforce is niet het gremium waar wordt gesproken over een schadefonds of </w:t>
       </w:r>
-      <w:r w:rsidR="00310F4B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">een andere vorm van financiering en </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">het herstellen van schade van staalslakken en zal dan ook daarover geen uitspraken doen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In de </w:t>
       </w:r>
       <w:r>
         <w:t>Bestuurlijke afspraken Bodem en ondergrond 2023 t/m 2030</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> hebben IenW, VNG, IPO en UvW afspraken gemaakt over het financieel kader van de aanpak van bodem- en grondwaterverontreinigingen. </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="7688433C" w14:textId="77777777">
+        <w:t xml:space="preserve"> hebben IenW, VNG, IPO en UvW afspraken gemaakt over het financieel kader van de aanpak van bodem- en grondwaterverontreinigingen. In dat kader kan mogelijke financiering aan de orde komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA2474" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="369213E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="1D1261AF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10.       </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe staat het ervoor met de uitvoering van motie van de leden Wiersma en Kostić over het verbod op het storten en toepassen van staalslakken in Zeeuwse wateren handhaven totdat is aangetoond dat toepassing hiervan veilig is (Kamerstuk 30015, nr. 145)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71E1F" w:rsidP="00B71E1F" w:rsidRDefault="00DB1F50" w14:paraId="0B8511D8" w14:textId="20D0D6F8">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="653A251A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Slotzin"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>De periode waarover is toegezegd dat er fysiek geen staalslak zal worden toegepast door Rijkswaterstaat in de Ooster- en Westerschelde, is verlengd met een half jaar tot 23 januari 2027, zie ook de Kamerbrief van 5 juni 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:t>Op 18 juni 2026 had ik bestuurlijk overleg met vertegenwoordigers van Gedeputeerde Staten van Zeeland, de Vereniging Zeeuwse Gemeenten, de visserijsector en de natuur- en milieuorganisaties. In de Kamerbrief van 2 juli 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:t xml:space="preserve"> heb ik aan u </w:t>
       </w:r>
-      <w:r w:rsidR="00310F4B">
+      <w:r>
         <w:t>aangegeven</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2474">
         <w:t xml:space="preserve"> dat daar is afgesproken om een expertsessie te organiseren met als doel te achterhalen of er kennishiaten zijn t.a.v. de lange termijneffecten van toepassingen met staalslak in de Ooster- en Westerschelde. Deze expertsessie zal in het najaar plaatsvinden en aan de hand van de uitkomsten daarvan zal ik met de gesprekspartners van het bestuurlijk overleg Zeeland staalslak overleggen over het vervolg.</w:t>
       </w:r>
       <w:r w:rsidRPr="00887D0B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B71E1F" w:rsidP="00B71E1F" w:rsidRDefault="00B71E1F" w14:paraId="03E94954" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B71E1F" w:rsidR="00B71E1F" w:rsidP="00B71E1F" w:rsidRDefault="00B71E1F" w14:paraId="7927EDDB" w14:textId="63F94047">
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="02AE4EEF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B71E1F" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="7416DD4B" w14:textId="77777777">
       <w:r>
         <w:t>De expertsessie voor de Ooster- en Westerschelde staat los van de expertsessie die in het kader van de handreiking vergunningverlening worden georganiseerd (zie het antwoord op vraag 7).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B71A1" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="5D8DAE9B" w14:textId="77777777">
+    <w:p w:rsidRPr="004B71A1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="2C34887A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C834E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009D0EEF" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="1F70663F" w14:textId="77777777">
+    <w:p w:rsidRPr="009D0EEF" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="76646F08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>11.       </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0EEF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
         <w:t>Kunt u de bovenstaande vragen één voor één beantwoorden en op tijd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004B71A1" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="360F54FB" w14:textId="6F68A1B5">
+    <w:p w:rsidRPr="004B71A1" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="06048763" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja.</w:t>
       </w:r>
       <w:r w:rsidRPr="004B71A1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00304F8F" w:rsidR="00DB1F50" w:rsidP="00DB1F50" w:rsidRDefault="00DB1F50" w14:paraId="053BEFB6" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00304F8F" w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="76CA8FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE7D64" w:rsidP="00FE7D64" w:rsidRDefault="00FE7D64" w14:paraId="53F58D00" w14:textId="77777777"/>
+    <w:p w:rsidR="008C602B" w:rsidRDefault="008C602B" w14:paraId="0E2F0DBF" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="008C602B">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A50CEAD" w14:textId="77777777" w:rsidR="003B02D5" w:rsidRDefault="003B02D5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E7A9E4A" w14:textId="77777777" w:rsidR="00007793" w:rsidRDefault="00007793" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FA700E5" w14:textId="77777777" w:rsidR="003B02D5" w:rsidRDefault="003B02D5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="187ABC77" w14:textId="77777777" w:rsidR="00007793" w:rsidRDefault="00007793" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
-    <w:charset w:val="00"/>
-[...4 lines deleted...]
-  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4EEEF365" w14:textId="77777777" w:rsidR="006E3410" w:rsidRDefault="006E3410">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="348B1C56" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4F0A63CC" w14:textId="77777777" w:rsidR="006E3410" w:rsidRDefault="006E3410">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EDDF67C" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="04318947" w14:textId="77777777" w:rsidR="006E3410" w:rsidRDefault="006E3410">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22A0EC3D" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC2CD4E" w14:textId="77777777" w:rsidR="003B02D5" w:rsidRDefault="003B02D5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="235754F7" w14:textId="77777777" w:rsidR="00007793" w:rsidRDefault="00007793" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FD16904" w14:textId="77777777" w:rsidR="003B02D5" w:rsidRDefault="003B02D5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42EBA607" w14:textId="77777777" w:rsidR="00007793" w:rsidRDefault="00007793" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6767DA61" w14:textId="77777777" w:rsidR="00DB1F50" w:rsidRPr="00C651DA" w:rsidRDefault="00DB1F50" w:rsidP="00DB1F50">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="34F27789" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00C651DA" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C651DA">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C651DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2023-2024, 30 015 nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>111</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="16319D19" w14:textId="77777777" w:rsidR="00DB1F50" w:rsidRPr="00CC5121" w:rsidRDefault="00DB1F50" w:rsidP="00DB1F50">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="54E08D52" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00CC5121" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5121">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CC5121">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2025-2026, 30 015 nr. 152</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0864841A" w14:textId="77777777" w:rsidR="00DB1F50" w:rsidRPr="0012110D" w:rsidRDefault="00DB1F50" w:rsidP="00DB1F50">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="459A78BA" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="0012110D" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012110D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0012110D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2025-2026, 30 015 nr. 153</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="57E14829" w14:textId="77777777" w:rsidR="006E3410" w:rsidRDefault="006E3410">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76978ACD" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...464 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A4D1B24" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="53A1CD4C" w14:textId="77777777" w:rsidR="00A07BC9" w:rsidRDefault="00F05FBA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FF54A23" w14:textId="77777777" w:rsidR="00FE7D64" w:rsidRPr="00FE7D64" w:rsidRDefault="00FE7D64" w:rsidP="00FE7D64">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1536 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="93DE8772"/>
-[...830 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4E772D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="894831B4"/>
     <w:lvl w:ilvl="0" w:tplc="CFC8E6E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4789,5056 +1576,134 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...792 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="122846110">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B471A0"/>
-[...62 lines deleted...]
-    <w:rsid w:val="00FB7FD1"/>
+    <w:rsidRoot w:val="00FE7D64"/>
+    <w:rsid w:val="00007793"/>
+    <w:rsid w:val="007C75F4"/>
+    <w:rsid w:val="008C602B"/>
+    <w:rsid w:val="00FE7D64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="477D7A90"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0D83F3F9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{19E20AEB-1641-4F5B-8377-CA2C3B85C1BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...4009 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
-        <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10166,145 +2031,739 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A50769"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE7D64"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE7D64"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE7D64"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10312,51 +2771,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10423,65 +2882,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10502,186 +2961,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8693</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1505</ap:Words>
+  <ap:Characters>8279</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
-  <ap:Paragraphs>20</ap:Paragraphs>
+  <ap:Lines>68</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10197</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9765</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...84 lines deleted...]
-</file>