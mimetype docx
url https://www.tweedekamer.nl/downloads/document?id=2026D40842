--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,4493 +1,1089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...179 lines deleted...]
-    <w:p w:rsidR="00BC108C" w:rsidRDefault="00240C2B" w14:paraId="2493ACA7" w14:textId="727F5A48">
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="00BA54F8" w:rsidP="00BA54F8" w:rsidRDefault="00C47F26" w14:paraId="28B84C71" w14:textId="0EA95768">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8" w:rsidR="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8" w:rsidR="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad voor Onderwijs, Jeugd, Cultuur en Sport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="00BA54F8" w:rsidP="00BA54F8" w:rsidRDefault="00BA54F8" w14:paraId="06969026" w14:textId="5FA80D84">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8" w:rsidR="00C47F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>459</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="00BA54F8" w14:paraId="4D84C1E4" w14:textId="4C640AAC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="00BA54F8" w:rsidP="00BA54F8" w:rsidRDefault="00BA54F8" w14:paraId="014AAAC2" w14:textId="27D718AE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="565D19D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="0ACB077B" w14:textId="6EA0DAF7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hierbij stuur ik u het verslag van de informele Onderwijs-, Jeugd-, Cultuur- en Sportraad (OJCS-raad) voor het onderdeel cultuur die op 2 juni 2026 plaatsvond in Cyprus.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...245 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="440A6104" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="5FD64130" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="48F984E2" w14:textId="77777777"/>
-[...14 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="7343C7EF" w14:textId="0C33C03B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8" w:rsidR="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letschert</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="08471580" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="0A5A0B2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="00BA54F8" w:rsidP="00BA54F8" w:rsidRDefault="00BA54F8" w14:paraId="62608495" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="677098EC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="30F7036F" w14:textId="64927A09">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="0357AFA2" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tijdens de informele bijeenkomst van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese ministers voor cultuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stonden twee ronde tafel discussies op de agenda: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="0F4B926B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="419D8CFE" w14:textId="77777777">
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. culturele rechten, creativiteit en kunstmatige intelligentie (AI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="613CC539" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="107D5688" w14:textId="77777777">
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. de illegale handel in cultuurgoederen, nieuwe bedreigingen en de mogelijkheden van het gebruik van AI bij de bestrijding ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="7366F7F1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="2CE1FBE8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het betrof de informele raad die eerder gepland was op 5-6 maart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze werd naar een latere datum verplaatst uit veiligheidsoverwegingen. Tijdens een informele raad worden geen besluiten genomen door de lidstaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="5042C964" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="79397F7C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De informele raad startte op 2 juni met een welkomstwoord door de minister van cultuur van Cyprus. Naast de EU-landen waren ook Noorwegen en Zwitserland aanwezig. Hierna volgde een openingswoord van Glenn Micallef, EU-Commissaris voor intergenerationele gelijkheid, jeugd en sport. Hij gaf aan dat de Commissie werkt aan een AI-strategie voor de culturele en creatieve sectoren. Daarna nam Nela Riehl, voorzitter van het cultuur- en onderwijscomité van het Europees Parlement het stokje over. Ze gaf aan dat het CULT-comité aandacht besteedt aan het onderwerp AI in onderwijs, maar ook bij media zoals in muziekstreaming. Ze wees erop dat AI ook kleine actoren in de culturele en creatieve sector kan helpen, maar dat de risico’s duidelijk moeten zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="2D34F073" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="60FE1349" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanwezigen spraken over culturele rechten, waaronder toegang tot en deelname aan het culturele leven en de volle diversiteit van culturele expressie, erfgoed en artistieke vrijheid, in relatie tot de mogelijkheden van AI. De speciale VN-rapporteur voor culturele rechten heeft aangegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat AI een geweldig middel kan zijn, maar dat dit niet neutraal is en actie vereist van landen en om samenwerking tussen verschillende actoren vraagt zoals UNESCO, WIPO en EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="62F92D90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="2A96BB81" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="0C55D996" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="11A57796" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veel landen benadrukten dat menselijke creativiteit centraal moet blijven staan en dat AI vooral een middel moet zijn, en geen vervanging. Onderstreept werd dat vertrouwen in AI vanuit de culturele en creatieve sectoren alleen kan groeien als het transparant is: wanneer makers weten hoe hun werken worden gebruikt, burgers AI-gegenereerde inhoud kunnen herkennen en de economische waarde die uit creatief werk voortvloeit op een rechtvaardige manier wordt gedeeld. Uit de gedachtewisseling bleek de ambitie om een mensgerichte Europese aanpak verder uit te bouwen, waarin culturele rechten zoals artistieke autonomie, transparantie, culturele diversiteit en billijke vergoeding de uitgangspunten vormen. Dit zal gebeuren via de in het Cultuurkompas voor Europa van de Commissie aangekondigde AI-strategie voor de culturele en creatieve sectoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="29F8769A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="36E5B01A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft uitgedragen dat het recht om cultuur te maken, de vrijheid van expressie en het bevorderen van de toegankelijkheid van cultuur fundamenteel onderdeel zijn van onze democratie en behoren tot belangrijke Europese waarden. Nederland kijkt, net als andere landen, uit naar de aangekondigde AI-strategie voor de culturele en creatieve sectoren van de Europese Commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="3BEAA93E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...858 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanwezigen spraken ook over het belang van de bestrijding van de illegale handel in cultuurgoederen en hoe AI daarbij kan helpen. Gastspreker Donna Yates, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:kern w:val="2"/>
-[...221 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UNESCO Chair in Cultural Heritage and Emerging Crime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Maastricht University, ging in op nieuwe vormen van criminaliteit in relatie tot cultuurgoederen, met als kern dat, hoewel de EU vooroploopt bij het tegengaan van de illegale handel in cultuurgoederen, het ook een nieuwe aanpak vraagt. Daarom moeten de EU en de lidstaten nadenken over toekomstige ontwikkelingen op het gebied van criminaliteit, zoals het gebruik van generatieve AI en transformatieve technologie. Voor handhavende instanties kan het bijvoorbeeld lastig worden om te onderscheiden wat echt is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="346B8B50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De lidstaten bespraken dat het grensoverschrijdend karakter van de illegale handel in cultuurgoederen de nodige uitdagingen met zich mee brengt en het noodzakelijk maakt om samen te werken en informatie te delen. Tijdens dit gesprek werden ook de mogelijkheden die AI en nieuwe technologieën kunnen bieden genoemd en dat de potentie daarvan benut moet worden, zoals beeldherkenning en het doorzoeken van databases van gestolen kunst, en van museuminventarissen en archeologisch onderzoek. Daarbij werd aangegeven dat uiteindelijke afwegingen en besluiten een menselijke taak blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="1CCC4319" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="2"/>
-[...11 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland deelde ook haar ervaringen met de bestrijding van de illegale handel in cultuurgoederen. Daarnaast benadrukte Nederland dat AI zowel ingezet kan worden om de hedendaagse illegale handel te bestrijden, als om vraagstukken uit het verleden, zoals de herkomst van collecties met een koloniaal verleden, nader te onderzoeken. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E25FF9">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E7D9D" w:rsidR="00E03B86" w:rsidP="00E03B86" w:rsidRDefault="00E03B86" w14:paraId="134A6DAA" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00E03B86" w:rsidP="00E03B86" w:rsidRDefault="00E03B86" w14:paraId="0D234221" w14:textId="77777777">
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="6336D10C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00E03B86" w:rsidP="00215964" w:rsidRDefault="00E03B86" w14:paraId="38A0609E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="48FEB7B0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="6ED9BE37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="0045375B" w:rsidP="00BA54F8" w:rsidRDefault="0045375B" w14:paraId="326337AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA54F8" w:rsidR="00932411" w:rsidP="00BA54F8" w:rsidRDefault="00932411" w14:paraId="235B8658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BA54F8" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F31224" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F">
+    <w:p w14:paraId="4545B731" w14:textId="77777777" w:rsidR="00C01200" w:rsidRDefault="00C01200" w:rsidP="0045375B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530BD4FB" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160864C9" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F">
+    <w:p w14:paraId="543D10E6" w14:textId="77777777" w:rsidR="00C01200" w:rsidRDefault="00C01200" w:rsidP="0045375B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0F30D6" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BF56C3C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="60C3257C" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="54CC870A" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45657841" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56E71BC2" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F">
+    <w:p w14:paraId="4BDF4844" w14:textId="77777777" w:rsidR="00C01200" w:rsidRDefault="00C01200" w:rsidP="0045375B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B20CC65" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39F7BBB1" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F">
+    <w:p w14:paraId="7FF275FC" w14:textId="77777777" w:rsidR="00C01200" w:rsidRDefault="00C01200" w:rsidP="0045375B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE85A27" w14:textId="77777777" w:rsidR="00AA7A5F" w:rsidRDefault="00AA7A5F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1CAC99EC" w14:textId="77777777" w:rsidR="00E03B86" w:rsidRPr="00E25FF9" w:rsidRDefault="00E03B86" w:rsidP="00E03B86">
+    <w:p w14:paraId="720DFC1A" w14:textId="77777777" w:rsidR="0045375B" w:rsidRPr="00BA54F8" w:rsidRDefault="0045375B" w:rsidP="00E03B86">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA54F8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E25FF9">
-        <w:rPr>
+      <w:r w:rsidRPr="00BA54F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Zie de geannoteerde agenda: https://open.overheid.nl/documenten/37de099c-88fa-41c6-b771-b564c0863853/file</w:t>
+        <w:t xml:space="preserve"> Zie de geannoteerde agenda: https://open.overheid.nl/documenten/37de099c-88fa-41c6-b771-b564c0863853/file</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="7590F323" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="7B49049D" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1F56F6A9" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66416372" w14:textId="77777777" w:rsidR="0045375B" w:rsidRDefault="0045375B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...925 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="0045375B"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00AA37B6"/>
+    <w:rsid w:val="00BA54F8"/>
+    <w:rsid w:val="00C01200"/>
+    <w:rsid w:val="00C47F26"/>
+    <w:rsid w:val="00F11B15"/>
+    <w:rsid w:val="00F16446"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="711B1C18"/>
-  <w15:docId w15:val="{0CA32597-E691-403E-A424-1DA7144905D2}"/>
+  <w14:docId w14:val="0B6D6E93"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0D1A03B5-3545-4A79-B961-67082BFA439E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4636,1276 +1232,1106 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0045375B"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Voetnoottekst1">
     <w:name w:val="Voetnoottekst1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Voetnoottekst"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E03B86"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E03B86"/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E03B86"/>
+    <w:rsid w:val="0045375B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E46DAB"/>
-[...22 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
+    <w:name w:val="Voetnoottekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0045375B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0045375B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0045375B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0045375B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BA54F8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>805</ap:Words>
-  <ap:Characters>4430</ap:Characters>
+  <ap:Words>782</ap:Words>
+  <ap:Characters>4304</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5225</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5076</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-08-17T10:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>O208WEI</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>