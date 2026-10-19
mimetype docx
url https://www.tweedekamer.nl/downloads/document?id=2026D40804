--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,3869 +1,1128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E32E47" w:rsidR="001B72DE" w:rsidP="00E32E47" w:rsidRDefault="001B72DE" w14:paraId="1941C026" w14:textId="77777777">
-[...61 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AE2160" w:rsidP="00DA1486" w:rsidRDefault="001071AE" w14:paraId="0AAF9605" w14:textId="0037D09D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>317</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>JBZ-Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AE2160" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="28402661" w14:textId="4FE51A34">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="001071AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de ministers van Justitie en Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van Asiel en Migratie en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AE2160" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="4758D280" w14:textId="48A199F4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AE2160" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="50BB5FCA" w14:textId="0DA03035">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AE2160" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="3C224792" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="637FAB0D" w14:textId="7F4AB91A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij bieden wij, mede namens de minister van Buitenlandse Zaken en de minister van Binnenlandse Zaken en Koninkrijksrelaties, uw Kamer het verslag aan van de informele Raad Justitie en Binnenlandse Zaken (iJBZ-Raad) van 16-17 juli 2026 in Dublin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="33D1FBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="19B968CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast informeren wij uw Kamer over de recente ontwikkelingen in de onderhandelingen over sectorale verordeningen onder het MFK en de kabinetsappreciatie van het Commissierapport systemische tekortkomingen bij de uitvoer van de overdrachten onder de Asiel en Migratiebeheer Verordening (AMbV). Ook ontvangt uw Kamer het tweede kwartaaloverzicht van EU-wetsvoorstellen op JenV-terrein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="78F5FD19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00243833" w:rsidR="00935B60" w:rsidP="00E32E47" w:rsidRDefault="00935B60" w14:paraId="661AD43E" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="0FFBA19E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ontwikkelingen EU-meerjarige begroting (MFK)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00935B60" w:rsidP="00935B60" w:rsidRDefault="00935B60" w14:paraId="455A3DCD" w14:textId="3A3BCB87">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00935B60" w:rsidR="006B07DA">
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="4373F5DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op 16 juli 2025 verschenen drie verordeningen voor EU-steun voor asiel, migratie en integratie (AMI), voor het Schengengebied, geïntegreerd grensbeheer en visumbeleid (BMV) en voor de Verordening tot oprichting ondersteuningsinstrument interne veiligheid (ISF) als onderdeel van het pakket aan voorstellen voor de EU-meerjarenbegroting (Meerjarig Financieel Kader, MFK) 2028-2034 en een nieuw eigenmiddelenbesluit (EMB). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="52AB82A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="18C07EC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 15 juli 2026 heeft de Europese Raad overeenstemming bereikt over een gedeeltelijk onderhandelings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>standpunt voor de drie verordeningen die gaan over de financiële steun van de EU voor migratie, grensbeheer en visa, en de interne veiligheid voor de periode 2028-2034.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit gedeeltelijk onderhandelings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>standpunt vormt het mandaat voor de Raad om onderhandelingen te beginnen met het Europees Parlement. De behaalde resultaten zijn in lijn met de Nederlandse inzet waarover uw Kamer in BNC-fiches is geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00935B60">
-[...48 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="2BCBD1DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="453EC8A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Appreciatie Commissierapport systemische tekortkomingen bij de uitvoer van de overdrachten onder de Asiel en Migratiebeheer Verordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF077C" w:rsidR="00272EEC" w:rsidP="00272EEC" w:rsidRDefault="00272EEC" w14:paraId="42AE9599" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BF077C">
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="14A47F72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 15 juli jl. publiceerde de Europese Commissie een mededeling met daarin de beoordeling of er bij de lidstaten die recht hebben op solidariteit sprake is van systemische tekortkomingen bij de uitvoer van de overdrachten onder de Asiel en Migratiebeheer Verordening (AMbV). De lidstaten die voor de solidariteitscyclus lopend van 12 juni – 31 december 2026 recht hebben op solidariteit zijn Cyprus, Griekenland, Italië en Spanje.  Deze beoordeling is van belang omdat de voorwaarde voor het ontvangen van solidariteit is dat deze lidstaten hun verplichtingen ten aanzien van de overdrachten onder de AMbV nakomen en dat er daarmee geen zogenaamde “systemische tekortkomingen” zijn in de zin van artikel 60, lid 3 van de AMbV. Daarnaast is het rapport een eerste partiële blik op de implementatie van het Asiel- en Migratiepact (het Pact). Op 15 oktober a.s. publiceert de Commissie het EU-jaarverslag, inclusief een stand van zaken betreffende de implementatie van het gehele Pact. Hierin zal opnieuw worden gerapporteerd over de uitvoer van de Verordening, inclusief eventuele systemische tekortkomingen bij Griekenland en Italië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="05B9E48D" w14:textId="01F2DDA5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="4781A82C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>systemische tekortkomingen bij de uitvoer van de overdrachten onder de Asiel en Migratiebeheer Verordening (</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00BF077C">
+        <w:t xml:space="preserve">De Commissie begint en eindigt de mededeling met een disclaimer dat meer dan een maand nadat het Pact van kracht is gegaan, het nog niet mogelijk is om definitieve conclusies over systemische tekortkomingen te trekken. Wel schrijft de Commissie dat Cyprus en Spanje de voorgaande regelgeving over Dublin overdrachten adequaat interpreteerde en er op dit moment over de implementatie van de AMbV geen andere signalen zijn. Hierdoor acht de Commissie verdere verdiepende monitoring van deze lidstaten op dit moment niet nodig. Over Griekenland schrijft de Commissie dat de ontwikkelingen ten aanzien van het implementeren van de regelgeving erop wijzen dat Griekenland daadwerkelijk eraan werkt om te voldoen aan de verplichtingen onder de AMbV. Een element hierin is dat Griekenland een systeem heeft opgezet dat zorgt voor adequate opvang van terugkerende AMbV claimanten. Voor wat betreft Italië geeft de Commissie aan dat Italië concrete stappen heeft genomen voor de voorbereiding van de uitvoering van de Verordening, maar dat er nog geen definitieve aanwijzingen zijn dat Italië de overdrachten onder de AMbV gaat uitvoeren. De Commissie schrijft dat de opvang in Italië voldoet aan de verplichtingen voortvloeiende uit het Pact, ook voor kwetsbare personen, en dus ook voor de opvang van AMbV claimanten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="541D8D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF077C" w:rsidR="00272EEC" w:rsidP="00272EEC" w:rsidRDefault="00272EEC" w14:paraId="2FC5F3E6" w14:textId="77777777">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00BF077C">
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="0CCE4330" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Pact is sinds 12 juni jl. van kracht. Nederland beschouwt dit rapport daarom als een eerste reflectie van de huidige stand van zaken van de implementatie en biedt de mogelijkheid aan de Commissie, en waar gepast de lidstaten, om al in een vroeg stadium te acteren op zorgelijke signalen. Tegelijkertijd volgt het kabinet de Commissie dat het nog te vroeg is om conclusies te trekken over de effecten of daadwerkelijke implementatie van het Pact. Het kabinet onderschrijft daarbij dat het goed en volledige functioneren van het mechanisme van overdrachten onder de AMbV cruciaal is voor het slagen van het Pact. De Commissie is hoeder van de verdragen en ziet erop toe dat lidstaten zich aan hun verplichtingen houden, zo ook van het Pact. Het kabinet verwelkomt daarom dat de Commissie de implementatie van de AMbV nauw volgt, en haar rol concreet invult onder andere met deze mededeling, en hierin ook kritisch is naar Griekenland en Italië. De genoemde stappen en bereidwilligheid van Griekenland, zoals beschreven door de Commissie, zijn positief en herkent Nederland ook. Nederland vindt het ook positief dat de Commissie noemt dat Griekenland de opvang van AMbV claimanten heeft geregeld. Het signaal van de Commissie over Italië neemt het kabinet serieus en is zorgelijk. Het kabinet blijft nauw in contact met Italië om de overdrachten vanuit Nederland te effectueren. Het is positief dat de Commissie concludeert dat Italië voorbereidende stappen heeft getroffen voor overdrachten en de opvang voor AMbV claimanten adequaat heeft ingericht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="5FF42DAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BF077C" w:rsidR="00272EEC" w:rsidP="00272EEC" w:rsidRDefault="00272EEC" w14:paraId="767F3A17" w14:textId="342C962E">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="001D6FA5">
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="35892A41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland werkt nauw met Italië en Griekenland samen, en maakte hierover ook afspraken, zoals eerder aan uw Kamer gemeld. Onderdeel van deze afspraken is ook dat Nederland de helft van de financiële solidariteitsbijdrage gaat omzetten naar Dublincompensaties uit het verleden. Nederland zal daarom voor de solidariteitscyclus van 12 juni – 31 december 2026 in plaats van haar volledige fairshare van € 21,9 miljoen als financiële bijdrage, slechts € 10,9 miljoen betalen. Voor de samenwerking met Italië en Griekenland op de AMbV-overdrachten geldt dat dit jaren, onder het vorige stelstel, heeft stilgelegen. Nederland werkt nauw met Italië en Griekenland samen, en maakte hierover ook afspraken, zoals eerder aan uw Kamer gemeld. Het weer opstarten van het proces kost echter tijd. Het kabinet erkent dat er in deze beginfase nog hordes zijn. De samenwerking met Italië en Griekenland heeft tot nu toe nog maar zeer beperkt geleid tot daadwerkelijk overdrachten naar deze landen. Ook moeten er in Nederland in veel zaken nog juridische procedures worden doorlopen voordat de overdrachten kunnen worden geeffectueerd. Het kabinet zet maximaal op in op het weer hervatten van de overdrachten naar deze landen, zowel in EU verband, bilateraal en nationaal. Onderdeel hiervan is dat Nederland samen met gelijkgezinde lidstaten optrekt om dit mechanisme zo snel als mogelijk te laten werken, en roept hier ook continue de Commissie toe op. Het kabinet kijkt uit naar het volgende rapport van de Commissie dat is voorzien voor half oktober 2026. Hierbij vindt het kabinet het van belang dat de Commissie ook de brede implementatie van het Pact, waaronder ook de uitvoering van screening en asielgrensprocedures, betrekt in haar rapport. Op basis van de ontwikkelingen de aankomende maanden en de conclusies in het rapport van de Commissie zal het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">met Italië om de overdrachten vanuit Nederland te effectueren. Het is positief dat de Commissie concludeert dat Italië voorbereidende stappen heeft getroffen voor overdrachten en de opvang voor </w:t>
-[...42 lines deleted...]
-      <w:r w:rsidR="00C82F23">
+        <w:t xml:space="preserve">kabinet eventuele vervolgstappen bepalen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C82F23" w:rsidRDefault="00C82F23" w14:paraId="66486C8F" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="6BFBB0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uw Kamer wordt daar te zijner tijd over geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B72DE" w:rsidP="007D0381" w:rsidRDefault="001B72DE" w14:paraId="7DD499B1" w14:textId="77777777">
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00E32E47">
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="31B486A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="3A89449F" w14:textId="289BCB4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="2DD4FFEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C60DB" w:rsidP="00E32E47" w:rsidRDefault="003C60DB" w14:paraId="55D88282" w14:textId="77777777">
-[...137 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="5F6A9856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="4BA009F2" w14:textId="58AA64A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="49865871" w14:textId="5194FFD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AF5270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="71A54230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="6BE920B3" w14:textId="769DC58A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AE2160">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AE2160" w14:paraId="0D58CB11" w14:textId="0AB22E7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K.T. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1486" w:rsidR="00AF5270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Bruggen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00AF5270" w:rsidP="00DA1486" w:rsidRDefault="00AF5270" w14:paraId="04F10C29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA1486" w:rsidR="00932411" w:rsidP="00DA1486" w:rsidRDefault="00932411" w14:paraId="2E6C3B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DA1486" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D9C3AB7" w14:textId="77777777" w:rsidR="005D269B" w:rsidRDefault="005D269B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="76042B99" w14:textId="77777777" w:rsidR="00852D1B" w:rsidRDefault="00852D1B" w:rsidP="00AF5270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C91F661" w14:textId="77777777" w:rsidR="005D269B" w:rsidRDefault="005D269B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E03516D" w14:textId="77777777" w:rsidR="00852D1B" w:rsidRDefault="00852D1B" w:rsidP="00AF5270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C35028C" w14:textId="77777777" w:rsidR="00061F54" w:rsidRDefault="00061F54">
+  <w:p w14:paraId="3FA7969A" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68E444C5" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DFDC056" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D0B48DD" w14:textId="77777777" w:rsidR="005D269B" w:rsidRDefault="005D269B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="300ED658" w14:textId="77777777" w:rsidR="00852D1B" w:rsidRDefault="00852D1B" w:rsidP="00AF5270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45C0D282" w14:textId="77777777" w:rsidR="005D269B" w:rsidRDefault="005D269B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28003FE0" w14:textId="77777777" w:rsidR="00852D1B" w:rsidRDefault="00852D1B" w:rsidP="00AF5270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="17D920BB" w14:textId="7FA89A58" w:rsidR="00935B60" w:rsidRPr="00243833" w:rsidRDefault="00935B60">
+    <w:p w14:paraId="452A3EAE" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00DA1486" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00243833">
+      <w:r w:rsidRPr="00DA1486">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00243833">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00243833">
+        <w:r w:rsidRPr="00DA1486">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>MFF 2028-2034: Council agrees negotiating position on EU support for migration, border management and internal security - Consilium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5A1EB2E9" w14:textId="2DE33E58" w:rsidR="00935B60" w:rsidRPr="00243833" w:rsidRDefault="00935B60">
+    <w:p w14:paraId="00B36C89" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00DA1486" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00243833">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1486">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00243833">
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> II, 2024-25, 22 122, nr. 4151</w:t>
+      <w:r w:rsidRPr="00DA1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BNC-fiche AMI, Kamerstukken II, 2024-25, 22 112, nr. 4149, BNC-fiche BMV, Kamerstukken II, 2024-25, 22 122, nr. 4150 en BNC-fiche ISF, Kamerstukken II, 2024-25, 22 122, nr. 4151</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18B46931" w14:textId="77777777" w:rsidR="00061F54" w:rsidRDefault="00286AD1">
-[...414 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6A70FEB3" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01EB3BBD" w14:textId="77777777" w:rsidR="00061F54" w:rsidRDefault="00286AD1">
+  <w:p w14:paraId="617EA537" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1392 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...856 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63E54D79" w14:textId="77777777" w:rsidR="00AF5270" w:rsidRPr="00AF5270" w:rsidRDefault="00AF5270" w:rsidP="00AF5270">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00286AD1"/>
-[...124 lines deleted...]
-    <w:rsid w:val="00FE6803"/>
+    <w:rsidRoot w:val="00AF5270"/>
+    <w:rsid w:val="001071AE"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="005C533C"/>
+    <w:rsid w:val="007E60CB"/>
+    <w:rsid w:val="00852D1B"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00AE2160"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rsid w:val="00DA1486"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BC7B64A"/>
-  <w15:docId w15:val="{5A22361B-0D4A-4B8E-A38B-45CF38FF9CC1}"/>
+  <w14:docId w14:val="076EDA37"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5AD46B32-77F8-4B35-925F-06C18B043C71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3872,77 +1131,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3967,75 +1226,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4070,55 +1329,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4190,1149 +1449,699 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B673EF"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00AF5270"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...633 lines deleted...]
-    <w:rsid w:val="00DF622C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF622C"/>
+    <w:rsid w:val="00AF5270"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF622C"/>
+    <w:rsid w:val="00AF5270"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AF5270"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar1">
     <w:name w:val="Voetnoottekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DF622C"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF622C"/>
+    <w:rsid w:val="00AF5270"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF622C"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00AF5270"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF622C"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00AF5270"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...47 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AF5270"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...197 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/07/15/mff-2028-2034-council-agrees-negotiating-position-on-eu-support-for-migration-border-management-and-internal-security/" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5608,53 +2417,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6697</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1250</ap:Words>
+  <ap:Characters>6876</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>57</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7899</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8110</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>