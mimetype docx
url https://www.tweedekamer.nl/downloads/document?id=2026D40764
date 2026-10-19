--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,5073 +1,1917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00B26947" w:rsidP="004F1897" w:rsidRDefault="0003098F" w14:paraId="3FCA24B1" w14:textId="76A261A0">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="004F1897" w:rsidR="00984F74" w:rsidP="004F1897" w:rsidRDefault="00984F74" w14:paraId="1AEC3EC5" w14:textId="77777777">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00D836B7" w:rsidRDefault="00A77F6A" w14:paraId="63A6772E" w14:textId="74BF1888">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7" w:rsidR="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7" w:rsidR="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Waterbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00D836B7" w:rsidP="004474D9" w:rsidRDefault="00D836B7" w14:paraId="0C28CDBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>747</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00D836B7" w:rsidP="004F1897" w:rsidRDefault="00D836B7" w14:paraId="24FFCECF" w14:textId="69D81A56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00D836B7" w:rsidP="004F1897" w:rsidRDefault="00D836B7" w14:paraId="56E20A6A" w14:textId="7A40368B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="1007BD55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="48647AFA" w14:textId="5C06E839">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u over de stand van zaken van de huidige droogteperiode en over het feit dat de voorzitter van het Managementteam Watertekorten (MTW) op 3 september 2026 heeft besloten om van niveau 2 ‘feitelijk watertekort’ weer terug te gaan naar niveau 1 ‘dreigend watertekort’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="51CEB17F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="004F1897" w:rsidR="00080932" w:rsidP="004F1897" w:rsidRDefault="0040198A" w14:paraId="651C632E" w14:textId="3040CD82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="017C2577" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
         <w:spacing w:before="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overgang naar niveau 1 – dreigend watertekort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="12B5EEEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Verdanav9r12"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De droogte neemt af. De eerder deze zomer door de waterschappen en Rijkswaterstaat genomen maatregelen worden daarom waar mogelijk langzaam maar zeker afgebouwd. En hoewel er regionaal nog grote verschillen zijn, is er landelijk gezien geen noodzaak meer om bovenregionale afwegingen te maken over de waterverdeling. Daarom wordt nu teruggegaan van niveau 2 (feitelijk watertekort) naar niveau 1 (dreigend watertekort). Dat betekent dat het MTW na dit besluit niet meer bij elkaar komt. De Landelijk Coördinatiecommissie Waterverdeling (LCW) blijft wel actief om de situatie ten aanzien van de waterverdeling te monitoren en waar nodig maatregelen van Rijkswaterstaat en waterschappen af te stemmen. In bijlage 1 is de crisisstructuur rond de droogteproblematiek weergegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="689B790C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="2F7FB83C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...58 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Droogtesituatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="008A4692" w:rsidP="004F1897" w:rsidRDefault="008A4692" w14:paraId="426E4401" w14:textId="02ECD789">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="51CBA31F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="004F1897">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00D836B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Droogtemonitor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> treft u een uitgebreide analyse van de huidige droogtesituatie aan. Deze Droogtemonitor wordt wekelijks (op dinsdag) geactualiseerd en gepubliceerd. In deze brief vindt u een samenvatting van de Droogtemonitor die is gepubliceerd op dinsdag 1 september 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="008A4692" w:rsidP="004F1897" w:rsidRDefault="008A4692" w14:paraId="6F24F0AC" w14:textId="77777777">
-[...40 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="0C3DC77D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="391AB71D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dankzij de regen van de afgelopen weken is het neerslagtekort afgenomen tot een niveau onder de 5%-droogste jaren. De aanvoer van de Rijn bij Lobith is op dit moment gestegen tot boven de 800 m3/s, maar zal de komende periode waarschijnlijk weer iets dalen. De afvoer blijft naar verwachting onder het LCW-criterium voor september</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="004F1897" w:rsidR="008A2EFA">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (1.000 m</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897" w:rsidR="008A2EFA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897" w:rsidR="008A2EFA">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/s). De aanvoer van de Maas is gestegen naar ca. 25 m3/s en ligt daarmee rond het LCW-criterium (3-daagse gemiddelde van 25 m3/s). De watervoorraad in het IJsselmeer en Markermeer is voldoende om aan de watervraag te voldoen. Door de lagere temperaturen neemt de verdamping af en ook de watertemperaturen in Nederland zijn in het algemeen aan het afnemen. Er zijn lokaal meldingen van verbetering van de waterkwaliteit voor wat betreft blauwalg. De grondwaterstanden stijgen licht, maar zijn nog steeds laag tot zeer laag. Verzilting in het IJsselmeer, het Noordzeekanaal/Amsterdam-Rijnkanaal, de Hollandsche IJssel en de Lek blijft een aandachtspunt. Ook zijn er nog de nodige schut- en vaardieptebeperkingen voor de scheepvaart. Voor herstel van de rivierafvoeren en de grondwaterstanden is een langere periode van neerslag nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="50EFAFEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="163CC927" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per maatregel wordt zorgvuldig bekeken of en wanneer afbouw mogelijk is. Daarbij worden de effecten voor gebruikers continu meegewogen. De afgelopen periode is bijvoorbeeld de schutbeperking voor scheepvaart bij Terneuzen – voor het kanaal van Gent naar Terneuzen - verminderd en is de sluis bij Eefde – voor het Twentekanaal - weer beperkt in gebruik genomen. Ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>verdamping af en ook de watertemperaturen in Nederland zijn in het algemeen aan het afnemen. Er zijn lokaal meldingen van verbetering van de waterkwaliteit voor wat betreft</w:t>
-[...92 lines deleted...]
-        <w:rPr>
+        <w:t>in West-Nederland neemt de watervraag af; de Klimaatbestendige Wateraanvoer (KWA) is verminderd en de Doorvoer Krimpenerwaard (DKW) is stopgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="34FD9D88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="00914560" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe verder? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="006415E7" w:rsidP="004F1897" w:rsidRDefault="008802CB" w14:paraId="3ED6FA02" w14:textId="1BC278AE">
-[...81 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="601F149E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het KNMI verwacht dat het neerslagtekort de komende weken stabiliseert en vervolgens langzamerhand verder zal afnemen. Het Water Management Centrum Nederland (WMCN) in Lelystad monitort de situatie nauwlettend. Waar mogelijk gaan de waterschappen en Rijkswaterstaat over tot de normale beheersituatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="2366D9B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="3BBA8756" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de overgang van droog naar iets natter weer hebben waterbeheerders peilen kunnen opzetten en bergingen gevuld om de watersystemen te herstellen. Daardoor is minder ruimte beschikbaar om eventuele piekbuien op te vangen. Met de verwachting van meer en zwaardere buien neemt lokaal de kans op wateroverlast toe. In goede samenwerking met alle betrokken partijen wordt er alles aan gedaan om de droogte het hoofd te blijven bieden en ons tegelijkertijd ook voor te bereiden op het stormseizoen dat begin oktober aanvangt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="7DE6C9E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="19DB9C33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evaluatie droogteseizoen 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA343A" w:rsidP="004F1897" w:rsidRDefault="00AA343A" w14:paraId="44F382AC" w14:textId="712880FD">
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="190413E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen maanden is weer aangetoond dat Nederland, mede met behulp van de ervaringen uit 2018 en 2022, een goedwerkend systeem heeft voor de verdeling van zoetwater en een goed functionerende (droogte-)crisisstructuur. Zo blijven we, vergeleken met andere landen, vooroplopen in onze omgang met het water. Tegelijkertijd is het na afloop altijd goed om te bekijken wat we beter of slimmer hadden kunnen doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="4C7BD09E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="44FF1F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nu de droogte begint af te nemen is het daarom ook van belang om de droogtecrisis van 2026 met betrokken partners te evalueren. Eén van de te evalueren onderwerpen is hoe de crisisbeheersing is gelopen. De wens is om het eindrapport hiervoor vóór 1 april 2027 gereed te hebben zodat eventuele lessen nog kunnen worden meegenomen in het droogteseizoen van 2027. Door het MTW is daarom besloten dat: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00A77F6A" w:rsidRDefault="00A77F6A" w14:paraId="0A67829C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de evaluatie zich richt op het functioneren van de crisisorganisatie gedurende de periode van de opschaling naar niveau 1 op 1 juli tot en met de overgang van niveau 2 naar niveau 1 op 3 september. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00A77F6A" w:rsidRDefault="00A77F6A" w14:paraId="400A54BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...313 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de focus zal liggen op de vraag of de gekozen aanpak tijdig en effectief was en in hoeverre de lessen uit 2018 en 2022 voldoende in praktijk zijn gebracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="6761CE18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="2E2C5D17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbeterpunten die uit de evaluatie naar voren komen, zullen waar nodig verwerkt worden in de relevante handboeken, zoals in het ‘Landelijk Draaiboek Waterverdeling en Droogte’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="76FC042F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="3D396E32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uiteraard zal er ook bekeken worden welke beleidsmatige vraagstukken uit deze droogteperiode gehaald kunnen worden, vraagstukken die niet door de crisisorganisatie opgepakt worden. Deze aanvullende evaluatie zal onder regie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in samenwerking met andere departementen, en met betrokkenheid van de partners van het Deltaprogramma Zoetwater uitgevoerd worden. De uitkomsten worden besproken met de voorzitters van de waterschappen en zullen waar nodig verwerkt worden in het Nationaal Waterprogramma. Als eerste stap heb ik met de voorzitter van de Unie van Waterschappen (UvW) afgesproken om dit najaar met de UvW en de dijkgraven om tafel te gaan om de belangrijkste lessen te bespreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="5F453606" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="7D36776A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanzelfsprekend wordt uw Kamer geïnformeerd over de uitkomsten van deze evaluaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="2D902BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="0EE748D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="008802CB" w:rsidP="004F1897" w:rsidRDefault="008802CB" w14:paraId="38B7A1B0" w14:textId="581706C9">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="59E10E4E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdanav9r12"/>
         <w:spacing w:before="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De droogte van 2026 heeft een grote impact op vooral de scheepvaart, de land- en (glas)tuinbouw, watergebonden ondernemers en de natuur. Ik heb de afgelopen periode wekelijks gesproken met vertegenwoordigers van deze sectoren. Ik heb waardering voor de constructieve wijze waarop de sectoren deze ingrijpende periode het hoofd weten te bieden. Met deze brief wil ik daarnaast het MTW, de LCW, de zes Regionale Droogte-overleggen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RDO’en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de overige betrokken waterbeheerders danken voor hun inzet bij de aanpak van de droogte. Dankzij hun expertise, betrokkenheid, doorzettingsvermogen en bereidheid om elkaar te helpen, hebben zij samen met alle partners en betrokken sectoren erger weten te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="6A3A9276" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00D836B7" w:rsidP="00D836B7" w:rsidRDefault="00D836B7" w14:paraId="525E3F6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00D836B7" w:rsidRDefault="00D836B7" w14:paraId="0B93A735" w14:textId="1D2C9509">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
-[...93 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00D836B7" w:rsidRDefault="00D836B7" w14:paraId="12632EAD" w14:textId="62F04624">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D836B7" w:rsidR="00A77F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00D836B7" w:rsidRDefault="00A77F6A" w14:paraId="0202658A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="00D836B7" w:rsidRDefault="00A77F6A" w14:paraId="30FE0593" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="004F1897" w:rsidR="00522FF9">
-        <w:rPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BIJLAGE 1 Crisisstructuur droogte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="607FAFFB" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="1C2892DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="5B967362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verdere toelichting is te vinden in het </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="004F1897">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00D836B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Landelijk draaiboek waterverdeling en droogte</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="14FBC8C9" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="35D56DAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="57DCDE49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="76CA68B3" wp14:anchorId="6B996527">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="00546B71" wp14:anchorId="72B0B674">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-22225</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>77470</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3371850" cy="2922905"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="16" name="Afbeelding 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3371850" cy="2922905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="6818787B" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="4F4873F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="299544E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="5E808BDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="04825722" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="17556F86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="43A415B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="08E0C8A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="327E3543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="2ECE2495" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="355E286B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="784164DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="7FC763DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="1F4F704E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="4594116A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="5C6CE85F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="591B6EAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="0C72182D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="10163FB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="4096AF90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="6FD9F29D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>DCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Departementaal Coördinatiecentrum Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="6E8820B3" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="173D5FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>IAO</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Interdepartementaal Afstemmingsoverleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="775B5A80" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="289600B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ICCb</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Interdepartementale Commissie Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="06ABDADD" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="1DA5F207" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>LCW</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Landelijke Coördinatiecommissie Waterverdeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="09F7F53A" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="0242BAF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MCCb</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Ministeriële Commissie Crisisbeheersing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="08877A9B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="550AF642" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>MTW</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Managementteam Watertekorten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="50773931" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="20963718" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>NCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Nationaal CrisisCentrum</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+        <w:t xml:space="preserve">Nationaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CrisisCentrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="3DCC5A87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RDO</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Regionaal Droogte-Overleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="294FA050" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="63B9B978" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RWS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Rijkswaterstaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="6EC5F0AE" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="670D14EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>WMCN</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004F1897">
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Watermanagementcentrum Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00522FF9" w:rsidP="004F1897" w:rsidRDefault="00522FF9" w14:paraId="3AAF3853" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004F1897">
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="7BE883E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="221899B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004F1897" w:rsidR="00984F74" w:rsidP="004F1897" w:rsidRDefault="00984F74" w14:paraId="1DF5C11C" w14:textId="7FE7E2AD">
-[...12 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00A77F6A" w:rsidP="004F1897" w:rsidRDefault="00A77F6A" w14:paraId="24CE043B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D836B7" w:rsidR="00932411" w:rsidRDefault="00932411" w14:paraId="0E8523DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D836B7" w:rsidR="00932411">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32C5B54E" w14:textId="77777777" w:rsidR="0099195F" w:rsidRDefault="0099195F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="49B9C884" w14:textId="77777777" w:rsidR="004A2F1D" w:rsidRDefault="004A2F1D" w:rsidP="00A77F6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7527FC99" w14:textId="77777777" w:rsidR="0099195F" w:rsidRDefault="0099195F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F04DE5B" w14:textId="77777777" w:rsidR="004A2F1D" w:rsidRDefault="004A2F1D" w:rsidP="00A77F6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...27 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="498A9A2E" w14:textId="77777777" w:rsidR="003A0710" w:rsidRDefault="003A0710">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0771DD1C" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="597C6692" w14:textId="77777777" w:rsidR="003A0710" w:rsidRDefault="003A0710">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E40C331" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="550B72C2" w14:textId="77777777" w:rsidR="003A0710" w:rsidRDefault="003A0710">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16F0B83A" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFB426B" w14:textId="77777777" w:rsidR="0099195F" w:rsidRDefault="0099195F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22DABE97" w14:textId="77777777" w:rsidR="004A2F1D" w:rsidRDefault="004A2F1D" w:rsidP="00A77F6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FDF2516" w14:textId="77777777" w:rsidR="0099195F" w:rsidRDefault="0099195F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5543AB57" w14:textId="77777777" w:rsidR="004A2F1D" w:rsidRDefault="004A2F1D" w:rsidP="00A77F6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="706C2F69" w14:textId="7785A29E" w:rsidR="008A2EFA" w:rsidRPr="008A2EFA" w:rsidRDefault="008A2EFA">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="28636158" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00D836B7" w:rsidRDefault="00A77F6A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A2EFA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00D836B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het LCW-criterium voor de aanvoer van de Rijn is maandafhankelijk en varieert van 1.000 m3/s tot 1.400 m3/s</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="22ACDC9B" w14:textId="77777777" w:rsidR="003A0710" w:rsidRDefault="003A0710">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B0BB83D" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46F96890" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="63AF5140" w14:textId="77777777" w:rsidR="00B26947" w:rsidRDefault="00890898">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EA56C59" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1466 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="87F6593E"/>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="6CD0408D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F432B884"/>
+    <w:lvl w:ilvl="0" w:tplc="786677D0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
-[...225 lines deleted...]
-      <w:pStyle w:val="NEaOpsommingstekst"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="353" w:hanging="353"/>
-[...353 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...769 lines deleted...]
-        <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5126,1685 +1970,151 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1097 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="1" w16cid:durableId="1448310557">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0003098F"/>
-[...408 lines deleted...]
-    <w:rsid w:val="00FF37CE"/>
+    <w:rsidRoot w:val="00A77F6A"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="00421D47"/>
+    <w:rsid w:val="004A2F1D"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rsid w:val="00B06ACB"/>
+    <w:rsid w:val="00D836B7"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5A624961"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="680DF846"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BA4DD07F-E4AE-4C5C-B0CC-33F5AB4AF885}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6813,77 +2123,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6908,75 +2218,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7011,55 +2321,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7122,3496 +2432,742 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77F6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00A77F6A"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdanav9r12">
+    <w:name w:val="Verdana v9 r12"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="25"/>
-[...257 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...496 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kader">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A77F6A"/>
     <w:rPr>
-      <w:i/>
-[...171 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Tabeltekst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A77F6A"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TitelDocumentnaam">
-[...2135 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0003098F"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00A77F6A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003098F"/>
+    <w:rsid w:val="00A77F6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0003098F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FC351F"/>
+    <w:rsid w:val="00A77F6A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D836B7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...166 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iplo.nl/thema/water/crisismanagement-water/landelijk-draaiboek-waterverdeling-droogte/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://waterberichtgeving.rws.nl/owb/droogtemonitor" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10885,163 +3441,63 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6525</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1199</ap:Words>
+  <ap:Characters>6598</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>54</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7654</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7782</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-16T09:14:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>