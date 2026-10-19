--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,4964 +1,2708 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00725F3F" w:rsidP="007946AC" w:rsidRDefault="009A4937" w14:paraId="36DF9D51" w14:textId="671F6CA2">
-[...4 lines deleted...]
-        <w:t>Met deze brief informeer ik uw Kamer over de onderzoeksopzet voor de periodieke rapportage op het gebied van</w:t>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00F44CF7" w14:paraId="7FB04173" w14:textId="725922E8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754" w:rsidR="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>352</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754" w:rsidR="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754" w:rsidR="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Uitvoering en evaluatie Participatiewet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00F44CF7" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="301D7731" w14:textId="2039C939">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754" w:rsidR="00F44CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>377</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="0F2F660E" w14:textId="7397F6C0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="29B81752" w14:textId="144246F1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00D40E9A" w:rsidP="00FF2754" w:rsidRDefault="00D40E9A" w14:paraId="660FC0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00F44CF7" w:rsidP="00FF2754" w:rsidRDefault="00D40E9A" w14:paraId="40EFAA90" w14:textId="61CAE891">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de onderzoeksopzet voor de periodieke rapportage op het gebied van bijstand en participatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00D40E9A" w:rsidP="00FF2754" w:rsidRDefault="00D40E9A" w14:paraId="47827724" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...232 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="5B496F29" w14:textId="4048E4E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2B3A6225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Strategische Evaluatie Agenda (SEA) van het ministerie van Sociale Zaken en Werkgelegenheid (SZW) is voor het jaar 2027 een periodieke rapportage geprogrammeerd voor het thema bijstand en participatie. Deze rapportage richt zich voornamelijk op het beleid van beleidsartikel 2 van de SZW-begroting en gedeeltelijk op artikelen 1 en 3. Ook worden enkele onderdelen uit het Gemeentefonds meegenomen. Het beleid gericht op armoede en schulden wordt niet in deze rapportage behandeld. Eerder is uw Kamer al ingelicht over de opzet voor de periodieke rapportage Armoede &amp; Schulden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De middelen op artikel 2 die gericht zijn op armoede en schulden vallen onder die periodieke rapportage en uw Kamer ontvangt deze later dit jaar. Uiteraard worden waar mogelijk relevante inzichten hieruit meegenomen in de periodieke rapportage Bijstand &amp; Participatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="79D3EEA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="52771B8A" w14:textId="64723F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2020 is de beleidsdoorlichting artikel 2 SZW: Bijstand, Participatiewet en Toeslagenwet gepubliceerd. Deze beleidsdoorlichting betrof de periode 2014-2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De aankomende periodieke rapportage Bijstand &amp; Participatie heeft betrekking op de periode 2019-2026. Hierbij zijn maatregelen rondom het economisch steunpakket ten tijde van corona zoveel mogelijk uitgesloten, aangezien deze maatregelen reeds onder een apart thema worden geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="3E6850AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="42EBEAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Uitgangspunten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidRDefault="00DE4E33" w14:paraId="707548A2" w14:textId="6E50A163">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="6FA2EC8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelen op het thema bijstand en participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="585A256E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De doelen op het beleidsterrein bijstand en participatie komen voornamelijk voort uit de Participatiewet en zijn tweeledig. Enerzijds wordt een toereikend en voorspelbaar inkomen voor Nederlanders die dat niet zelf kunnen realiseren beoogd. Anderzijds wordt gestimuleerd dat mensen naar vermogen meedoen aan de maatschappij, via betaald werk als dat mogelijk is of andere vormen van participatie wanneer betaald werk (nog) niet haalbaar is. Gedurende de periodieke rapportage worden deze twee doelen onderzocht, alsmede de instrumenten en middelen om deze doelen te bereiken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="155AD3FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denk daarbij aan de wettelijke kaders zoals de Participatiewet, de financieringssystematiek, de decentrale uitvoering en de beschikbare beleidsinformatie. Daarbij is er ook aandacht voor overlap van deze twee doelen en de relevante contextfactoren binnen het beleidsterrein, zoals het decentrale karakter van de Participatiewet en de rol van werkgevers om voldoende mensen aan het werk te helpen en houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="58836162" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="433BC996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inhoudelijke afbakening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="67B1694A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De periodieke rapportage zal aandacht hebben voor beleidswijzigingen in de periode 2019-2026, zoals het Breed Offensief, de vereenvoudiging Banenafspraak en Participatiewet in Balans.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij geldt dat voor recente wijzigingen, bijvoorbeeld de maatregelen die in 2026 zijn ingegaan als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Denk daarbij aan de wettelijke kaders zoals de Participatiewet, de financieringssystematiek, de decentrale uitvoering en de beschikbare beleidsinformatie. Daarbij is er ook aandacht voor overlap van deze twee doelen en de relevante contextfactoren binnen het beleidsterrein, zoals het decentrale karakter van de Participatiewet en de rol van werkgevers om voldoende mensen aan het werk te helpen en houden. </w:t>
-[...238 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">onderdeel van Participatiewet in Balans en de vereenvoudiging Banenafspraak, zeer waarschijnlijk nog geen effect-evaluatie mogelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="1C212802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="3F088C53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periodieke rapportage zal ook aandacht zijn voor bijstandsgerelateerde uitkeringen, zoals de aanvullende inkomensvoorziening ouderen (AIO) en de Toeslagenwet (Tw). Tegelijk zullen de Inkomensvoorziening oudere en gedeeltelijk arbeidsongeschikte werklozen (IOAW) en Inkomensvoorziening oudere en gedeeltelijk arbeidsongeschikte gewezen zelfstandigen (IOAZ) in deze periodieke rapportage niet uitgebreid worden geëvalueerd, aangezien het voornemen is om deze uitkeringen de komende jaren uit te faseren. Daarnaast zal het gevoerde beleid rondom bijstand en participatie in Caribisch Nederland onderdeel uitmaken van de periodieke rapportage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="45FC1D73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7402A1B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor een precieze afbakening van onderwerpen die in ieder geval meegenomen zullen worden, wordt verwezen naar de budgettaire grondslag (zie Bijlage I). De grootste post van de budgettaire grondslag betreft het Macrobudget Participatiewetuitkeringen. De wijze waarop dit budget tot stand komt en hoe het verdeeld wordt over gemeenten maakt eveneens onderdeel uit van deze periodieke rapportage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2401BFC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7226B285" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. Opzet op hoofdlijnen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidRDefault="00122722" w14:paraId="0EB60FE5" w14:textId="77777777">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="519B7CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De periodieke rapportage Bijstand &amp; Participatie zal in ieder geval de volgende onderdelen bevatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00122722">
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00122722" w:rsidRDefault="00122722" w14:paraId="798C8347" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="551247DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een omschrijving van eerdere inzichtbehoeften en een samenvatting van bestaande inzichten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00122722" w:rsidRDefault="00122722" w14:paraId="1E9538C0" w14:textId="1DC52B27">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="395B9C63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidR="00122722" w:rsidP="005F78B0" w:rsidRDefault="00122722" w14:paraId="1891993E" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een overzicht van het uitgevoerde evaluatieonderzoek waarmee invulling is gegeven aan de inzichtbehoeften (zie Bijlage II). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0A8B5729" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een meerjarige beschrijving van de ontwikkeling van de gehanteerde beleidstheorie, het ingezette beleidsinstrumentarium en de uitvoering van het beleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00684D9E" w:rsidRDefault="00122722" w14:paraId="24B09E64" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="1E9B8787" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een overzicht van de uit individuele evaluaties verkregen inzichten in de (voorwaarden voor) doeltreffendheid en doelmatigheid van de ingezette beleidsinstrumenten en daarmee samenhangende uitgaven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="002E22FE" w:rsidRDefault="00122722" w14:paraId="26B92504" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4FAB1265" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een onderbouwde beoordeling van de (voorwaarden voor) doeltreffendheid en doelmatigheid van de samenhangende beleidsinstrumenten en daarmee samenhangende uitgaven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE2CBC" w:rsidP="002E22FE" w:rsidRDefault="00CE2CBC" w14:paraId="30ED52C4" w14:textId="1B8CE6A6">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="70ED8A0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een meerjarig overzicht van de relevante uitgaven op de rijksbegroting en een indicatie van de financiële gevolgen van het beleid voor de maatschappij.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00EF2872" w:rsidRDefault="00122722" w14:paraId="27CDD742" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="63D5FAFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Inzicht in oorzaken voor de mate van gerealiseerde doeltreffendheid en doelmatigheid van de samenhangende beleidsinstrumenten van het beleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="006F3168" w:rsidRDefault="00122722" w14:paraId="1EC7B96C" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="230B0698" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00122722" w:rsidP="00FE68F0" w:rsidRDefault="00122722" w14:paraId="6F2131C8" w14:textId="77777777">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lessen voor het vergroten van de (voorwaarden voor) doeltreffendheid en doelmatigheid van het beleid. Daarbij worden mogelijkheden beschreven voor het vergroten van doeltreffendheid en doelmatigheid van het beleid bij een gelijkblijvende inzet van financiële middelen. Daarnaast wordt ook ten minste één optie geschetst met daarin de maatschappelijke baten die gerealiseerd zouden kunnen worden bij een intensivering. Ook wordt ten minste één doelmatige optie geschetst waarmee een besparing op de budgettaire grondslag van het beleidsthema kan worden gerealiseerd, inclusief de maatschappelijke effecten van deze optie. Normaliter is deze besparing ca. 20%, maar aangezien het grootste deel van de grondslag uit inkomensoverdrachten bestaat die niet zonder meer verlaagd kunnen worden zal deze besparingsvariant zeer waarschijnlijk lager uitvallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7908B5A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De belangrijkste resterende kennis- en inzichtlacunes met het oog op verdere verbetering in het inzicht in de doeltreffendheid en doelmatigheid van het beleidsthema. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00FE68F0" w:rsidRDefault="00122722" w14:paraId="677FC5C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="5E2DCFF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00122722">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Een beschrijving van de wijze waarop de onafhankelijkheid van de periodieke rapportage is gewaarborgd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidP="00122722" w:rsidRDefault="00122722" w14:paraId="2BD37AE0" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="1E8FF9CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="146EAA07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksvragen &amp; -methoden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007018BA" w:rsidP="00122722" w:rsidRDefault="7CFCFF10" w14:paraId="51B8246B" w14:textId="3EB6FF27">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="747D9ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w:rsidRPr="000369C2" w:rsidR="00DA3D3B" w:rsidP="00DA3D3B" w:rsidRDefault="00DA3D3B" w14:paraId="375D2A27" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De doeltreffendheid wordt in deze periodieke rapportage beoordeeld op basis van de eerdergenoemde beleidsdoelen: inkomen en re-integratie. De vraag is in hoeverre de huidige beleidsinstrumenten leiden tot een toereikend en voorspelbaar inkomen voor Nederlanders die dat niet zelf kunnen realiseren en in hoeverre de huidige beleidsinstrumenten ertoe leiden dat mensen naar vermogen meedoen aan de maatschappij. In het kader van doelmatigheid zal de vraag gesteld worden in hoeverre deze doelen ook bereikt kunnen worden op een efficiëntere manier, met een andere inrichting van de huidige beleidsinstrumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="11A660D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorbeelden van onderzoeksvragen voor deze periodieke rapportage zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="36DCD3B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In hoeverre is het beleid op het thema bijstand &amp; participatie als doeltreffend en doelmatig te kwalificeren? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF579A" w:rsidP="007668CF" w:rsidRDefault="00FF579A" w14:paraId="0C26D9EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="50B3109C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Welke beleidsinstrumenten worden ingezet om de doelen van het bijstands- en participatiebeleid te bereiken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007668CF" w:rsidP="007668CF" w:rsidRDefault="007668CF" w14:paraId="49836F67" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0091178D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op welke wijze dragen de beschikbare beleidsinstrumenten bij aan effectief en efficiënt bijstands- en participatiebeleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF579A" w:rsidP="007668CF" w:rsidRDefault="00FF579A" w14:paraId="5255AA7E" w14:textId="77777777">
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="59413EC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...19 lines deleted...]
-    <w:p w:rsidR="007668CF" w:rsidP="007668CF" w:rsidRDefault="007668CF" w14:paraId="3B7A8914" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In hoeverre hebben de beleidswijzigingen van de afgelopen jaren bijgedragen aan effectiever en efficiënter bijstands- en participatiebeleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="37117DB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-[...17 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waar zitten aangrijpingspunten om beleidsinstrumenten effectiever en efficiënter in te zetten ten gunste van de beleidsdoelen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="351056E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De precieze onderzoeksvragen worden later gespecificeerd en moeten opleveren dat in ieder geval de hierboven beschreven onderdelen worden uitgewerkt in de periodieke rapportage. In de basis gaat het erom dat de onderzoeksvragen een zo uitgebreid mogelijk beeld geven van de effectiviteit, efficiëntie en impact van het beleid op het thema bijstand en participatie, inclusief eventuele effecten op aanpalende beleidsterreinen zoals de gezondheidszorg. Er is namelijk vaak sprake van brede effecten binnen het sociaal domein, maar deze uitkomsten zijn niet altijd direct meetbaar. Uit eerdere beleidsdoorlichtingen is al bekend dat, zeker in een decentrale beleidscontext, niet altijd eenduidige uitspraken over de effectiviteit en efficiëntie van het beleid te doen zijn. Naast de doeltreffendheid en doelmatigheid wordt in de periodieke rapportage daarom ook nader ingegaan op doel</w:t>
       </w:r>
-      <w:r w:rsidRPr="7CFCFF10">
-        <w:rPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bereik</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>: welke doelgroepen van het beleid worden wel en welke doelgroepen worden niet bereikt met het gevoerde beleid?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005209BB" w:rsidP="00122722" w:rsidRDefault="005209BB" w14:paraId="28F65F6B" w14:textId="77777777"/>
-[...115 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4EE2C711" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="6CFBA746" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gezien de breedte en complexiteit van het beleidsterrein en de wens om het huidige beleid met lessen te voeden, wordt de nadruk gelegd op vraagstukken die relevant zijn voor de verdere uitwerking van Participatiewet in Balans en ander toekomstig beleid. Dit betreft onder andere de thema’s: arbeidsongeschiktheid in de Participatiewet, werken vanuit de bijstand, jongeren, variatie in de gemeentelijke uitvoering (inclusief de gemaakte financiële keuzes) en vakkundigheid binnen het sociaal domein (waaronder het professioneel handelen door consulenten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0D4D08F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="5F5CB73A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het uitvoeren van het syntheseonderzoek (inclusief beschrijving van de gehanteerde beleidstheorie) en het opstellen van de periodieke rapportage door een extern bureau bevordert de onafhankelijkheid van het onderzoek. De onderzoeksvragen worden in samenspraak met het externe onderzoeksbureau verder uitgewerkt en gespecificeerd. Hierbij kan het bureau gebruikmaken van de informatie, zowel schriftelijk als mondeling, die de afgelopen jaren binnen het ministerie is verzameld op dit beleidsthema.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005209BB" w:rsidP="00122722" w:rsidRDefault="005209BB" w14:paraId="6ED0B435" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="02EE1653" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="02DB1100" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Voor de start van de periodieke rapportage worden enkele eerdere inzichtbehoeften nog ingevuld met nieuw onderzoek, zoals aangekondigd in de vorige monitoringsbrief Participatiewet.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo wordt op dit moment onderzoek uitgevoerd onder werkgevers over hun ervaringen met het aannemen en in dienst houden van mensen met een ondersteuningsbehoefte. Ook wordt nader onderzoek gedaan naar (verschillen in) de inzet van re-integratievoorzieningen door gemeenten. Over de uitkomsten zal uw Kamer in de loop van dit jaar worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2927CBE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="76C5148D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4. Borging kwaliteit en planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE4E33" w:rsidRDefault="7CFCFF10" w14:paraId="334B7310" w14:textId="789B8FC4">
-      <w:r>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="01B26907" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De aanbestedingsdocumenten voor het onderzoeksbureau worden in het najaar van 2026 opgesteld. Ook worden dan onafhankelijke deskundigen op het terrein van methodologie en het beleidsterrein bijstand en participatie gezocht voor de begeleiding van de periodieke rapportage. Naast een onafhankelijke voorzitter en deskundigen zal de begeleidingscommissie voor de rapportage in ieder geval bestaan uit ambtelijke vertegenwoordigers van de ministeries van SZW (zowel de directie Participatie &amp; Decentrale Voorzieningen als de directie </w:t>
       </w:r>
-      <w:r w:rsidR="001F109B">
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>Financieel-Economische Zaken) en Financiën (Inspectie der Rijksfinanciën). Medeoverheden, partijen uit het veld en ervaringsdeskundigen worden ook betrokken in het onderzoeksproces.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00122722" w:rsidRDefault="00122722" w14:paraId="7089FBDC" w14:textId="77777777"/>
-[...30 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="3473D223" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="5A516314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik streef ernaar begin 2027 met het syntheseonderzoek te starten en uw Kamer voor het eind van dat jaar te informeren over de uitkomsten van de periodieke rapportage en het oordeel van de onafhankelijke deskundigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7F52E95A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2ACF21E6" w14:textId="0A84B5A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="527C7A9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE2CBC" w:rsidP="008F6B39" w:rsidRDefault="00CE2CBC" w14:paraId="7122E065" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="27D039C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="0F474041" w14:textId="3F7D7BAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0CEED300" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage I: Budgettair overzicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="07169000" w14:textId="5D3C13F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veel van het beleid dat valt onder het thema bijstand en participatie is gedecentraliseerd. Dit betekent dat voor deze periodieke rapportage niet alleen naar de SZW-begroting wordt gekeken, maar ook naar de relevante middelen in het Gemeentefonds. De algemene uitkering (o.a. middelen voor re-integratie, bijzondere bijstand en uitvoering van de Participatiewet) laten we hierbij buiten beschouwing, aangezien deze middelen voor gemeenten vrij besteedbaar zijn. Dit overzicht gaat uit van de stand bij de 1e suppletoire begroting 2026 van SZW.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="799A5965" w14:textId="64D5FD8F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3E33F56C" wp14:anchorId="34D1B704">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="65D82D66" wp14:anchorId="474A153E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-294640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>1181100</wp:posOffset>
+              <wp:posOffset>250825</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6348730" cy="6675755"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21512"/>
                 <wp:lineTo x="20157" y="21512"/>
                 <wp:lineTo x="21518" y="21450"/>
                 <wp:lineTo x="21518" y="20710"/>
                 <wp:lineTo x="21064" y="20710"/>
                 <wp:lineTo x="21518" y="20402"/>
                 <wp:lineTo x="21518" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="12" name="Afbeelding 11">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67FF4D5B-84C4-3EBB-46FD-A5F284868A64}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Afbeelding 11">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                           <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67FF4D5B-84C4-3EBB-46FD-A5F284868A64}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6348730" cy="6675755"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="005015E7">
-[...77 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="762D3FCD" w14:textId="3166DD57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="635074DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="412157C7" w14:textId="40F58C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97611" w:rsidP="0098363A" w:rsidRDefault="00E97611" w14:paraId="07CF7FF6" w14:textId="562B24B1">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="373150A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage II: Voorlopige literatuurlijst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0049511B">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Algemene Rekenkamer. (2025). Hoofdstuk 3 Verantwoordingsonderzoek Ministerie van Sociale Zaken &amp; Werkgelegenheid.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3E6CA54F" w14:textId="77777777">
-[...36 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="79EFC499" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7E5608AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bakker, R., de Groot, K. &amp; Verheul, I. (2025). Monitor Toegankelijkheid, inclusie en de arbeidsmarkt 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="6EBFFAAD" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4597F904" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berenschot. (2023). Onderzoek infrastructuur sociaal ontwikkelbedrijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="5600B77B" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7238E764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Berenschot. (2019). Onderzoek naar de ervaringen van werkgevers met de Participatiewet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="748BD49A" w14:textId="77777777">
-[...76 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0C11D879" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blik op Werk. (2025). Monitor Blik op Werk: Uitvoering Uniforme Loonwaardemethodiek.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="23AA5839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau Bartels. (2024). Monitor uitvoering energietoeslag Meting 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3C9B4E4E" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="59075A5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBS. (2025). Kwaliteitsonderzoek naar de registratie van re-integratievoorzieningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="2D17EB31" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="0A22DC49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CPB. (2022). Evaluatie experimenten Participatiewet: effecten op brede baten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="09A67D03" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="766993F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie Sociaal Minimum. (2023). Een zeker bestaan: Naar een toekomstbestendig stelsel van bestaanszekerheid. Ministerie van Sociale Zaken en Werkgelegenheid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="53169722" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4B5E5474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Beleidsonderzoekers &amp; AEF. (2023). Verklaringen voor tekorten en overschotten op het bijstandsbudget – uitkomsten bij 15 gemeenten met meerjarige tekorten en overschotten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="24B0D24A" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7CDACB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Beleidsonderzoekers. (2021). Gelijke kansen en non-discriminatie in de re-integratiepraktijk.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="2E8019AE" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="70B8BE32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Beleidsonderzoekers. (2019). Klant in Beeld: Hoe zinvol is het voor gemeenten om bijstandsgerechtigden beter te leren kennen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="0365F5EA" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7A65777A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Winter, P. (2024). Van hard naar hart? Handhavers over de menselijke maat in de Participatiewet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="7997D358" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="21A57224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Dur, R., Harms, J., Non, A. (2025). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0049511B">
-[...7 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Loont het om meer te werken? De invloed van mispercepties van marginale druk op arbeidsaanbod. Nog niet gepubliceerd.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="5093BFCB" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="63189B6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemeente Den Haag. (2025). De inschatting van kansen op werk van nieuwe bijstandsgerechtigden in Den Haag.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="4F31AD15" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="420FA852" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemeente Rotterdam. (2023). Energietoeslag. Een onderzoek naar doelgroep en gebruik van de Energietoeslag in Rotterdam.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3FC9CC68" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="6DB93810" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemeente Rotterdam. (2025). Op eigen kracht: Alleenstaande moeders in de bijstand en de terugkeer naar de arbeidsmarkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3BB37A16" w14:textId="1393BF5E">
-[...74 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="75A8BBB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse Arbeidsinspectie (NLA). (2023). Kwantitatieve ontwikkelingen potentieel niet-gebruik algemene bijstand 2021 (herhaalmeting 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="65355522" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse Arbeidsinspectie (NLA). (2024). Op papier arbeidsvermogen, in de praktijk geen reële kans op werk.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3E25C54D" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4A0FDF7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse Arbeidsinspectie (NLA). Re-integratiedienstverlening in het kader van de Participatiewet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="4A0EDE55" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="5DFD3B43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederlandse Arbeidsinspectie (NLA). Spiegel bestaanszekerheid 2022. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="37744808" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="56D7616A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Panteia. (2019). Meer kansen voor mensen met een arbeidsbeperking? Evaluatie Wet banenafspraak en quotum arbeidsbeperkten.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="009E6F6A" w:rsidP="00E97611" w:rsidRDefault="009E6F6A" w14:paraId="064014DD" w14:textId="401B2991">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="1FC104D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Panteia. (2023). Doelgroep banenafspraak.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="02FC3CFE" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4AE26937" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regioplan. (2025). Het Breed Offensief in Nederlandse gemeenten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="21BC86D6" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="6AEB5206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SCP. (2023). Arbeidsmarkt in kaart: werkgevers (editie 4). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="588D79D0" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="60B6915C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SCP. (2023). Een brede blik op bijstand.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="468708A3" w14:textId="77777777">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="56F366E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCP. (2019). Eindevaluatie van de Participatiewet.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="45633A85" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="52BF04F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEO &amp; Atlas Research. (2022). Meerjarige tekorten en overschotten op het bijstandsbudget – een verkenning van objectieve verklaringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="0AC8C9F9" w14:textId="77777777">
-[...76 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="052DF377" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SEO. (2025). Bijstandsverdeelmodel 2025 technisch achtergronddocument schattingsfase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="4EE1C225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEO. (2019). Gezondheidsproblemen in WW en bijstand.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="170605E6" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="45E1DBD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SEO. (2019). Jonggehandicapten onder de Participatiewet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="5D1D1295" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="04BB64C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEO. (2025). Verdeling bijstandsbudgetten 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="3F5EC9A7" w14:textId="77777777">
-[...18 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2415FD70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SEOR. (2023). Knelpunten bij arbeidsongeschiktheid: hoe vaak komen deze voor? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="326AD83F" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="7AA86EAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Significant. (2025). Kinderopvangtoeslag in de Participatiewet: Een verkenning naar de toegang tot kinderopvangtoeslag voor ouders in de bijstand. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="47F6B4CA" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="2AAADD82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Significant. (2025). Re-integratiedienstverlening door gemeenten: budgetten, instrumenten, doelgroepen en kosten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="5E82834C" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="78008509" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Significant. (2020). Samen onder dak: Belemmeringen voor bijstandsgerechtigden om woonruimte te delen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="4FF3D340" w14:textId="77777777">
-[...22 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="46FCAF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TNO. (2024). Werkgevers Enquête Arbeid 2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0049511B" w:rsidR="00E97611" w:rsidP="00E97611" w:rsidRDefault="00E97611" w14:paraId="57FC1384" w14:textId="1FCA6E18">
-[...99 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="66D40DBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UWV. (2026). UWV Monitor arbeidsparticipatie van mensen met een arbeidsbeperking 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00B06223" w:rsidP="00FF2754" w:rsidRDefault="00B06223" w14:paraId="701FF635" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ZINZIZ. (2025). Tussen wal en schip: Mensen met een beperking en zonder uitkering die willen werken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00932411" w:rsidP="00FF2754" w:rsidRDefault="00932411" w14:paraId="15353456" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidP="00FF2754" w:rsidRDefault="00FF2754" w14:paraId="2560C775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FF2754" w:rsidR="00FF2754" w:rsidSect="003740D1">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="271B784C" w14:textId="77777777" w:rsidR="00ED226E" w:rsidRDefault="00ED226E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73E38342" w14:textId="77777777" w:rsidR="007C3CD9" w:rsidRDefault="007C3CD9" w:rsidP="00B06223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EFE3BA5" w14:textId="77777777" w:rsidR="00ED226E" w:rsidRDefault="00ED226E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0AD78290" w14:textId="77777777" w:rsidR="007C3CD9" w:rsidRDefault="007C3CD9" w:rsidP="00B06223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...31 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="043F8CEC" w14:textId="77777777" w:rsidR="0003279D" w:rsidRDefault="0003279D">
+  <w:p w14:paraId="2D1D4E1C" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5104914A" w14:textId="77777777" w:rsidR="0003279D" w:rsidRDefault="0003279D">
+  <w:p w14:paraId="361AFBBB" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DB2B623" w14:textId="77777777" w:rsidR="0003279D" w:rsidRDefault="0003279D">
+  <w:p w14:paraId="41C25ABD" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13BD68F3" w14:textId="77777777" w:rsidR="00ED226E" w:rsidRDefault="00ED226E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2423F88C" w14:textId="77777777" w:rsidR="007C3CD9" w:rsidRDefault="007C3CD9" w:rsidP="00B06223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35211F87" w14:textId="77777777" w:rsidR="00ED226E" w:rsidRDefault="00ED226E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="707C1500" w14:textId="77777777" w:rsidR="007C3CD9" w:rsidRDefault="007C3CD9" w:rsidP="00B06223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="08A9BE12" w14:textId="6DED55CD" w:rsidR="009A4937" w:rsidRPr="00FF28CE" w:rsidRDefault="009A4937">
+    <w:p w14:paraId="5646DD99" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 24515, nr. 815.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="72ED7F6B" w14:textId="77777777" w:rsidR="00EA3DDB" w:rsidRPr="00FF28CE" w:rsidRDefault="00EA3DDB">
+    <w:p w14:paraId="77B00DA5" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2020/2021, 30982, nr. 60.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1C3E25A2" w14:textId="77777777" w:rsidR="00102806" w:rsidRPr="00FF28CE" w:rsidRDefault="00102806">
+    <w:p w14:paraId="380875B1" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2020/21, 35 420, nr. 227.</w:t>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2020/21, 35 420, nr. 227.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="04F26FD2" w14:textId="57B5992E" w:rsidR="00DF3C88" w:rsidRPr="00FF28CE" w:rsidRDefault="00DF3C88">
+    <w:p w14:paraId="3797DFCB" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...62 lines deleted...]
-        <w:t>36582, F.</w:t>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Met betrekking tot de monitoring van Participatiewet in balans, zie ook de Motie-Rhamsodit c.s.: Kamerstukken I, 2025/2026, 36582, F.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="173671C6" w14:textId="77777777" w:rsidR="00122722" w:rsidRPr="00FF28CE" w:rsidRDefault="00122722">
+    <w:p w14:paraId="58713614" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> de Regeling periodiek evaluatieonderzoek 2022, art. 4.5.</w:t>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform de Regeling periodiek evaluatieonderzoek 2022, art. 4.5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1EB77C11" w14:textId="77777777" w:rsidR="00F526DC" w:rsidRPr="00FF28CE" w:rsidRDefault="00F526DC">
+    <w:p w14:paraId="0A34741C" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00FF2754" w:rsidRDefault="00B06223" w:rsidP="00B06223">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FF28CE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF2754">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF28CE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FF2754">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 34352, nr. 349.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59E5B636" w14:textId="77777777" w:rsidR="0003279D" w:rsidRDefault="0003279D">
+  <w:p w14:paraId="528CCDF3" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37BD4264" w14:textId="77777777" w:rsidR="00725F3F" w:rsidRDefault="00122722">
-[...309 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="04C9847E" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DEE39D5" w14:textId="77777777" w:rsidR="00725F3F" w:rsidRDefault="00122722">
+  <w:p w14:paraId="35E6503D" w14:textId="77777777" w:rsidR="00B06223" w:rsidRPr="00B06223" w:rsidRDefault="00B06223" w:rsidP="00B06223">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1083 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="C6C521AC"/>
-[...381 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="150521CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="641E4448"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5027,195 +2771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...143 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F21452E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DF80EF0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5284,367 +2884,169 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...74 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1570850003">
+  <w:num w:numId="1" w16cid:durableId="1034503640">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1771316757">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1694914249">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00725F3F"/>
-[...134 lines deleted...]
-    <w:rsid w:val="7CFCFF10"/>
+    <w:rsidRoot w:val="00B06223"/>
+    <w:rsid w:val="000B0FC6"/>
+    <w:rsid w:val="00151E36"/>
+    <w:rsid w:val="001907BA"/>
+    <w:rsid w:val="002C2019"/>
+    <w:rsid w:val="002E521D"/>
+    <w:rsid w:val="003740D1"/>
+    <w:rsid w:val="003D62BA"/>
+    <w:rsid w:val="00433B13"/>
+    <w:rsid w:val="004C69E1"/>
+    <w:rsid w:val="004E20A9"/>
+    <w:rsid w:val="00544980"/>
+    <w:rsid w:val="00644590"/>
+    <w:rsid w:val="00674969"/>
+    <w:rsid w:val="006D2008"/>
+    <w:rsid w:val="0072477B"/>
+    <w:rsid w:val="007C3CD9"/>
+    <w:rsid w:val="00932411"/>
+    <w:rsid w:val="00A27640"/>
+    <w:rsid w:val="00AD1CE9"/>
+    <w:rsid w:val="00B06223"/>
+    <w:rsid w:val="00B37882"/>
+    <w:rsid w:val="00D40E9A"/>
+    <w:rsid w:val="00F44CF7"/>
+    <w:rsid w:val="00F701CE"/>
+    <w:rsid w:val="00FC21E5"/>
+    <w:rsid w:val="00FF2754"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="757FFC90"/>
+  <w14:docId w14:val="56C598D1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7AEC788D-FE09-43BC-8492-729C106EC3BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5653,77 +3055,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5748,75 +3150,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5851,55 +3253,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5971,1480 +3373,693 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aanhef">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="12"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
-    <w:name w:val="Geleideformulier notas en brieven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-    <w:tblPr>
-[...545 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
-    <w:name w:val="Toezendgegevens"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B06223"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
-    <w:name w:val="V12"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B06223"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...85 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
-    <w:name w:val="V7 vet"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B06223"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...89 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="C00000"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:sz w:val="9"/>
-[...35 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A4937"/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A4937"/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A4937"/>
+    <w:rsid w:val="00B06223"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00122722"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normaalweb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B06223"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE4E33"/>
+    <w:rsid w:val="00B06223"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B06223"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00D40E9A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...199 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7718,196 +4333,87 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>7</ap:Pages>
-  <ap:Words>2405</ap:Words>
-  <ap:Characters>13232</ap:Characters>
+  <ap:Words>2424</ap:Words>
+  <ap:Characters>13334</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>110</ap:Lines>
+  <ap:Lines>111</ap:Lines>
   <ap:Paragraphs>31</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15606</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15727</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-07T11:08:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="URL">
-[...113 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="iUwBrief">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>