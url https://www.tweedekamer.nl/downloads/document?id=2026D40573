--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,5675 +1,1706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="29EC9E03" w14:textId="77777777">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="04D1D334" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="7CBF012A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="469CB4D3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="1C4A675D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidP="008A0302" w:rsidRDefault="008E5F4D" w14:paraId="00A02F7C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008000F5" w:rsidR="008000F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF78E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008000F5" w:rsidR="008000F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF78E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="6837BD4F" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6D6C20EB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="1E1DAB6C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3D667184" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="1E372471" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="7346193C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="63430C2E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008277D3" w:rsidTr="00E65770" w14:paraId="2B8F431F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="008277D3" w:rsidP="008277D3" w:rsidRDefault="00EA3B2A" w14:paraId="447DD3D3" w14:textId="68904165">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>37 006</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="000F07AD">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="003B682A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2223)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EA3B2A" w:rsidR="00EA3B2A" w:rsidRDefault="00EA3B2A" w14:paraId="1F23A952" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3B2A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Goedkeuring van het op 4 december 2025 te Wenen tot stand gekomen Aanvullend Protocol bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika (Trb. 2026, 21 en Trb. 2026, 94) en de op 4 december 2025 te Wenen tot stand gekomen Briefwisseling houdende een verdrag tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap (IAEA) inzake de wijziging van Protocol I bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het IAEA inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika (Trb. 2026, 20 en Trb. 2026, 93)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EA3B2A" w:rsidR="008277D3" w:rsidP="005D6764" w:rsidRDefault="008277D3" w14:paraId="2A341826" w14:textId="34306EC0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="3600"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="02BB4468" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="320EC385" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="7B6F9530" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="0534F32D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="653C07E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="4B07CC49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="25FB2E12" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidRDefault="00B3559D" w14:paraId="5B61B2FA" w14:textId="086EE601">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidP="00F83D82" w:rsidRDefault="003B5E4B" w14:paraId="4E1C1269" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>ADVIES</w:t>
+            </w:r>
+            <w:r w:rsidR="00F83D82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE VAN HET KONINKRIJK EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="5DD0A1A4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="30233FE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="5357792D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="3C7F04E5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="27D5F8CE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00491CF6" w:rsidR="003B5E4B" w:rsidP="001D469A" w:rsidRDefault="003B5E4B" w14:paraId="56B6C3B6" w14:textId="1D71C480">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491CF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Hieronder zijn opgenomen het advies van de</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Afdeling advisering van de Raad van State van het Koninkrijk d.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>8 juli 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 augustus 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="008277D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>aangeboden aan de Koning door de minister van</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA3B2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Buitenlandse Zaken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491CF6" w:rsidR="009D0215">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State van het Koninkrijk is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="22F8BC2D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="6FEB8E9E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3ACB43E7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="3689231B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="3B57DA39" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="345B8850" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B5E4B" w:rsidTr="00E65770" w14:paraId="04CCB2E4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="46148592" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B5E4B" w:rsidRDefault="003B5E4B" w14:paraId="1C5505D0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="4F071AF4" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="bm_start" w:id="0"/>
-[...5 lines deleted...]
-        <w:t>Afdeling Verdragen</w:t>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw kabinet van 20 mei 2026, no. 2026001115, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State van het Koninkrijk haar advies inzake de bovenvermelde verdragen rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd 8 juli 2026, nr. W02.26.00134/II/K, bied ik U hierbij aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="00254F65" w14:paraId="63BB7D27" w14:textId="0E5ABD99">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="5EA1E492" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254F65">
-[...4 lines deleted...]
-        <w:t>BZ2630611</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="03CA9E64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De tekst van het advies treft U hieronder aan, voorzien van mijn reactie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="00254F65" w:rsidP="009C5E6A" w:rsidRDefault="00254F65" w14:paraId="055AC263" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="0F2B24A5" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="2ABD1F34" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="052977E8" w14:textId="4D144F34">
       <w:pPr>
-        <w:keepNext/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C5E6A">
-[...5 lines deleted...]
-        <w:t>AAN DE KONING</w:t>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij Kabinetsmissive van 20 mei 2026, no.2026001115, heeft Uwe Majesteit, op voordracht van de Minister van Buitenlandse Zaken, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt een voorstel van rijkswet tot Goedkeuring van het op 4 december 2025 te Wenen tot stand gekomen Aanvullend Protocol bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns - Amerika (Trb. 2026, 21) en de op 4 december 2025 te Wenen tot stand gekomen Briefwisseling houdende een verdrag tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap (IAEA) inzake de wijziging van Protocol I bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het IAEA inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika (Trb. 2026, 20), met memorie van toelichting. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="009C5E6A" w:rsidP="009C5E6A" w:rsidRDefault="009C5E6A" w14:paraId="3462E628" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="22E9A7F8" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039392D" w:rsidP="00E77679" w:rsidRDefault="002A16AF" w14:paraId="51246552" w14:textId="5612D013">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="78DDA0C5" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...44 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...573 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De Afdeling advisering van de Raad van State van het Koninkrijk heeft geen opmerkingen over het voorstel van rijkswet en adviseert de regering het voorstel van rijkswet in te dienen bij de Tweede Kamer der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F2A1B" w:rsidR="005F2A1B" w:rsidP="005F2A1B" w:rsidRDefault="005F2A1B" w14:paraId="5376DB40" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="696D90F0" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000274B3" w:rsidP="005F2A1B" w:rsidRDefault="005F2A1B" w14:paraId="60782120" w14:textId="11C604D0">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="2B5E2C44" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2A1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De vice-president van de Raad van State van het Koninkrijk,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2A1B" w:rsidP="005F2A1B" w:rsidRDefault="005F2A1B" w14:paraId="5A43CDA0" w14:textId="334E0A9E">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="56D507D1" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> van Haersma Buma</w:t>
+        </w:rPr>
+        <w:t>S. van Haersma Buma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005F2A1B" w:rsidR="005F2A1B" w:rsidP="005F2A1B" w:rsidRDefault="005F2A1B" w14:paraId="38987078" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="4599B1F8" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BE274E" w:rsidR="00764625" w:rsidP="00764625" w:rsidRDefault="001E3BFC" w14:paraId="03CE531A" w14:textId="75BAAEE6">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="344D5727" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...51 lines deleted...]
-        <w:t>de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>De verdragen geven de Afdeling advisering van de Raad van State van het Koninkrijk geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00764625" w:rsidP="00764625" w:rsidRDefault="00764625" w14:paraId="6F98C712" w14:textId="5319F918">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="161547C4" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008C582D" w:rsidP="008C582D" w:rsidRDefault="00764625" w14:paraId="345C37F3" w14:textId="21254288">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="496EE073" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0000564B">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Van de gelegenheid is gebruikgemaakt om in de memorie van toelichting enkele redactionele verbeteringen door te voeren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C582D" w:rsidP="008C582D" w:rsidRDefault="008C582D" w14:paraId="042E494D" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="3DA58919" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...5 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C582D" w:rsidR="0039392D" w:rsidP="008C582D" w:rsidRDefault="00BE274E" w14:paraId="28790ACC" w14:textId="6CC965DF">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="12895E73" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Plattetekstinspringen"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE274E">
-[...123 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ik verzoek U het hierbij gevoegde gewijzigde voorstel van rijkswet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal, de Staten van Aruba, die van Curaçao en die van Sint Maarten toe te zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0008616E" w:rsidP="008E23C6" w:rsidRDefault="0008616E" w14:paraId="46A00B2D" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="3AF91780" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00931778" w:rsidP="008E23C6" w:rsidRDefault="00931778" w14:paraId="04D999BD" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="01076C69" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C5E6A" w:rsidR="00D62C92" w:rsidP="0008616E" w:rsidRDefault="0008616E" w14:paraId="2AEB99B7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="14D6A2A2" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="zh-CN"/>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>De Minister van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:bookmarkStart w:name="bm_XMLdate" w:id="2"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:name="bm_XMLcc" w:id="10"/>
+      <w:bookmarkStart w:name="bm_XMLdate" w:id="0"/>
+      <w:bookmarkStart w:name="bm_XMLprocessor" w:id="1"/>
+      <w:bookmarkStart w:name="bm_XMLreference" w:id="2"/>
+      <w:bookmarkStart w:name="bm_XMLphone" w:id="3"/>
+      <w:bookmarkStart w:name="bm_XMLfax" w:id="4"/>
+      <w:bookmarkStart w:name="bm_XMLenclosures" w:id="5"/>
+      <w:bookmarkStart w:name="bm_XMLemail" w:id="6"/>
+      <w:bookmarkStart w:name="bm_XMLsubject" w:id="7"/>
+      <w:bookmarkStart w:name="bm_XMLcc" w:id="8"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:sectPr w:rsidRPr="009C5E6A" w:rsidR="00D62C92" w:rsidSect="009C5E6A">
-[...7 lines deleted...]
-      <w:pgMar w:top="2398" w:right="1983" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
+    <w:p w:rsidR="003B5E4B" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="3BF77C64" w14:textId="3DAC2BE6">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E65770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E65770" w:rsidR="00E65770" w:rsidP="00E65770" w:rsidRDefault="00E65770" w14:paraId="1D36B044" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="3310"/>
+          <w:tab w:val="clear" w:pos="3600"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E65770" w:rsidR="00E65770">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1B6F4B" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556">
+    <w:p w14:paraId="0F479597" w14:textId="77777777" w:rsidR="004F59D8" w:rsidRDefault="004F59D8">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3AEF14C8" w14:textId="77777777" w:rsidR="004F59D8" w:rsidRDefault="004F59D8">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3989831D" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556"/>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A533DA0" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="06E7C83D" w14:textId="77777777" w:rsidR="004F59D8" w:rsidRDefault="004F59D8">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167021D5" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...15 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...480 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26D819CB" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556">
+    <w:p w14:paraId="6F43FDAD" w14:textId="77777777" w:rsidR="004F59D8" w:rsidRDefault="004F59D8">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B623C9D" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D2F661" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556">
+    <w:p w14:paraId="0CA8EF38" w14:textId="77777777" w:rsidR="004F59D8" w:rsidRDefault="004F59D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3042DF6D" w14:textId="77777777" w:rsidR="00CA7556" w:rsidRDefault="00CA7556"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2956 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...7 lines deleted...]
-  <w:hyphenationZone w:val="425"/>
+  <w:zoom w:percent="110"/>
+  <w:embedSystemFonts/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:ignoreMixedContent/>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009C5E6A"/>
-[...766 lines deleted...]
-    <w:rsid w:val="00FF7404"/>
+    <w:rsidRoot w:val="00EA3B2A"/>
+    <w:rsid w:val="00061E1C"/>
+    <w:rsid w:val="000868FF"/>
+    <w:rsid w:val="000F07AD"/>
+    <w:rsid w:val="00112DF8"/>
+    <w:rsid w:val="00114BBD"/>
+    <w:rsid w:val="00194D11"/>
+    <w:rsid w:val="00196F25"/>
+    <w:rsid w:val="001D39DF"/>
+    <w:rsid w:val="001D469A"/>
+    <w:rsid w:val="00211B8D"/>
+    <w:rsid w:val="002332C3"/>
+    <w:rsid w:val="00251A6D"/>
+    <w:rsid w:val="003038A3"/>
+    <w:rsid w:val="003B5E4B"/>
+    <w:rsid w:val="003B682A"/>
+    <w:rsid w:val="004539C2"/>
+    <w:rsid w:val="00463B6E"/>
+    <w:rsid w:val="00491CF6"/>
+    <w:rsid w:val="004936A4"/>
+    <w:rsid w:val="004C200A"/>
+    <w:rsid w:val="004F59D8"/>
+    <w:rsid w:val="005143F5"/>
+    <w:rsid w:val="0052547E"/>
+    <w:rsid w:val="00585D1F"/>
+    <w:rsid w:val="005D6764"/>
+    <w:rsid w:val="00644963"/>
+    <w:rsid w:val="00755D6E"/>
+    <w:rsid w:val="0079685E"/>
+    <w:rsid w:val="007A34B2"/>
+    <w:rsid w:val="007E50B1"/>
+    <w:rsid w:val="008000F5"/>
+    <w:rsid w:val="00807DEB"/>
+    <w:rsid w:val="008277D3"/>
+    <w:rsid w:val="008917B8"/>
+    <w:rsid w:val="008A0302"/>
+    <w:rsid w:val="008A3AA1"/>
+    <w:rsid w:val="008B5A27"/>
+    <w:rsid w:val="008E5F4D"/>
+    <w:rsid w:val="00954341"/>
+    <w:rsid w:val="009871E2"/>
+    <w:rsid w:val="009A5586"/>
+    <w:rsid w:val="009D0215"/>
+    <w:rsid w:val="009D1BBA"/>
+    <w:rsid w:val="00A12F0D"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56A7B"/>
+    <w:rsid w:val="00A85583"/>
+    <w:rsid w:val="00A91022"/>
+    <w:rsid w:val="00AA1ACB"/>
+    <w:rsid w:val="00B214BC"/>
+    <w:rsid w:val="00B3559D"/>
+    <w:rsid w:val="00C04A31"/>
+    <w:rsid w:val="00C34B4B"/>
+    <w:rsid w:val="00C47845"/>
+    <w:rsid w:val="00C8090C"/>
+    <w:rsid w:val="00C87B49"/>
+    <w:rsid w:val="00CC69C9"/>
+    <w:rsid w:val="00D67F15"/>
+    <w:rsid w:val="00D73680"/>
+    <w:rsid w:val="00DF78E1"/>
+    <w:rsid w:val="00E65770"/>
+    <w:rsid w:val="00E7157E"/>
+    <w:rsid w:val="00EA2B16"/>
+    <w:rsid w:val="00EA3B2A"/>
+    <w:rsid w:val="00F83D82"/>
+    <w:rsid w:val="00F9021D"/>
+    <w:rsid w:val="00FE2FBD"/>
+    <w:rsid w:val="00FE7D01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E6DBD31"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="7E76C179"/>
+  <w15:docId w15:val="{3E04B704-3C88-4B51-9A13-BD2B520CB850}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5900,2036 +1931,810 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00264424"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...23 lines deleted...]
-      <w:kern w:val="32"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="18"/>
-[...172 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00264424"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00264424"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...674 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...633 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvsr.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>573</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>7</ap:Paragraphs>
+  <ap:Words>632</ap:Words>
+  <ap:Characters>3477</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>28</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr/>
+      <vt:lpstr>rvsr</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3722</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4101</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>