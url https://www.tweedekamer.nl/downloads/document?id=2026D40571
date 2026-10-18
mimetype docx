--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,8963 +1,8642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005574AF" w:rsidR="00594BC6" w:rsidRDefault="00594BC6" w14:paraId="07E31B7B" w14:textId="72678DBF">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00594BC6" w:rsidP="00E7524A" w:rsidRDefault="00E7524A" w14:paraId="07E31B7B" w14:textId="6FBC0DC9">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>(R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>2223)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Voorstel van Rijkswet houdende goedkeuring van het op 4 december 2025 te Wenen tot stand gekomen Aanvullend Protocol bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BC6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. 2026, 21</w:t>
       </w:r>
-      <w:r w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="005574AF" w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026, 94</w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BC6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>) en de op 4 december 2025 te Wenen tot stand gekomen Briefwisseling houdende een verdrag tussen het Koninkrijk der Nederlanden en het Internationaal Atoomenergieagentschap (IAEA) inzake de wijziging van Protocol I bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het IAEA inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BC6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Trb. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BC6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2026, 20</w:t>
       </w:r>
-      <w:r w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="005574AF" w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF197D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BF197D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026, 93</w:t>
       </w:r>
-      <w:r w:rsidRPr="00594BC6">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00594BC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00384B72">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00384B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00120492" w:rsidR="00AA6C90" w:rsidRDefault="00ED3A3F" w14:paraId="68A25FAA" w14:textId="6F4D69DC">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00AA6C90" w:rsidP="00E7524A" w:rsidRDefault="00ED3A3F" w14:paraId="68A25FAA" w14:textId="32E72827">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="005E6DA1">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005E6DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>MEMORIE VAN TOELICHTING</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00120492" w:rsidR="00325916" w:rsidP="00345E1B" w:rsidRDefault="00325916" w14:paraId="769478B3" w14:textId="610D1B59">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00325916" w:rsidP="00E7524A" w:rsidRDefault="00325916" w14:paraId="769478B3" w14:textId="610D1B59">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>A. ALGEMEEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB1AE1" w:rsidR="005F53FD" w:rsidP="00345E1B" w:rsidRDefault="00B0427E" w14:paraId="4B7B8573" w14:textId="001BA558">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005F53FD" w:rsidP="00E7524A" w:rsidRDefault="00B0427E" w14:paraId="4B7B8573" w14:textId="001BA558">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00345E1B" w:rsidR="00D05B75">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D05B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA6DE4" w:rsidR="00D05B75">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D05B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AA6DE4" w:rsidR="00D05B75">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D05B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit voorstel van </w:t>
       </w:r>
-      <w:r w:rsidR="00855C9A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00855C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ijkswet strekt tot goedkeuring van </w:t>
       </w:r>
-      <w:r w:rsidR="007E51E9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61565" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanvullend Protocol bij de Overeenkomst </w:t>
       </w:r>
-      <w:r w:rsidR="00527156">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00527156">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">van 5 april 1973 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61565" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">tussen het Koninkrijk der Nederlanden en </w:t>
       </w:r>
-      <w:r w:rsidR="00527156">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00527156">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het Internationaal Atoomenergieagentschap</w:t>
       </w:r>
-      <w:r w:rsidR="00527156">
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00527156">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00D61565" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D61565" w:rsidDel="00D61565" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidDel="00D61565" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">(hierna: het AP) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2026, 21) </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E51E9" w:rsidR="007E51E9">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00CB3045">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB3045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Briefwisseling houdende een verdrag tussen het Koninkrijk der Nederlanden en </w:t>
       </w:r>
-      <w:r w:rsidR="00527156">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00527156">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het Internationaal Atoomenergieagentschap</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D" w:rsidR="00D61565">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D61565">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IAEA) inzake de wijziging van Protocol I bij de Overeenkomst tussen het Koninkrijk der Nederlanden en het IAEA inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens en Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika</w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00CC2420">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC2420">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">kort: gewijzigd Protocol inzake kleine hoeveelheden, </w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>hierna: het P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">+) </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E51E9" w:rsidR="007E51E9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D" w:rsidR="007E51E9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E51E9" w:rsidR="007E51E9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D" w:rsidR="00345E1B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E51E9" w:rsidR="007E51E9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E262DB" w:rsidR="007E51E9">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E51E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E262DB" w:rsidR="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ingevolge artikel 1 van het wetsvoorstel </w:t>
       </w:r>
-      <w:r w:rsidR="00722793">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00722793">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt de goedkeuring van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het AP en het PKH+ </w:t>
       </w:r>
-      <w:r w:rsidR="00722793">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00722793">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gevraagd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00F7487C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F7487C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribische deel van </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00FA5351">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00595CCD">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Aruba, </w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00FA5351">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Curaçao en </w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00FA5351">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Sint Maarten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E262DB" w:rsidR="005F53FD">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E76FD" w:rsidP="005F53FD" w:rsidRDefault="00481484" w14:paraId="69BC52EC" w14:textId="5382B222">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="000E76FD" w:rsidP="00E7524A" w:rsidRDefault="00481484" w14:paraId="69BC52EC" w14:textId="5382B222">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>5 april 1973</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
-      <w:r w:rsidR="005522DB">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005522DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Wenen</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD" w:rsidR="005E6DA1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005E6DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de Overeenkomst tussen het Koninkrijk der Nederlanden en </w:t>
       </w:r>
-      <w:r w:rsidR="00527156">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00527156">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het Internationaal Atoomenergieagentschap</w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> inzake de toepassing van waarborgen met betrekking tot de Nederlandse Antillen in verband met het Verdrag inzake de niet-verspreiding van kernwapens</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidR="000E76FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000E76FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Aanvullend Protocol I bij het Verdrag tot verbod van kernwapens in Latijns-Amerika</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (met Protocollen)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD" w:rsidR="00C25B5D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C25B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD" w:rsidR="00957F0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00957F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>73</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD" w:rsidR="00C25B5D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C25B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CB1AE1">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>99</w:t>
       </w:r>
-      <w:r w:rsidR="008740CF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008740CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="003020B9">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003020B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribische </w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Alomvattende Waarborgovereenkomst</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Engels: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00922C0B">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Comprehensive Safeguards Agreement</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, hierna: Caribische </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>AWO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>) tot</w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>stand</w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F53FD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">gekomen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="0094281C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0094281C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>AWO</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00C73E8B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C73E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">is een modelovereenkomst van het IAEA en </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="009701AE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009701AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>betref</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00B0427E">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B0427E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>waarborgen die niet-kernwapenstaten</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00EC137C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00EC137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, in dit geval het Koninkrijk der Nederlanden,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00922C0B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">uit te sluiten. </w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienen te implementeren om de verspreiding van kernwapens uit te sluiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E76FD" w:rsidP="005F53FD" w:rsidRDefault="000E76FD" w14:paraId="7DA455FB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="000E76FD" w:rsidP="00E7524A" w:rsidRDefault="000E76FD" w14:paraId="7DA455FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF59DC" w:rsidR="00A2373E" w:rsidP="0073758D" w:rsidRDefault="000E76FD" w14:paraId="5750DE22" w14:textId="772509C5">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00A2373E" w:rsidP="00E7524A" w:rsidRDefault="000E76FD" w14:paraId="5750DE22" w14:textId="772509C5">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">et AP en </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">+ </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00EC137C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00EC137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">meest recente </w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">uitwerking </w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">van dergelijke waarborgen </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het Caribische deel van het grondgebied van het Koninkrijk der Nederlanden</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in aanvulling op de Caribisch AWO</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA2BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidR="00EC137C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00EC137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA2BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">kader </w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn </w:t>
       </w:r>
-      <w:r w:rsidR="00EC137C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00EC137C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dan ook </w:t>
       </w:r>
-      <w:r w:rsidR="00D05288">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D05288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">op </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00DE49A3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">4 december </w:t>
       </w:r>
-      <w:r w:rsidR="00D05288">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D05288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 te Wenen </w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het AP en P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA2BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot</w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA2BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>stand</w:t>
       </w:r>
-      <w:r w:rsidR="00C54C74">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C54C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2BB0">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA2BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>gekomen</w:t>
       </w:r>
-      <w:r w:rsidR="00957F0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00957F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het AP en P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidR="00957F0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00957F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zie</w:t>
       </w:r>
-      <w:r w:rsidR="00741864">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00957F0B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00957F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> op </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00F379BB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F379BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>faciliteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de controle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A2373E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A2373E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00970908">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00970908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">door </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A2373E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A2373E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00970908">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00970908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de daaropvolgende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A2373E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A2373E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verklaring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00970908">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00970908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00722573" w:rsidR="00722573">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00722573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Internationaal Atoomenergieagentschap </w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">(hierna: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>het IAEA</w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A030B9">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A030B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A2373E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A2373E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">alle nucleaire materialen in het gehele </w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Koninkrijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59DC" w:rsidR="00A2373E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A2373E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor vreedzame doeleinden worden gebruikt.</w:t>
       </w:r>
-      <w:r w:rsidR="0081249B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0081249B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vreedzame doeleinden zijn alle niet-kernwapengerelateerde doeleinden, zoals nucleaire toepassingen gericht op het vervullen van energiebehoeften</w:t>
       </w:r>
-      <w:r w:rsidR="00922C0B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00922C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (kernenergie)</w:t>
       </w:r>
-      <w:r w:rsidR="0081249B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0081249B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, het verbeteren van gezondheid van mens en dier, het beschermen van het milieu, het ontwikkelen van de landbouw, het beheren van het gebruik van waterbronnen, het optimaliseren van </w:t>
       </w:r>
-      <w:r w:rsidR="00126466">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00126466">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>industriële</w:t>
       </w:r>
-      <w:r w:rsidR="0081249B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0081249B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> processen en het behoud van cultureel erfgoed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002050BB" w:rsidP="007A4695" w:rsidRDefault="00A2373E" w14:paraId="59D382F8" w14:textId="3FA07809">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="002050BB" w:rsidP="00E7524A" w:rsidRDefault="00A2373E" w14:paraId="59D382F8" w14:textId="3FA07809">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het P</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E262DB">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E262DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>schort een groot deel van de verplichtingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F7487C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E262DB" w:rsidR="00E262DB">
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E262DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder de Caribische AWO op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002050BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>zolang het aanwezige nucleaire materiaal onder een bepaalde drempel blijft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E22F2" w:rsidR="005F53FD" w:rsidP="00A51B77" w:rsidRDefault="00325916" w14:paraId="79692777" w14:textId="7DC72818">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005F53FD" w:rsidP="00E7524A" w:rsidRDefault="00325916" w14:paraId="79692777" w14:textId="7DC72818">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="005F53FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="00A51B77">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A51B77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E22F2" w:rsidR="005F53FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Achtergrond</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C4E6C" w:rsidR="009C7335" w:rsidP="009C7335" w:rsidRDefault="009C7335" w14:paraId="156D4FBC" w14:textId="74205DB6">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="009C7335" w:rsidP="00E7524A" w:rsidRDefault="009C7335" w14:paraId="156D4FBC" w14:textId="74205DB6">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:rPr>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bepaalde splijtstoffen kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">met de juiste nucleaire kennis </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">worden gebruikt voor het vervaardigen van </w:t>
       </w:r>
-      <w:r w:rsidR="00B15F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>kern</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>wapens. Bij het exploiteren van nucleaire installaties (bijv. kerncentrales) dient daarom te allen tijde te worden voorkomen dat nucleair materiaal en gevoelige nucleaire kennis bedoeld of onbedoeld in verkeerde handen val</w:t>
       </w:r>
-      <w:r w:rsidR="00B15F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>len</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Nucleair materiaal komt niet alleen in nucleaire installaties voor, maar ook in andere meer reguliere instellingen en organisaties. Het daar meest gebruikte nucleaire materiaal is verarmd uranium, dat vaak wordt gebruikt als afscherming van stralingsbronnen in bijvoorbeeld ziekenhuizen. Kleine hoeveelheden nucleair materiaal kunnen ook worden gevonden in universiteiten en booroperaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C7335" w:rsidP="009C7335" w:rsidRDefault="009C7335" w14:paraId="03FE082E" w14:textId="68E88FFC">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="009C7335" w:rsidP="00E7524A" w:rsidRDefault="009C7335" w14:paraId="03FE082E" w14:textId="68E88FFC">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidR="00B708AB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B708AB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Koninkrijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is sinds </w:t>
       </w:r>
-      <w:r w:rsidR="001769A6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001769A6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2 mei</w:t>
       </w:r>
-      <w:r w:rsidR="00A51B77">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A51B77">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1975 partij bij het op 1 juli 1968 tot</w:t>
       </w:r>
-      <w:r w:rsidR="00B15F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>stand</w:t>
       </w:r>
-      <w:r w:rsidR="00B15F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gekomen </w:t>
       </w:r>
-      <w:r w:rsidR="005D0284">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005D0284">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Verdrag inzake de niet-verspreiding van kernwapens (</w:t>
       </w:r>
-      <w:r w:rsidR="005D0284">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005D0284">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Trb. </w:t>
       </w:r>
-      <w:r w:rsidR="005D0284">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005D0284">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1968, 126)</w:t>
       </w:r>
-      <w:r w:rsidR="00F1717F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F1717F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, ook bekend als het Non-</w:t>
       </w:r>
-      <w:r w:rsidR="00B15F02">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00F1717F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F1717F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>roliferatieverdrag (hierna: het NPV)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het NPV </w:t>
       </w:r>
-      <w:r w:rsidR="00002310">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevat internationale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>afspraken over ontwapening, non-proliferatie (tegengaan van verspreiding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00021B52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van kernwapens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en het vreedzaam gebruik van kernenergie en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nucleaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005E22F2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>toepassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op grond van het NPV zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verdragspartijen zonder kernwapens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verplicht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B15F02">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Alomvattende W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>aarborgovereenkomsten te sluiten met het IAEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="009C7335" w:rsidP="00E7524A" w:rsidRDefault="009C7335" w14:paraId="438C7BC4" w14:textId="68C59D68">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om die reden zijn op 5 april 1973 voor zowel Nederland als de toenmalige Nederlandse Antillen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>AWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>’s gesloten met het IAEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003847D1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A51B77">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...158 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003847D1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europees Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003847D1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geldt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00733B5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>te Brussel tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003847D1">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00733B5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>stand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00733B5B">
-[...44 lines deleted...]
-      <w:r w:rsidR="00A52EE9">
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00733B5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>gekomen Overeenkomst tussen het Koninkrijk België, het Koninkrijk Denemarken, de Bondsrepubliek Duitsland, Ierland, de Italiaanse Republiek, het Groothertogdom Luxemburg, het Koninkrijk der Nederlanden, de Europese Gemeenschap voor Atoomenergie en de Internationale Organisatie voor Atoomenergie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A52EE9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00733B5B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00733B5B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ter uitvoering van artikel III, eerste en vierde lid, van het Verdrag inzake de niet-verspreiding van kernwapens (met Protocol) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51B77">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Trb</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. 1973, 97)</w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hierna: </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AWO</w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007F16F1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007F16F1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">malige Nederlandse Antillen </w:t>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">geldt </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in de inleiding genoemde </w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribische </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AWO</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caribische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>AWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geldt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Aruba, Curaçao, Sint Maarten en Caribisch Nederland (Bonaire, Saba, en Sint Eustatius)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Caribische</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="00E34477">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AWO</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="00DE49A3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...84 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is daarnaast een </w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Protocol inzake Kleine Hoeveelheden</w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00021B52">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00021B52">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00DE49A3">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>hierna: PKH</w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ge</w:t>
       </w:r>
-      <w:r w:rsidR="00C0311B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C0311B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>sloten</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, dat </w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">een groot deel van de Caribische AWO opschort en </w:t>
       </w:r>
-      <w:r w:rsidR="00002310">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="004600CF">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004600CF">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> zo </w:t>
       </w:r>
-      <w:r w:rsidR="00002310">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in voorziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de regel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geen inspecties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en weinig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapportages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00002310">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodig zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>zolang het aanwezige nucleaire materiaal in deze gebieden onder een bepaalde drempel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>waarde voor kleine hoeveelheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007B120B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>oor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007B120B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C">
-[...48 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alle verdragspartijen van het NPV </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>waren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">op 31 december 2025 volgens het IAEA 183 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dergelijke AWO’s gesloten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>en – waar gezien de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beperkte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoeveelheden aanwezig nucleair materiaal van toepassing –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FA5351">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B120B">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007B120B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iets meer dan 100 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>KH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>’en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="009C7335" w:rsidP="00E7524A" w:rsidRDefault="009C7335" w14:paraId="435E3B03" w14:textId="4C6727CA">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van voortschrijdend inzicht en technologische ontwikkelingen kwam echter een aantal zwakke plekken van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E34477">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5351">
-[...75 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>AWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B120B">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>als het P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>aan het licht; zo zijn ze bijvoorbeeld ontoereikend als het gaat om het opsporen van bepaalde nucleaire activiteiten als deze niet door landen zelf worden gerapporteerd. In reactie hierop heeft het IAEA de afspraken in het model-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PKH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>bijgewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC2420">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar een PKH+ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en heeft het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in de jaren ’90 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarnaast een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aanvullend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocol (AP) bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AWO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ontworpen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A51B77" w:rsidR="009C7335" w:rsidP="009C7335" w:rsidRDefault="009C7335" w14:paraId="435E3B03" w14:textId="4C6727CA">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="009C7335" w:rsidP="00E7524A" w:rsidRDefault="00D65170" w14:paraId="110AC0BA" w14:textId="09F2AECF">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Om deze reden is v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oor Europees Nederland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003847D1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p 22 september 1998 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>te Wenen het Aanvullend Protocol bij de Overeenkomst tussen de Republiek Oostenrijk, het Koninkrijk België, het Koninkrijk Denemarken, de Republiek Finland, de Bondsrepubliek Duitsland, de Helleense Republiek, Ierland, de Italiaanse Republiek, het Groothertogdom Luxemburg, het Koninkrijk der Nederlanden, de Portugese Republiek, het Koninkrijk Spanje, het Koninkrijk Zweden, de Europese Gemeenschap voor Atoomenergie en de Internationale Organisatie voor Atoomenergie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E16D98">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter uitvoering van artikel III, leden 1 en 4, van het Verdrag inzake de niet-verspreiding van kernwapens tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>stand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...276 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>gekomen (</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Trb. </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1999, 147),</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003315F6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">kortom het </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">anvullend </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rotocol bij </w:t>
       </w:r>
-      <w:r w:rsidR="000F7693">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>AWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00345E1B">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>met EURATOM en het IAEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: het Europese AP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Een P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>KH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>KH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ zijn voor Europees Nederland niet aan de orde omdat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het aanwezige nucleaire materiaal in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit deel van het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>boven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...32 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drempelwaarde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor kleine hoeveelheden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00855C9A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>uitstijgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00126466">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FF0450" w:rsidP="00E7524A" w:rsidRDefault="008321CD" w14:paraId="06CD97D3" w14:textId="22875CF6">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:t xml:space="preserve">Om deze reden zijn het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:t xml:space="preserve">+ en het AP alleen voor de Caribische delen van het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:t>tot stand gekomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidDel="008321CD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FE2684">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dringt al geruime tijd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003315F6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op spoedige totstandkoming en inwerkingtreding van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Caribische AP en het P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodat het IAEA kan verklaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:t>dat al het nucleaire materiaal in het Koninkrijk voor louter vreedzame (niet-kernwapengerelateerde) doeleinden wordt gebruikt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4E6C" w:rsidR="009C7335">
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het Koninkrijk hier niet of niet voldoende gehoor aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gevolgen hebben voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de goede naam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="000F7693">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A70BA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vertrouwen dat het Koninkrijk bij de internationale gemeenschap geniet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze situatie staat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A70BA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bovendien </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op gespannen voet met de verplichtingen van het Koninkrijk onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E760E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>het Non-Proliferatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A70BA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>erdrag als onder het op 14 februari 1967</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E50E3B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te Mexico-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A70BA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E50E3B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot stand gekomen Aanvullend Protocol I bij het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C870EB">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdrag van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tlatelolco</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0079380B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="009C7335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tot uitbanning van nucleaire wapens in Latijns- en Midden-Amerika.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B94C0B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inwerkingtreding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>van het AP en P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DE49A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>KH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ voldoet het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aldus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aan de internationale verplichtingen en wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003020B9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA in staat gesteld om in de Caribische delen van het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de aanwezigheid van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AD5587">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007710A2">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nucleair materiaal te controleren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FF0450" w:rsidR="00FF0450" w:rsidP="00FF0450" w:rsidRDefault="008321CD" w14:paraId="06CD97D3" w14:textId="22875CF6">
-[...544 lines deleted...]
-    <w:p w:rsidRPr="00BC0321" w:rsidR="001B527B" w:rsidP="00A51B77" w:rsidRDefault="00325916" w14:paraId="0AAC934F" w14:textId="0BD569D0">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="001B527B" w:rsidP="00E7524A" w:rsidRDefault="00325916" w14:paraId="0AAC934F" w14:textId="0BD569D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk185333551" w:id="0"/>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00D71B68">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D71B68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Hoofdlijnen van het voorstel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="002535E9">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002535E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5D3C" w:rsidP="00BC5D3C" w:rsidRDefault="00F24FEE" w14:paraId="206C1ABF" w14:textId="357BCD6B">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00BC5D3C" w:rsidP="00E7524A" w:rsidRDefault="00F24FEE" w14:paraId="206C1ABF" w14:textId="357BCD6B">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00741864">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
         <w:t xml:space="preserve">AP en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00FD3CDD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
         <w:t>PKH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00741864">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00741864">
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="005F53FD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00FD3CDD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
         <w:t xml:space="preserve">verplichten </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00E84B13">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E84B13">
         <w:t>het Koninkrijk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00FD3CDD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:t>op hoofdlijnen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321" w:rsidR="00FD3CDD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
         <w:t xml:space="preserve"> tot</w:t>
       </w:r>
-      <w:r w:rsidR="00BC5D3C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00BC5D3C" w:rsidP="00BC5D3C" w:rsidRDefault="00BC5D3C" w14:paraId="744B3C8C" w14:textId="2EC1CE43">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00BC5D3C" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="744B3C8C" w14:textId="2EC1CE43">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:t>het correct en compleet melden van aanwezige splijtstoffen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5D3C" w:rsidP="00BC5D3C" w:rsidRDefault="00BC5D3C" w14:paraId="36B072AD" w14:textId="5E428CBC">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00BC5D3C" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="36B072AD" w14:textId="5E428CBC">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:t>het tijdig melden van veranderingen in voorraden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00831128" w:rsidR="00BC5D3C" w:rsidP="00BC5D3C" w:rsidRDefault="00BC5D3C" w14:paraId="6082E51A" w14:textId="723C4E6D">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00BC5D3C" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="6082E51A" w14:textId="723C4E6D">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>het meewerken aan het beantwoorden van vragen van het IAEA;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC5D3C" w:rsidP="00831128" w:rsidRDefault="00BC5D3C" w14:paraId="1620B733" w14:textId="5FA0E4B0">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00BC5D3C" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="1620B733" w14:textId="5FA0E4B0">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het verlenen van toegang aan IAEA-inspecteurs voor ad hoc of speciale inspecties. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="17283D14" w14:textId="5F4BFEE9">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="17283D14" w14:textId="5F4BFEE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze verplichtingen versterken de verificatiecapaciteit van het IAEA en maken het mogelijk om met grotere zekerheid vast te stellen dat </w:t>
       </w:r>
-      <w:r w:rsidR="007E760E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007E760E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">aanwezig </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC0321">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nucleair materiaal uitsluitend vreedzaam wordt gebruikt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00052E00" w:rsidR="00FF0450" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="64EE6CC3" w14:textId="2E71ADF0">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FF0450" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="64EE6CC3" w14:textId="2E71ADF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Gelet op de beperkte aard en omvang van nucleaire activiteiten in de Caribische delen van het Koninkrijk wordt verwacht dat de feitelijke lasten voortvloeiend uit het AP en het PKH+ minimaal zullen zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00831128" w:rsidR="005F53FD" w:rsidP="004A017F" w:rsidRDefault="00D05B75" w14:paraId="0B2AFA5E" w14:textId="5FEE25FE">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005F53FD" w:rsidP="00E7524A" w:rsidRDefault="00D05B75" w14:paraId="0B2AFA5E" w14:textId="5FEE25FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00FD3CDD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00B1736B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B1736B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="005F53FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00CB1AE1">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribisch </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="005F53FD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005F53FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00CB1AE1">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CB1AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Aruba, Curaçao en Sint Maarten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020221F" w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="00B1736B" w14:paraId="0CF641A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="00B1736B" w14:paraId="0CF641A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De uitvoering omvat onder meer:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="00B1736B" w14:paraId="5E416BBF" w14:textId="7D9D5A6D">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="00B1736B" w14:paraId="5E416BBF" w14:textId="7D9D5A6D">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">een initiële </w:t>
       </w:r>
-      <w:r w:rsidR="007B120B">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007B120B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opgave </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>van aanwezig nucleair materiaal;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="00B1736B" w14:paraId="0ECF748D" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="00B1736B" w14:paraId="0ECF748D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>periodieke rapportages aan het IAEA;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="00B1736B" w14:paraId="47B709DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="00B1736B" w14:paraId="47B709DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>melding van import, export en wijzigingen in voorraden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0020221F" w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="00B1736B" w14:paraId="5401FF15" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="00B1736B" w14:paraId="5401FF15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>samenwerking met het IAEA bij eventuele inspecties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB450E" w:rsidR="00B1736B" w:rsidP="00B1736B" w:rsidRDefault="007B120B" w14:paraId="6BA3B160" w14:textId="4C2BE425">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00B1736B" w:rsidP="00E7524A" w:rsidRDefault="007B120B" w14:paraId="6BA3B160" w14:textId="4C2BE425">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Een </w:t>
       </w:r>
-      <w:r w:rsidR="004A017F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>inventarisatie</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> van aanwezig nucleair materiaal ten behoeve van de initiële opgave na inwerkingtreding van het AP en PKH+ </w:t>
       </w:r>
-      <w:r w:rsidR="004A017F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft voor Curaçao reeds in 2019 en voor de overige eilanden in 2025 plaatsgevonden. </w:t>
       </w:r>
-      <w:r w:rsidR="00EB4E88">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00EB4E88">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Hieruit is gebleken dat op Curaçao enig nucleair materiaal voorkomt en op de overige eilanden vermoedelijk op moment van de inventarisatie geen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0020221F" w:rsidR="00B1736B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B1736B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor staten en gebieden waarop het PKH+ van toepassing is, geldt dat inspecties </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ter verificatie van de initiële opgave of latere, periodieke rapportages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B1736B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in de praktijk slechts bij hoge uitzondering plaatsvinden. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB450E" w:rsidR="00B1736B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B1736B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="785AEF8C" w14:textId="6D718C05">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="785AEF8C" w14:textId="6D718C05">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:rPr>
-[...64 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De uitvoering van het AP en het PKH+ vindt plaats via afzonderlijke (uitvoerings)wetgeving vereist in de onderscheiden delen van het Caribische</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E84B13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> deel van het</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koninkrijk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E67575">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In het Caribische deel van Nederland vindt de uitvoering plaats middels het voorstel van wet houdende regels over de uitvoering van nucleaire waarborgverdragen in de openbare lichamen Bonaire, Sint Eustatius en Saba (Uitvoeringswet nucleaire waarborgverdragen BES).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3CDD" w:rsidP="002A506B" w:rsidRDefault="004A017F" w14:paraId="3023853F" w14:textId="4F86B40F">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="3023853F" w14:textId="4F86B40F">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nederland</w:t>
       </w:r>
-      <w:r w:rsidR="003C7ED6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003C7ED6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, voor het Caribische deel, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>en de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00816627" w:rsidR="00FD3CDD">
-[...42 lines deleted...]
-        <w:t>zorg voor uitvoeringswetgeving. Daarbij is het streven om de uitvoeringsregimes zoveel mogelijk op elkaar af te stemmen, zodat het Koninkrijk als geheel efficiënt en consistent kan rapporteren en verifiëren.</w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00FD3CDD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> landen Aruba, Curaçao en Sint Maarten dragen, ieder binnen het eigen rechtsstelsel, zorg voor uitvoeringswetgeving. Daarbij is het streven om de uitvoeringsregimes zoveel mogelijk op elkaar af te stemmen, zodat het Koninkrijk als geheel efficiënt en consistent kan rapporteren en verifiëren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00816627" w:rsidR="004A017F" w:rsidP="004A017F" w:rsidRDefault="004A017F" w14:paraId="16F45547" w14:textId="7DB68274">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="004A017F" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="16F45547" w14:textId="7DB68274">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>In de onderscheiden uitvoeringswetgeving word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003C7ED6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00816627">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> onder meer geregeld:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A017F" w:rsidP="004A017F" w:rsidRDefault="004A017F" w14:paraId="36783BB7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="004A017F" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="36783BB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>de aanwijzing van een bevoegde autoriteit;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A017F" w:rsidP="004A017F" w:rsidRDefault="004A017F" w14:paraId="3D97BACA" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="004A017F" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="3D97BACA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>de verplichtingen voor houders van nucleair materiaal en ertsen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A017F" w:rsidR="004A017F" w:rsidP="004A017F" w:rsidRDefault="004A017F" w14:paraId="3F7051C2" w14:textId="17ACA9A1">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="004A017F" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="3F7051C2" w14:textId="17ACA9A1">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>een stelsel van toezicht en handhaving, inclusief waar nodig inspecties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00831128" w:rsidR="00D40E89" w:rsidP="004A017F" w:rsidRDefault="007D23D2" w14:paraId="26D44669" w14:textId="622F5366">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00D40E89" w:rsidP="00E7524A" w:rsidRDefault="007D23D2" w14:paraId="26D44669" w14:textId="622F5366">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00D40E89">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D40E89">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financiële gevolgen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="5A8A627C" w14:textId="063D350B">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="5A8A627C" w14:textId="063D350B">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De financiële gevolgen van de goedkeuring van het AP en het PKH+ zijn beperkt</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3717">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AB3717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en houden</w:t>
       </w:r>
-      <w:r w:rsidRPr="004042BC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voornamelijk</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3717">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AB3717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004042BC">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verband met:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="09F113E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="09F113E7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>inventarisatie- en rapportageverplichtingen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004042BC" w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="00954B21" w14:textId="0D781DF8">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="00954B21" w14:textId="0D781DF8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>begeleiding van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eventuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IAEA-inspecties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00AB3717" w:rsidP="00E7524A" w:rsidRDefault="00FD3CDD" w14:paraId="3086744A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>begeleiding van</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> IAEA-inspecties.</w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>uitvoerings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kosten worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor Caribisch Nederland in beginsel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>gedragen door het ministerie van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en passen binnen de huidige begroting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A017F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AB3717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitvoering in Caribisch Nederland wordt gedaan door de Autoriteit Nucleaire Veiligheid en Stralingsbescherming (ANVS). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB3717" w:rsidP="00FD3CDD" w:rsidRDefault="00FD3CDD" w14:paraId="3086744A" w14:textId="77777777">
-[...78 lines deleted...]
-        <w:t xml:space="preserve">De uitvoering in Caribisch Nederland wordt gedaan door de Autoriteit Nucleaire Veiligheid en Stralingsbescherming (ANVS). </w:t>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00FD3CDD" w:rsidP="00E7524A" w:rsidRDefault="004A017F" w14:paraId="7A6FEC07" w14:textId="7528A555">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens ondersteunt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het ministerie van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse Zaken de invoering en uitvoering van de wetgeving op Aruba, Curaçao en Sint Maarten, zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op personeelsvlak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financieel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vlak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AB3717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de vorm vergoedingen voor trainingen door het IAEA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Na de initiële fase zullen de landen de uitvoeringskosten echter zelf dragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004042BC" w:rsidR="00FD3CDD" w:rsidP="00FD3CDD" w:rsidRDefault="004A017F" w14:paraId="7A6FEC07" w14:textId="7528A555">
-[...89 lines deleted...]
-    <w:p w:rsidR="006932FE" w:rsidP="001175A5" w:rsidRDefault="007D23D2" w14:paraId="20486FEB" w14:textId="3D69C08A">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="006932FE" w:rsidP="00E7524A" w:rsidRDefault="007D23D2" w14:paraId="20486FEB" w14:textId="3D69C08A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:i/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een</w:t>
       </w:r>
-      <w:r w:rsidR="003C7ED6">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003C7ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ieder verbindende </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="00B070C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B070C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verdrags</w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bepalingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D23D2" w:rsidP="007D23D2" w:rsidRDefault="006932FE" w14:paraId="3C63F9C6" w14:textId="5F7F3B2F">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="007D23D2" w:rsidP="00E7524A" w:rsidRDefault="006932FE" w14:paraId="3C63F9C6" w14:textId="5F7F3B2F">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het AP bevat naar het oordeel van de regering enkele een ieder verbindende bepalingen in de zin van de artikelen 93 en 94 van de Grondwet die aan rechtssubjecten rechtstreeks rechten toekennen of plichten opleggen. Het gaat hierbij om artikel 4, onder a)</w:t>
       </w:r>
-      <w:r w:rsidR="00BB483B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BB483B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, sub i. en iii.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, artikel 5, onder a) en artikel 6, onder a) en b). Artikel 4, onder a) en artikel 5, onder a), kennen het IAEA het recht toe om toegang te verkrijgen tot de daar genoemde locaties. Aangezien die locaties in eigendom of beheer kunnen zijn van natuurlijke- of rechtspersonen, zoals bijvoorbeeld ziekenhuizen of olieraffinaderijen, hebben deze bepalingen tot gevolg dat deze natuurlijke- of rechtspersonen aan het IAEA toegang dienen te verlenen teneinde de in artikel 6, onder a) en b) genoemde activiteiten die het IAEA op deze locaties wil uitvoeren te faciliteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00831128" w:rsidR="0082145A" w:rsidP="00DC1299" w:rsidRDefault="00BC0321" w14:paraId="09197437" w14:textId="7C33A3AF">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="0082145A" w:rsidP="00E7524A" w:rsidRDefault="00BC0321" w14:paraId="09197437" w14:textId="7C33A3AF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00831128" w:rsidR="0082145A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0082145A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Koninkrijkspositie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B5294" w:rsidR="0082145A" w:rsidP="0082145A" w:rsidRDefault="0082145A" w14:paraId="308C1862" w14:textId="44A7E083">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="0082145A" w:rsidP="00E7524A" w:rsidRDefault="0082145A" w14:paraId="308C1862" w14:textId="44A7E083">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Om mogelijk te maken dat het AP en </w:t>
       </w:r>
-      <w:r w:rsidR="00354BC2">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00354BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>PKH</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">+ aanvaard zullen kunnen worden voor elk van de landen van het Koninkrijk, wordt thans de goedkeuring gevraagd voor het </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribische deel van Nederland, </w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Aruba, </w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Curaçao en </w:t>
       </w:r>
-      <w:r w:rsidR="00595CCD">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00595CCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Sint Maarten</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0033571C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0033571C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De regering van Cura</w:t>
       </w:r>
-      <w:r w:rsidR="00F26546">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F26546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ç</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0033571C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0033571C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ao wenst medegelding van het AP en PKH+, maar dient daarvoor uitvoeringswetgeving tot stand te brengen. De regeringen van Aruba en Sint Maarten beraden zich nog over de wenselijkheid van medegelding, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00D80FF8">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D80FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>maar gelet op hun actieve betrokkenheid op het dossier, wordt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="0073758D">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0073758D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> thans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00D80FF8">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D80FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook de goedkeuring voor deze landen gevraagd. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het AP en </w:t>
       </w:r>
-      <w:r w:rsidR="00DC1299">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>PKH</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">+ zullen voor </w:t>
       </w:r>
-      <w:r w:rsidR="002D422B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002D422B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Caribisch </w:t>
       </w:r>
-      <w:r w:rsidR="002D422B">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002D422B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">deel van </w:t>
       </w:r>
-      <w:r w:rsidRPr="007B209A" w:rsidR="00787E3C">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nederland, </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aruba, Curaçao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00787E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A51B77">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">gezamenlijk of afzonderlijk worden aanvaard op het moment dat de uitvoeringswetgeving voor deze Koninkrijksdelen gereed is. </w:t>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sint Maarten gezamenlijk of afzonderlijk worden aanvaard op het moment dat de uitvoeringswetgeving voor deze Koninkrijksdelen gereed is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1299" w:rsidR="007D23D2" w:rsidP="00DC1299" w:rsidRDefault="007D23D2" w14:paraId="58680BDA" w14:textId="3151BBEF">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="007D23D2" w:rsidP="00E7524A" w:rsidRDefault="007D23D2" w14:paraId="58680BDA" w14:textId="3151BBEF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">B. ARTIKELSGEWIJZE TOELICHTING </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C4160" w:rsidP="002C4160" w:rsidRDefault="00741864" w14:paraId="2D78284F" w14:textId="159A89BC">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="002C4160" w:rsidP="00E7524A" w:rsidRDefault="00741864" w14:paraId="2D78284F" w14:textId="159A89BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het AP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299" w:rsidR="002C4160">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002C4160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> bestaat uit een preambule, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299" w:rsidR="002C4160">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002C4160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> artikelen, en </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">drie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299" w:rsidR="002C4160">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002C4160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bijlagen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299" w:rsidR="0021282E">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0021282E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC1299">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>+ bestaat uit een briefwisseling.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073758D" w:rsidR="007507A1" w:rsidP="001175A5" w:rsidRDefault="007507A1" w14:paraId="2A478337" w14:textId="6CD86C4A">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="007507A1" w:rsidP="00E7524A" w:rsidRDefault="007507A1" w14:paraId="2A478337" w14:textId="6CD86C4A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A5304" w:rsidR="002C4160" w:rsidP="002C4160" w:rsidRDefault="002C4160" w14:paraId="1F737BE0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="002C4160" w:rsidP="00E7524A" w:rsidRDefault="002C4160" w14:paraId="1F737BE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Artikel 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4474" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="714F7B00" w14:textId="1EFC9710">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="714F7B00" w14:textId="1EFC9710">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00DC1299">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AWO is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van toepassing op het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar relevant. In geval van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00264EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strijdigheid van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00264EF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bepalingen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00345E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AWO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D07CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zijn de bepalingen van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="112E98E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="43AB962D" w14:textId="3A7542E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Koninkrijk zal het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>een verklaring verstrekken met alle relevante informatie over nucleaire activiteiten, waaronder hoeveelheden, toepassingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>locaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in- en uitvoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00194194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Caribisch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00194194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00194194">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en van het Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00125105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het artikel specificeert verder welke (technische) informatie er in deze verklaring dient te staan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007B209A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, met verwijzing naar de bijlagen, waar dit verder uiteen wordt gezet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00125105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bevat een verdere uitwerking van het soort activiteiten waarover dient te worden gerapporteerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage II van het AP bevat een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verdere uitwerking van het soort specialistisch materieel en non-nucleaire materialen waarvan de in- en uitvoer dient te worden bijgehouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="28AD1D28" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="14445516" w14:textId="5250BFE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Koninkrijk verstrekt de verklaring binnen 180 dagen nadat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in werking is getreden, waarna het kwartaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>opgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal verstrekken over exporten en jaarlijkse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opgaven </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>over de resterende aspecten van de nucleaire activiteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="1C80E065" w14:textId="15200AD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="172D4D66" w14:textId="327F2CC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ieder Caribisch deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B162C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verleent toegang aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot de locaties genoemd in het Protocol. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voert geen systematische verificaties uit en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kondigt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>verificaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B162C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in beginsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minstens 24 uur van tevoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B162C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Koninkrijk heeft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in beginsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B162C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het recht om deze verificaties </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>te begeleiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00B162C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="443B014C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="26ADA132" w14:textId="53E54B38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in het artikel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>genoemde activiteiten uitvoeren in overeen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A70BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>stemming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Raad van Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en na overleg tussen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="6E0DB3CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="1EB7F254" w14:textId="3893C126">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Op verzoek van een Caribisch deel van het Konin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007A32FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rijk maken het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het betreffende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caribische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afspraken voor beheerde toegang onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>teneinde de verspreiding van proliferatiegevoelige informatie te voorkomen, om aan de vereisten inzake veiligheid en fysieke bescherming te voldoen, of om vertrouwelijke of commercieel gevoelige informatie te beschermen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="11D84A2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="31A242AB" w14:textId="2FA50EE7">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niets in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sluit uit dat ieder Caribisch deel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>toegang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tot andere locaties dan die vermeld in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007A32FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>de artikelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 en 9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00742317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>zal een dergelijk verzoek binnen alle redelijkheid per ommegaande in behandeling nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="38E454F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="2A9B6B95" w14:textId="072F1C81">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elk Caribisch deel stelt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="008A18D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in staat om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>over een ruimer gebied milieusteekproeven te nemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nadat dit is goedgekeurd door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Raad van Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en na overleg tussen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en het Koninkrijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="277AF84A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="3393FB76" w14:textId="05E6672C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stelt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen de in het artikel genoemde termijnen in kennis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over de activiteiten die worden uitgevoerd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingevolge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de resultaten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van activiteiten in verband met eventuele vragen of tegenstrijdigheden die het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onder de aandacht van het Koninkrijk had gebracht, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en de conclusies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00AA373C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die het heeft getrokken uit zijn activiteiten ingevolge het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="4F22A9C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="7FD7C47A" w14:textId="3A0FB94B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Directeur-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00DC1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stelt het Koninkrijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in kennis van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instemming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Raad van Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474">
-[...53 lines deleted...]
-        <w:t>van toepassing.</w:t>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00483B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elke functionaris van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als waarborginspecteur en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beëindiging van de benoeming </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van een waarborginspecteur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC1299" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="112E98E0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="13997B54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...1 lines deleted...]
-        <w:t>Artikel 2</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Artikel 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4474" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="43AB962D" w14:textId="3A7542E8">
-[...1454 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="021CF480" w14:textId="03E0EDE2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk223705575" w:id="1"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Voor e</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474" w:rsidR="005A4474">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005A4474">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">lk Caribisch deel </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">wordt </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474" w:rsidR="005A4474">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005A4474">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de aangewezen inspecteur het benodigde visum voor meervoudig in- en uitreizen en/of doorreizen binnen één maand na ontvangst van </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5304" w:rsidR="00CC3626">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005A4474">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>verzoek</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> verstrekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474" w:rsidR="005A4474">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005A4474">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het visum is geldig voor ten minste één jaar </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>en indien nodig worden verlengd voor</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474" w:rsidR="005A4474">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="005A4474">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de duur van de werkzaamheden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="001A5304" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="2BDC81B5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="2BDC81B5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Artikel 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4474" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="4568C0DE" w14:textId="1F172D4C">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="4568C0DE" w14:textId="1F172D4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Als het Koninkrijk </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A5304" w:rsidR="00CC3626">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">of het </w:t>
       </w:r>
-      <w:r w:rsidR="0038702F">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangeeft dat het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noodzakelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is om in aanvullende regelingen te specificeren hoe de maatregelen van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moeten worden toegepast, zullen het Koninkrijk en het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen negentig dagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over dergelijke aanvullende regelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overeenstemming bereiken, waarbij het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D80FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA maatregelen voortvloeiend uit het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D80FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>kan blijven treffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in afwachting van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00D80FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deze aanvullende regelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="5EBBD366" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="66A9C638" w14:textId="74A0150F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het Koninkrijk staat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00CC3626">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003F3612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor officiële doeleinden tussen inspecteurs en het hoofdkantoor of de regionale kantoren van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vrije communicatie toe, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="003F3612">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>beschermt en faciliteert deze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="1A264E34" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="4A92DE08" w14:textId="3C54E24D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zorgt voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een strikte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bescherming tegen de openbaarmaking van commerciële, technologische en industriële geheimen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere vertrouwelijke informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die tijdens de uitvoering van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>AP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar boven komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="7F5CBB22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="64AF4CCE" w14:textId="6C42CFDF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De term Protocol verwijst naar het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en de Bijlagen. Bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I en II kunnen worden gewijzigd door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Raad van Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op advies van een werkgroep van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>deskundigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Deze wijziging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in werking vier maanden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nadat zij door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Raad van Bestuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn goedgekeurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="34225F2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="25A9B06A" w14:textId="1BE3AA95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treedt in werking op de eerste dag van de tweede maand nadat het Koninkrijk het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0038702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IAEA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">langs diplomatieke weg schriftelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>heeft me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="007A32FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>egedeeld dat aan de interne vereisten is voldaan. Het Protocol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F26546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C162B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op verschillende tijdstippen in werking treden voor ieder Caribisch deel van het Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F26546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, afhankelijk van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002E5722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">totstandbrenging van uitvoeringswetgeving voor ieder deel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F26546">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dien op het moment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C162B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de eerste kennisgeving nog niet alle Caribische delen van het Koninkrijk klaar zijn voor inwerkingtreding, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C162B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in een volgende schriftelijke kennisgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de territoriale reikwijdte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C162B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de inwerkingtreding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden uitgebreid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>tot een of meer van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00C162B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Caribische delen van het Koninkrijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002E5722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00F117F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005A4474" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="79E1AA65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00A95F4C" w:rsidP="00E7524A" w:rsidRDefault="005A4474" w14:paraId="72F21F54" w14:textId="67B6782F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit artikel biedt een uitgebreide lijst van de termen en definities die in het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="001A5304">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4474" w:rsidR="001A5304">
-[...109 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebruikt worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A5304" w:rsidR="005A4474" w:rsidP="005A4474" w:rsidRDefault="005A4474" w14:paraId="5EBBD366" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00A95F4C" w:rsidP="00E7524A" w:rsidRDefault="00A95F4C" w14:paraId="3FB4FC02" w14:textId="023DEB18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...675 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bijlage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA5351" w:rsidR="00BC5D3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A5304" w:rsidR="001A5304" w:rsidP="002C4160" w:rsidRDefault="00BC5D3C" w14:paraId="6B6F6CA8" w14:textId="1C709B63">
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="001A5304" w:rsidP="00E7524A" w:rsidRDefault="00BC5D3C" w14:paraId="6B6F6CA8" w14:textId="1C709B63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage I bevat een opsomming van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A45045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>nucleaire activiteiten waarover dient te worden gerapporteerd aan het IAEA</w:t>
       </w:r>
-      <w:r w:rsidR="00986803">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00986803">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ingevolge artikel 2, onder a, nummer iv</w:t>
       </w:r>
-      <w:r w:rsidR="00A45045">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00A45045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Een voorbeeld is het produceren van (onderdelen van) uraniumverrijkingscentrifuges. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95F4C" w:rsidP="002C4160" w:rsidRDefault="00A95F4C" w14:paraId="091E0E58" w14:textId="2705EA21">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00A95F4C" w:rsidP="00E7524A" w:rsidRDefault="00A95F4C" w14:paraId="091E0E58" w14:textId="2705EA21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bijlage </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC5D3C" w:rsidR="00BC5D3C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="001A5304" w:rsidP="00E7524A" w:rsidRDefault="00986803" w14:paraId="00405DB9" w14:textId="28F3B135">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bijlage II bevat een opsomming van specialistisch materieel en non-nucleair materiaal waarvan de in- en uitvoer dient te worden bijgehouden ingevolge artikel 2, onder a, nummer ix. Voorbeelden zijn een complete kernreactor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="006C5658">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialistische koelpompen voor in kernreactoren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>zwaar water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="006C5658">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00A95F4C" w:rsidP="00E7524A" w:rsidRDefault="00A95F4C" w14:paraId="691B7B55" w14:textId="27E20117">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...49 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijlage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00BC5D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A5304" w:rsidR="00397107" w:rsidP="002C4160" w:rsidRDefault="00397107" w14:paraId="33131CFE" w14:textId="3B450965">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00397107" w:rsidP="00E7524A" w:rsidRDefault="00397107" w14:paraId="33131CFE" w14:textId="3B450965">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Deze Bijlage zet de bevoegde instanties uiteen voor de tenuitvoerlegging van dit Protocol, zowel voor het Caribische deel van Nederland (de eilanden Bonaire, Sint Eustatius en Saba), als Aruba, Curaçao en Sint Maarten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0073758D" w:rsidR="00773D14" w:rsidP="002C4160" w:rsidRDefault="00773D14" w14:paraId="37B42780" w14:textId="4A927121">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00773D14" w:rsidP="00E7524A" w:rsidRDefault="00773D14" w14:paraId="37B42780" w14:textId="4A927121">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:strike/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0073758D" w:rsidR="007507A1" w:rsidP="0073758D" w:rsidRDefault="007507A1" w14:paraId="7CE60E5D" w14:textId="09ECDF8F">
+    <w:p w:rsidRPr="00E7524A" w:rsidR="007507A1" w:rsidP="00E7524A" w:rsidRDefault="007507A1" w14:paraId="7CE60E5D" w14:textId="09ECDF8F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>PKH+</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00660A92" w:rsidR="005F53FD" w:rsidP="002C4160" w:rsidRDefault="007507A1" w14:paraId="75843E15" w14:textId="36E020FF">
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="005F53FD" w:rsidP="00E7524A" w:rsidRDefault="007507A1" w14:paraId="75843E15" w14:textId="36E020FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het oorspronkelijke PKH schortte een groot deel van de AWO op, zolang het Caribische deel van het Koninkrijk onder de drempelwaarde van kleine hoeveelheden bleef. Dit blijft het geval in het geamendeerde PKH+. </w:t>
       </w:r>
-      <w:r w:rsidR="00773D14">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00773D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het PKH+ regelt</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ten opzichte van het PKH wel</w:t>
       </w:r>
-      <w:r w:rsidR="00773D14">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00773D14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat het Koninkrijk de minimale rapportageverplichtingen conform artikel 33, onder a, onder b en onder c, AWO dient na te komen. Het gaat hierbij onder meer om een jaarlijks overzicht van in- en uitvoer van nucleair materiaal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00656F15">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00656F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelen in de AWO die </w:t>
       </w:r>
-      <w:r w:rsidR="00E2248D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E2248D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>van toepassing worden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00656F15">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00656F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het PKH+ ten opzichte van het PKH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="006F539A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="006F539A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00656F15">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00656F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn de artikelen 34-37, 40, 48, 49, 59, 61, 67, 68, 70, 72-76, 82, 84-89, 94 en 95. De artikelen 32, 33 en 90 blijven </w:t>
       </w:r>
-      <w:r w:rsidR="00E2248D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E2248D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>van toepassing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00656F15">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00656F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, terwijl artikel 41 krachtens het PKH+ wordt</w:t>
       </w:r>
-      <w:r w:rsidR="00E2248D">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00E2248D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> opgeschort</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="00656F15">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="00656F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F26546" w:rsidR="004A5E8C">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="004A5E8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C4160" w:rsidR="002C4160">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="002C4160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0097243A" w:rsidP="00DD20D3" w:rsidRDefault="0097243A" w14:paraId="24408414" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="006B02DB" w:rsidP="00E7524A" w:rsidRDefault="00DD20D3" w14:paraId="66C25802" w14:textId="1639AB15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A" w:rsidR="0097243A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>van Buitenlandse Zaken,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006B02DB" w:rsidP="00DD20D3" w:rsidRDefault="00DD20D3" w14:paraId="66C25802" w14:textId="1639AB15">
-[...21 lines deleted...]
-        <w:t>van Buitenlandse Zaken,</w:t>
+    <w:p w:rsidR="00AD0540" w:rsidP="00E7524A" w:rsidRDefault="00E7524A" w14:paraId="22749805" w14:textId="0D9E3630">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD0540" w:rsidP="00DD20D3" w:rsidRDefault="00AD0540" w14:paraId="22749805" w14:textId="6BBC47F5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00E7524A" w:rsidR="00E7524A" w:rsidP="00E7524A" w:rsidRDefault="00E7524A" w14:paraId="31323BD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AD0540" w:rsidSect="00121123">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidRPr="00E7524A" w:rsidR="00E7524A" w:rsidSect="00121123">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="720" w:bottom="1418" w:left="720" w:header="340" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="196D0799" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11" w:rsidP="001168AD">
+    <w:p w14:paraId="1A7F2EE2" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C" w:rsidP="001168AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D9AF968" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11" w:rsidP="001168AD">
+    <w:p w14:paraId="69EBE45B" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C" w:rsidP="001168AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D920CC7" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11">
+    <w:p w14:paraId="5526FB05" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8999,392 +8678,311 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...41 lines deleted...]
-  </w:sdt>
+  <w:p w14:paraId="222C4156" w14:textId="59B54A30" w:rsidR="0039227D" w:rsidRDefault="0039227D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C99DAAF" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11" w:rsidP="001168AD">
+    <w:p w14:paraId="29747E5C" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C" w:rsidP="001168AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35186E1B" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11" w:rsidP="001168AD">
+    <w:p w14:paraId="771CC4E3" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C" w:rsidP="001168AD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A38C8AE" w14:textId="77777777" w:rsidR="00493A11" w:rsidRDefault="00493A11">
+    <w:p w14:paraId="75533BE6" w14:textId="77777777" w:rsidR="006A540C" w:rsidRDefault="006A540C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62D916B2" w14:textId="585C9FA3" w:rsidR="00527156" w:rsidRPr="0073758D" w:rsidRDefault="00527156">
+    <w:p w14:paraId="62D916B2" w14:textId="585C9FA3" w:rsidR="00527156" w:rsidRPr="00E7524A" w:rsidRDefault="00527156">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0073758D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A18D6" w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="008A18D6" w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In het verleden (bijvoorbeeld in </w:t>
       </w:r>
-      <w:r w:rsidR="008A18D6" w:rsidRPr="0073758D">
-        <w:rPr>
+      <w:r w:rsidR="008A18D6" w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Trb. </w:t>
       </w:r>
-      <w:r w:rsidR="008A18D6" w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="008A18D6" w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1973, 97)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ook naar het Nederlands vertaald als de Internationale Organisatie voor Atoomenergie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2A5A56A0" w14:textId="461C345C" w:rsidR="00922C0B" w:rsidRPr="0073758D" w:rsidRDefault="00922C0B">
+    <w:p w14:paraId="2A5A56A0" w14:textId="461C345C" w:rsidR="00922C0B" w:rsidRPr="00E7524A" w:rsidRDefault="00922C0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0073758D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beter bekend als het Non-Proliferatieverdrag (NPV). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="57D42EF4" w14:textId="6F3F2C86" w:rsidR="00922C0B" w:rsidRPr="001175A5" w:rsidRDefault="00922C0B">
+    <w:p w14:paraId="57D42EF4" w14:textId="6F3F2C86" w:rsidR="00922C0B" w:rsidRPr="00E7524A" w:rsidRDefault="00922C0B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0073758D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beter bekend als het Verdrag van Tlatelolco. </w:t>
       </w:r>
-      <w:r w:rsidR="00831128" w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00831128" w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Tlatelolco is een voormalig Azteekse plaats in Mexico die tegenwoordig binnen Mexico-Stad valt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="00347B3F" w14:textId="677650D6" w:rsidR="00A52EE9" w:rsidRPr="001175A5" w:rsidRDefault="00A52EE9">
+    <w:p w14:paraId="00347B3F" w14:textId="677650D6" w:rsidR="00A52EE9" w:rsidRPr="00E7524A" w:rsidRDefault="00A52EE9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001175A5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001175A5">
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het verleden (bijvoorbeeld in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Trb. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073758D">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>1973, 97) werd het Internationaal Atoomenergieagentschap naar het Nederlands vertaald als de Internationale Organisatie voor Atoomenergie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0B2A14EC" w14:textId="179AF84A" w:rsidR="004600CF" w:rsidRPr="001175A5" w:rsidRDefault="004600CF">
+    <w:p w14:paraId="0B2A14EC" w14:textId="179AF84A" w:rsidR="004600CF" w:rsidRPr="00E7524A" w:rsidRDefault="004600CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001175A5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001175A5">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Engels</w:t>
       </w:r>
-      <w:r w:rsidR="00787E3C" w:rsidRPr="001175A5">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidR="00787E3C" w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en ook bekend als)</w:t>
       </w:r>
-      <w:r w:rsidRPr="001175A5">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001175A5">
-        <w:rPr>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Small Quantities Protocol (SQP)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="02F625BB" w14:textId="0F222DED" w:rsidR="00E16D98" w:rsidRPr="001175A5" w:rsidRDefault="00E16D98">
+    <w:p w14:paraId="02F625BB" w14:textId="0F222DED" w:rsidR="00E16D98" w:rsidRPr="00E7524A" w:rsidRDefault="00E16D98">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001175A5">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7524A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001175A5">
-[...13 lines deleted...]
-        <w:t>Zie ook voetnoot 4.</w:t>
+      <w:r w:rsidRPr="00E7524A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie ook voetnoot 4.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F257DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3203E66"/>
     <w:lvl w:ilvl="0" w:tplc="543C1654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D17066D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -11312,88 +10910,89 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1310136592">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="942147827">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1186022075">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2099249658">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="618531314">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2146122159">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE6384"/>
     <w:rsid w:val="00000F6C"/>
     <w:rsid w:val="00002310"/>
     <w:rsid w:val="00006250"/>
     <w:rsid w:val="00010C74"/>
     <w:rsid w:val="00015D3C"/>
     <w:rsid w:val="00021B52"/>
     <w:rsid w:val="00032892"/>
     <w:rsid w:val="00052E00"/>
     <w:rsid w:val="0005718E"/>
+    <w:rsid w:val="00061E1C"/>
     <w:rsid w:val="00065B7B"/>
     <w:rsid w:val="00065EE9"/>
     <w:rsid w:val="00070E07"/>
     <w:rsid w:val="000725A4"/>
     <w:rsid w:val="00074F56"/>
     <w:rsid w:val="00075119"/>
     <w:rsid w:val="000B36CC"/>
     <w:rsid w:val="000B5294"/>
     <w:rsid w:val="000C14CB"/>
     <w:rsid w:val="000C4E6C"/>
     <w:rsid w:val="000E76FD"/>
     <w:rsid w:val="000F7693"/>
     <w:rsid w:val="000F7B1B"/>
     <w:rsid w:val="00112DFE"/>
     <w:rsid w:val="00114115"/>
     <w:rsid w:val="001168AD"/>
     <w:rsid w:val="001175A5"/>
     <w:rsid w:val="00120492"/>
     <w:rsid w:val="00121123"/>
     <w:rsid w:val="00125105"/>
     <w:rsid w:val="00126466"/>
     <w:rsid w:val="00126EB5"/>
     <w:rsid w:val="00130D71"/>
     <w:rsid w:val="00142349"/>
     <w:rsid w:val="00144CFB"/>
@@ -11525,50 +11124,51 @@
     <w:rsid w:val="005E3F1B"/>
     <w:rsid w:val="005E52B4"/>
     <w:rsid w:val="005E6DA1"/>
     <w:rsid w:val="005E7FAE"/>
     <w:rsid w:val="005F00BB"/>
     <w:rsid w:val="005F0AA7"/>
     <w:rsid w:val="005F53FD"/>
     <w:rsid w:val="005F6723"/>
     <w:rsid w:val="00603177"/>
     <w:rsid w:val="00604F87"/>
     <w:rsid w:val="00610D0F"/>
     <w:rsid w:val="00623C51"/>
     <w:rsid w:val="00630578"/>
     <w:rsid w:val="00637062"/>
     <w:rsid w:val="00637A28"/>
     <w:rsid w:val="00643842"/>
     <w:rsid w:val="00656F15"/>
     <w:rsid w:val="00660A92"/>
     <w:rsid w:val="00673E85"/>
     <w:rsid w:val="00677AA8"/>
     <w:rsid w:val="00681B55"/>
     <w:rsid w:val="006932FE"/>
     <w:rsid w:val="00694708"/>
     <w:rsid w:val="00696889"/>
     <w:rsid w:val="006A0E08"/>
+    <w:rsid w:val="006A540C"/>
     <w:rsid w:val="006A755F"/>
     <w:rsid w:val="006B02DB"/>
     <w:rsid w:val="006C5658"/>
     <w:rsid w:val="006C5B12"/>
     <w:rsid w:val="006D1F59"/>
     <w:rsid w:val="006F0A66"/>
     <w:rsid w:val="006F14FA"/>
     <w:rsid w:val="006F3511"/>
     <w:rsid w:val="006F539A"/>
     <w:rsid w:val="007000FD"/>
     <w:rsid w:val="00701DA4"/>
     <w:rsid w:val="00712DFF"/>
     <w:rsid w:val="00716C15"/>
     <w:rsid w:val="007172E5"/>
     <w:rsid w:val="00722573"/>
     <w:rsid w:val="00722793"/>
     <w:rsid w:val="00726B06"/>
     <w:rsid w:val="00730E99"/>
     <w:rsid w:val="00733B5B"/>
     <w:rsid w:val="0073758D"/>
     <w:rsid w:val="00741864"/>
     <w:rsid w:val="00742317"/>
     <w:rsid w:val="007507A1"/>
     <w:rsid w:val="0075329C"/>
     <w:rsid w:val="00761247"/>
@@ -11775,50 +11375,51 @@
     <w:rsid w:val="00D80FF8"/>
     <w:rsid w:val="00DA13AA"/>
     <w:rsid w:val="00DA63C7"/>
     <w:rsid w:val="00DB331E"/>
     <w:rsid w:val="00DB450E"/>
     <w:rsid w:val="00DC1299"/>
     <w:rsid w:val="00DC60E5"/>
     <w:rsid w:val="00DC6714"/>
     <w:rsid w:val="00DC6DD6"/>
     <w:rsid w:val="00DD20D3"/>
     <w:rsid w:val="00DE49A3"/>
     <w:rsid w:val="00DF23F5"/>
     <w:rsid w:val="00E03EAA"/>
     <w:rsid w:val="00E16D98"/>
     <w:rsid w:val="00E2248D"/>
     <w:rsid w:val="00E262DB"/>
     <w:rsid w:val="00E34477"/>
     <w:rsid w:val="00E34C4D"/>
     <w:rsid w:val="00E3545D"/>
     <w:rsid w:val="00E3600F"/>
     <w:rsid w:val="00E50E3B"/>
     <w:rsid w:val="00E67575"/>
     <w:rsid w:val="00E67F88"/>
     <w:rsid w:val="00E73EB7"/>
     <w:rsid w:val="00E7434F"/>
+    <w:rsid w:val="00E7524A"/>
     <w:rsid w:val="00E84B13"/>
     <w:rsid w:val="00E87FE5"/>
     <w:rsid w:val="00E9381A"/>
     <w:rsid w:val="00E953C8"/>
     <w:rsid w:val="00EB4E88"/>
     <w:rsid w:val="00EB651D"/>
     <w:rsid w:val="00EB68CE"/>
     <w:rsid w:val="00EC137C"/>
     <w:rsid w:val="00ED1B20"/>
     <w:rsid w:val="00ED3A3F"/>
     <w:rsid w:val="00EE27F7"/>
     <w:rsid w:val="00EE3D14"/>
     <w:rsid w:val="00EE50BE"/>
     <w:rsid w:val="00EF1D23"/>
     <w:rsid w:val="00EF59DC"/>
     <w:rsid w:val="00F008BA"/>
     <w:rsid w:val="00F078E2"/>
     <w:rsid w:val="00F07978"/>
     <w:rsid w:val="00F117F0"/>
     <w:rsid w:val="00F15E18"/>
     <w:rsid w:val="00F1603F"/>
     <w:rsid w:val="00F167BD"/>
     <w:rsid w:val="00F1717F"/>
     <w:rsid w:val="00F24FEE"/>
     <w:rsid w:val="00F25948"/>
@@ -12731,51 +12332,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1731028256">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13021,74 +12622,74 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...2 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3344</ap:Words>
+  <ap:Characters>18396</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>153</ap:Lines>
   <ap:Paragraphs>43</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21657</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21697</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>