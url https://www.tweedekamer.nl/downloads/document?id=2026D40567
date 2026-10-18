--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="000829D4" w:rsidP="00BA3A6B" w:rsidRDefault="000829D4" w14:paraId="458137A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0020038E" w:rsidP="00EA28EC" w:rsidRDefault="00555EE2" w14:paraId="59B67176" w14:textId="39848551">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Defensienota 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA28EC" w:rsidP="00EA28EC" w:rsidRDefault="00EA28EC" w14:paraId="5A33E655" w14:textId="77777777">
       <w:pPr>
@@ -69,185 +69,170 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA28EC">
         <w:t>het rond</w:t>
       </w:r>
       <w:r w:rsidR="00AA2AA3">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA28EC">
         <w:t xml:space="preserve">tafelgesprek op 23 september </w:t>
       </w:r>
       <w:r w:rsidR="00AA2AA3">
         <w:t xml:space="preserve">2026 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">met de </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA28EC" w:rsidP="00EA28EC" w:rsidRDefault="00EA28EC" w14:paraId="09784194" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>vaste</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> commissie voor Defensie van de Tweede Kamer</w:t>
+        <w:t>vaste commissie voor Defensie van de Tweede Kamer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EA28EC" w:rsidP="00EA28EC" w:rsidRDefault="00EA28EC" w14:paraId="198D4056" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EA28EC" w:rsidP="00EA28EC" w:rsidRDefault="00EA28EC" w14:paraId="57FEC118" w14:textId="727F7786">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prof. Dr. Rob de Wijk</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="00EA28EC" w:rsidP="00EA28EC" w:rsidRDefault="00EA28EC" w14:paraId="25548E4E" w14:textId="27ECB654">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Oprichter </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Oprichter HCSS / </w:t>
+      </w:r>
+      <w:r w:rsidR="00B653B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>HCSS /</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Hoogleraar </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B653B2">
+        <w:t>Universiteit Leiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA28EC" w:rsidP="00BA3A6B" w:rsidRDefault="00EA28EC" w14:paraId="45C78552" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA28EC" w:rsidP="00BA3A6B" w:rsidRDefault="00EA28EC" w14:paraId="7ED88719" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA3A6B" w:rsidR="00555EE2" w:rsidP="00BA3A6B" w:rsidRDefault="00555EE2" w14:paraId="1B6089FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Hoogleraar </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BA3A6B" w:rsidR="0020038E" w:rsidP="00BA3A6B" w:rsidRDefault="000829D4" w14:paraId="71934A76" w14:textId="5BDBD3FD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Universiteit Leiden</w:t>
-[...14 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3A6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Internationaal, de veiligheidssituatie </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="000829D4" w:rsidP="00BA3A6B" w:rsidRDefault="000829D4" w14:paraId="6F95CDE6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED1118" w:rsidP="00BA3A6B" w:rsidRDefault="0020038E" w14:paraId="4058A5E1" w14:textId="77777777">
+    <w:p w:rsidR="00ED1118" w:rsidP="00BA3A6B" w:rsidRDefault="0020038E" w14:paraId="4058A5E1" w14:textId="76893303">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">Op de analyse van de veiligheidssituatie van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="009E1B82">
         <w:t xml:space="preserve">Nederlandse Defensienota 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
-        <w:t xml:space="preserve">valt wijzig aan te merken. De situatie is dreigend. De Nederlandse inlichtingendiensten schatten in dat een jaar na het beëindigen van de oorlog in Oekraïne een beperkte </w:t>
+        <w:t>valt w</w:t>
+      </w:r>
+      <w:r w:rsidR="00934BA6">
+        <w:t>einig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3A6B">
+        <w:t xml:space="preserve"> aan te merken. De situatie is dreigend. De Nederlandse inlichtingendiensten schatten in dat een jaar na het beëindigen van de oorlog in Oekraïne een beperkte </w:t>
       </w:r>
       <w:r w:rsidR="00AA2AA3">
         <w:t xml:space="preserve">Russische aanval </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">tegen de NAVO mogelijk is. Volgens inschattingen van onder meer de Duitse inlichtingendienst is Rusland vanaf 2028 of 2030 gereed voor grootschalige agressie tegen een of meer NAVO-landen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="000829D4">
         <w:t xml:space="preserve">Dit wordt op meerdere plaatsen in de nota als gevaarlijkste scenario gezien.  Deze inschatting is naar mijn mening juist. Rusland bevindt zich in Fase 0, waarbij hybride operaties toenemen en als voorbereiding op een groot conflict worden gezien. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="000829D4">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">t is een cruciaal uitgangspunt voor de defensieplanning. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED1118" w:rsidP="00BA3A6B" w:rsidRDefault="00ED1118" w14:paraId="76999DF6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
@@ -447,59 +432,52 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="00ED1118" w:rsidP="00ED1118" w:rsidRDefault="00ED1118" w14:paraId="6250FF9B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">Een wezenlijk probleem is dat deze Defensienota in tegenstelling tot vroegere nota’s geen echt planningsdocument is, maar een brede richtinggevende politieke visie. Die visie deel ik voor het overgrote deel. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t>herstructureringsplan is geclassificeerd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, maar in vorige Defensienota’s werd veel uitvoeriger ingegaan op de toekomstige krijgsmacht. Ook daardoor is het vellen van een oordeel niet goed mogelijk.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="00ED1118" w:rsidP="00ED1118" w:rsidRDefault="00ED1118" w14:paraId="5E3FF3E2" w14:textId="5946D436">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
-        <w:t xml:space="preserve">Zo wordt niet aangegeven hoe de krijgsmacht transformeert en welke middelen op </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> termijn worden aangeschaft. Waar voorheen de krijgsmachtdelen een fors eigen hoofdstuk kregen, heten ze nu ‘domeinen’ waarover slechts een paar regels worden geschreven. Dat maakt het </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zo wordt niet aangegeven hoe de krijgsmacht transformeert en welke middelen op welke termijn worden aangeschaft. Waar voorheen de krijgsmachtdelen een fors eigen hoofdstuk kregen, heten ze nu ‘domeinen’ waarover slechts een paar regels worden geschreven. Dat maakt het </w:t>
       </w:r>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve"> vaag. In sommige gevallen verwordt het tot kretologie.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED1118" w:rsidP="00BA3A6B" w:rsidRDefault="00ED1118" w14:paraId="6817A2CB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="000F30D6" w:rsidP="00BA3A6B" w:rsidRDefault="00FF7AA8" w14:paraId="077D61EC" w14:textId="15408AC0">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">Dat komt ook omdat er slechts </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="009E1B82">
         <w:t xml:space="preserve">richting </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">wordt </w:t>
@@ -739,51 +717,55 @@
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="007B35EB">
         <w:t xml:space="preserve">nterne procedures raken de veiligheid van Nederland. De wapenaanschaf stagneert, terwijl de urgentie van de wederopbouw van de krijgsmacht juist toeneemt. </w:t>
       </w:r>
       <w:r w:rsidR="00B32C94">
         <w:t xml:space="preserve">Dit vereist een cultuuromslag bij defensie zelf. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="000829D4" w:rsidP="00BA3A6B" w:rsidRDefault="007B35EB" w14:paraId="58C9BCB3" w14:textId="3B186FC1">
       <w:pPr>
         <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">De innovatiecyclus van drones duurt zes weken. Om de vier maanden verandert de aard van de oorlog. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00555EE2">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t>nterne procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00555EE2">
         <w:t xml:space="preserve">, de relaties met het bedrijfsleven en de wijze van produceren </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
-        <w:t>sporen niet langer met die realiteit. Niet het star toepassen van vertragende regels zijn leidend, maar de innovatiesnelheid van de tegenstander. Vasthouden aan vredesbedrijfsvoering terwijl een groot conflict dreigt, is gevaarlijk. De tegenstander innoveert in weken. Wij kunnen ons procedures van jaren niet langer veroorloven.</w:t>
+        <w:t xml:space="preserve">sporen niet langer met die realiteit. Niet het star toepassen van vertragende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3A6B">
+        <w:lastRenderedPageBreak/>
+        <w:t>regels zijn leidend, maar de innovatiesnelheid van de tegenstander. Vasthouden aan vredesbedrijfsvoering terwijl een groot conflict dreigt, is gevaarlijk. De tegenstander innoveert in weken. Wij kunnen ons procedures van jaren niet langer veroorloven.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00555EE2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B87878" w:rsidR="00BA3A6B" w:rsidP="00BA3A6B" w:rsidRDefault="00BA3A6B" w14:paraId="7112FF39" w14:textId="709A40DB">
       <w:pPr>
         <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t>Positief is dat wordt gestreefd naar een Defensie Innovatie opschalingscapaciteit naar voorbeeld van het Amerikaanse DARPA</w:t>
       </w:r>
       <w:r w:rsidR="00B32C94">
         <w:t>, mits defensie weet hoe hier invulling aan kan worden gegeven en de genoemde vereiste cultuuromslag daadwerkelijk plaatsvindt.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00B32C94">
         <w:t xml:space="preserve"> Dit</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve"> heeft gevolgen voor de inrichting van de krijgsmacht, de inrichting van het budget en de organisatie van de gouden driehoek van defensie-bedrijfsleven-en kennisinstellingen. Dit begin</w:t>
       </w:r>
       <w:r w:rsidR="00B87878">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
@@ -1096,51 +1078,55 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3A6B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>deterrence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">. Amerikaanse troepen zijn een ‘trip </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t>wire</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">’ voor de inzet van Amerikaanse kernwapens. Als de Amerikaanse troepen worden verminderd of zelfs geheel worden teruggetrokken wordt deze functie uitgehold. Het alternatief is vertrouwen op de Britse en initieel vooral Franse kernmachten waarover onderhandelingen gaande zijn. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="002209CC">
         <w:t xml:space="preserve">Afgezien van de opmerking dat ‘Europa meer verantwoordelijkheid moet nemen voor afschrikking en verdediging’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00BA3A6B">
-        <w:t>en dat er samenwerking is met Frankrijk</w:t>
+        <w:t xml:space="preserve">en dat er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3A6B" w:rsidR="00BA3A6B">
+        <w:lastRenderedPageBreak/>
+        <w:t>samenwerking is met Frankrijk</w:t>
       </w:r>
       <w:r w:rsidR="00AA2AA3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00BA3A6B">
         <w:t xml:space="preserve"> wordt de nucleaire afschrikking </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="002209CC">
         <w:t xml:space="preserve">nauwelijks uitgewerkt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="00F35E28" w:rsidP="00AA2AA3" w:rsidRDefault="00F35E28" w14:paraId="298D2A62" w14:textId="6C72826C">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA2AA3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1148,59 +1134,51 @@
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">. President Trump wil in beginsel </w:t>
       </w:r>
       <w:r w:rsidR="00AA2AA3">
         <w:t>niet</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="002209CC">
         <w:t xml:space="preserve">of zeer beperkt </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B">
         <w:t xml:space="preserve">langeafstandswapens in Europa plaatsen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00AA2AA3">
         <w:t xml:space="preserve">Het Duitse </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00AA2AA3">
         <w:t>Diehl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00AA2AA3">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wil met het Oekraïense Fire</w:t>
+        <w:t xml:space="preserve"> Defence wil met het Oekraïense Fire</w:t>
       </w:r>
       <w:r w:rsidR="00B653B2">
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00AA2AA3">
         <w:t xml:space="preserve">oint de succesvolle Flamingo-kruisraket gaan produceren, met een bereik van drieduizend kilometer. Dit kan een alternatief zijn. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2AA3">
         <w:t xml:space="preserve">In Iran is een te groot aantal Patriot onderscheppingsraketten afgeschoten. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2AA3" w:rsidR="00AA2AA3">
         <w:t xml:space="preserve">Is het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA2AA3" w:rsidR="00AA2AA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Freyja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA2AA3" w:rsidR="00AA2AA3">
         <w:rPr>
@@ -1435,124 +1413,122 @@
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3A6B" w:rsidR="00F35E28">
         <w:t xml:space="preserve"> in rap tempo van Amerika onafhankelijker te worden. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BA3A6B" w:rsidR="001F640F" w:rsidP="00BA3A6B" w:rsidRDefault="001F640F" w14:paraId="7780D7C4" w14:textId="27BF6DAA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00BA3A6B" w:rsidR="001F640F" w:rsidSect="00FA4395">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="112E3A6E" w14:textId="77777777" w:rsidR="002C66B5" w:rsidRDefault="002C66B5" w:rsidP="003C0B9F">
+    <w:p w14:paraId="6E347020" w14:textId="77777777" w:rsidR="00276112" w:rsidRDefault="00276112" w:rsidP="003C0B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EE04B13" w14:textId="77777777" w:rsidR="002C66B5" w:rsidRDefault="002C66B5" w:rsidP="003C0B9F">
+    <w:p w14:paraId="5FCFC626" w14:textId="77777777" w:rsidR="00276112" w:rsidRDefault="00276112" w:rsidP="003C0B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08C77AF2" w14:textId="3CCCFEAC" w:rsidR="003C0B9F" w:rsidRDefault="003C0B9F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F52E953" wp14:editId="64F8B708">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1817370" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="11430" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1163962968" name="Tekstvak 2" descr="Classified as Internal | Intern">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1599,88 +1575,88 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Classified as Internal | Intern</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1F52E953" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstvak 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classified as Internal | Intern" style="position:absolute;margin-left:0;margin-top:0;width:143.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB/Q+kdEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igsHYRoWKtmCah&#13;&#10;thKt+mwcm0SyfZZtSNhfv7MToOv6NO3F+XJ3vh/ffZ7fdlqRg3C+AVPS8SinRBgOVWN2JX15Xn25&#13;&#10;ocQHZiqmwIiSHoWnt4vPn+atLcQEalCVcASTGF+0tqR1CLbIMs9roZkfgRUGnRKcZgF/3S6rHGsx&#13;&#10;u1bZJM+/Zi24yjrgwnu03vdOukj5pRQ8PErpRSCqpNhbSKdL5zae2WLOip1jtm740Ab7hy40awwW&#13;&#10;Pae6Z4GRvWv+SqUb7sCDDCMOOgMpGy7SDDjNOH83zaZmVqRZkBxvzzT5/5eWPxw29smR0H2HDhcY&#13;&#10;CWmtLzwa4zyddDp+sVOCfqTweKZNdIHweOlmfH11jS6OvqvpbDpNvGaX29b58EOAJhGU1OFaElvs&#13;&#10;sPYBK2LoKSQWM7BqlEqrUeYPAwZGS3ZpMaLQbbuh7y1URxzHQb9pb/mqwZpr5sMTc7habBPlGh7x&#13;&#10;kAraksKAKKnB/frIHuORcfRS0qJUSmpQy5SonwY3MZlN8zxKK/0hcCewTWD8LZ9Fv9nrO0AVjvFB&#13;&#10;WJ5gDA7qBKUD/YpqXsZq6GKGY82Sbk/wLvTCxdfAxXKZglBFloW12VgeU0eyIpPP3StzdqA74KIe&#13;&#10;4CQmVrxjvY+NN71d7gNyn1YSie3ZHPhGBaZNDa8lSvztf4q6vOnFbwAAAP//AwBQSwMEFAAGAAgA&#13;&#10;AAAhAJ7OPa/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhRh6hEVRqn&#13;&#10;qlpAXBuQ4OjE2zhqvA6x24a/78IFLiOtRjM7r1hPrhdnHEPnScHDPAGB1HjTUavg/e35fgkiRE1G&#13;&#10;955QwTcGWJezm0Lnxl9oj+cqtoJLKORagY1xyKUMjUWnw9wPSOwd/Oh05HNspRn1hctdL9MkyaTT&#13;&#10;HfEHqwfcWmyO1ckpyHYvGzt8ZJ9fhzS8htofY+WflLq7nXYrls0KRMQp/iXgh4H3Q8nDan8iE0Sv&#13;&#10;gGnir7KXLrMURK3gcbEAWRbyP0F5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH9D6R0Q&#13;&#10;AgAAGwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ7O&#13;&#10;Pa/dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAB0BQAAAAA=&#13;&#10;" filled="f" stroked="f">
+            <v:shape id="Tekstvak 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classified as Internal | Intern" style="position:absolute;margin-left:0;margin-top:0;width:143.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/Q+kdEAIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igsHYRoWKtmCah&#10;thKt+mwcm0SyfZZtSNhfv7MToOv6NO3F+XJ3vh/ffZ7fdlqRg3C+AVPS8SinRBgOVWN2JX15Xn25&#10;ocQHZiqmwIiSHoWnt4vPn+atLcQEalCVcASTGF+0tqR1CLbIMs9roZkfgRUGnRKcZgF/3S6rHGsx&#10;u1bZJM+/Zi24yjrgwnu03vdOukj5pRQ8PErpRSCqpNhbSKdL5zae2WLOip1jtm740Ab7hy40awwW&#10;Pae6Z4GRvWv+SqUb7sCDDCMOOgMpGy7SDDjNOH83zaZmVqRZkBxvzzT5/5eWPxw29smR0H2HDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTweKZNdIHweOlmfH11jS6OvqvpbDpNvGaX29b58EOAJhGU1OFaElvs&#10;sPYBK2LoKSQWM7BqlEqrUeYPAwZGS3ZpMaLQbbuh7y1URxzHQb9pb/mqwZpr5sMTc7habBPlGh7x&#10;kAraksKAKKnB/frIHuORcfRS0qJUSmpQy5SonwY3MZlN8zxKK/0hcCewTWD8LZ9Fv9nrO0AVjvFB&#10;WJ5gDA7qBKUD/YpqXsZq6GKGY82Sbk/wLvTCxdfAxXKZglBFloW12VgeU0eyIpPP3StzdqA74KIe&#10;4CQmVrxjvY+NN71d7gNyn1YSie3ZHPhGBaZNDa8lSvztf4q6vOnFbwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ7OPa/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrkbhRh6hEVRqn&#10;qlpAXBuQ4OjE2zhqvA6x24a/78IFLiOtRjM7r1hPrhdnHEPnScHDPAGB1HjTUavg/e35fgkiRE1G&#10;955QwTcGWJezm0Lnxl9oj+cqtoJLKORagY1xyKUMjUWnw9wPSOwd/Oh05HNspRn1hctdL9MkyaTT&#10;HfEHqwfcWmyO1ckpyHYvGzt8ZJ9fhzS8htofY+WflLq7nXYrls0KRMQp/iXgh4H3Q8nDan8iE0Sv&#10;gGnir7KXLrMURK3gcbEAWRbyP0F5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH9D6R0Q&#10;AgAAGwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ7O&#10;Pa/dAAAACQEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="75121B54" w14:textId="52AF6438" w:rsidR="003C0B9F" w:rsidRPr="003C0B9F" w:rsidRDefault="003C0B9F" w:rsidP="003C0B9F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003C0B9F">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Classified as Internal | Intern</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F1237FA" w14:textId="48544CBD" w:rsidR="003C0B9F" w:rsidRDefault="003C0B9F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6510C0B4" wp14:editId="527F0D05">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="1817370" cy="345440"/>
               <wp:effectExtent l="0" t="0" r="11430" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="350546657" name="Tekstvak 1" descr="Classified as Internal | Intern">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -1727,107 +1703,107 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Classified as Internal | Intern</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6510C0B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Tekstvak 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classified as Internal | Intern" style="position:absolute;margin-left:0;margin-top:0;width:143.1pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBaE7EJEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Icu0kFy4GbwEUB&#13;&#10;IwngFDlTFGkJILkESVtyv75L+pWmPQW5UKvd5T5mhrPbQSuyE853YCpajHJKhOHQdGZT0V/Pyy83&#13;&#10;lPjATMMUGFHRvfD0dv7506y3pRhDC6oRjmAR48veVrQNwZZZ5nkrNPMjsMJgUILTLOCv22SNYz1W&#13;&#10;1yob5/nXrAfXWAdceI/e+0OQzlN9KQUPj1J6EYiqKM4W0unSWcczm89YuXHMth0/jsHeMYVmncGm&#13;&#10;51L3LDCydd0/pXTHHXiQYcRBZyBlx0XaAbcp8jfbrFtmRdoFwfH2DJP/uLL8Ybe2T46E4TsMSGAE&#13;&#10;pLe+9OiM+wzS6fjFSQnGEcL9GTYxBMLjpZvi+uoaQxxjV5PpZJJwzS63rfPhhwBNolFRh7QktNhu&#13;&#10;5QN2xNRTSmxmYNkplahR5i8HJkZPdhkxWmGoB9I1r8avodnjVg4OhHvLlx22XjEfnphDhnFaVG14&#13;&#10;xEMq6CsKR4uSFtzv//ljPgKPUUp6VExFDUqaEvXTICHj6STPo8LSHxruZNTJKL7l0xg3W30HKMYC&#13;&#10;34XlyYzJQZ1M6UC/oKgXsRuGmOHYs6L1ybwLB/3io+BisUhJKCbLwsqsLY+lI2YR0OfhhTl7RD0g&#13;&#10;Xw9w0hQr34B/yI03vV1sA1KQmIn4HtA8wo5CTIQdH01U+uv/lHV52vM/AAAA//8DAFBLAwQUAAYA&#13;&#10;CAAAACEAns49r90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuFGHqERV&#13;&#10;GqeqWkBcG5Dg6MTbOGq8DrHbhr/vwgUuI61GMzuvWE+uF2ccQ+dJwcM8AYHUeNNRq+D97fl+CSJE&#13;&#10;TUb3nlDBNwZYl7ObQufGX2iP5yq2gkso5FqBjXHIpQyNRafD3A9I7B386HTkc2ylGfWFy10v0yTJ&#13;&#10;pNMd8QerB9xabI7VySnIdi8bO3xkn1+HNLyG2h9j5Z+UuruddiuWzQpExCn+JeCHgfdDycNqfyIT&#13;&#10;RK+AaeKvspcusxREreBxsQBZFvI/QXkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWhOx&#13;&#10;CRICAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;ns49r90AAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAHYFAAAAAA==&#13;&#10;" filled="f" stroked="f">
+            <v:shape id="Tekstvak 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Classified as Internal | Intern" style="position:absolute;margin-left:0;margin-top:0;width:143.1pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaE7EJEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Icu0kFy4GbwEUB&#10;IwngFDlTFGkJILkESVtyv75L+pWmPQW5UKvd5T5mhrPbQSuyE853YCpajHJKhOHQdGZT0V/Pyy83&#10;lPjATMMUGFHRvfD0dv7506y3pRhDC6oRjmAR48veVrQNwZZZ5nkrNPMjsMJgUILTLOCv22SNYz1W&#10;1yob5/nXrAfXWAdceI/e+0OQzlN9KQUPj1J6EYiqKM4W0unSWcczm89YuXHMth0/jsHeMYVmncGm&#10;51L3LDCydd0/pXTHHXiQYcRBZyBlx0XaAbcp8jfbrFtmRdoFwfH2DJP/uLL8Ybe2T46E4TsMSGAE&#10;pLe+9OiM+wzS6fjFSQnGEcL9GTYxBMLjpZvi+uoaQxxjV5PpZJJwzS63rfPhhwBNolFRh7QktNhu&#10;5QN2xNRTSmxmYNkplahR5i8HJkZPdhkxWmGoB9I1r8avodnjVg4OhHvLlx22XjEfnphDhnFaVG14&#10;xEMq6CsKR4uSFtzv//ljPgKPUUp6VExFDUqaEvXTICHj6STPo8LSHxruZNTJKL7l0xg3W30HKMYC&#10;34XlyYzJQZ1M6UC/oKgXsRuGmOHYs6L1ybwLB/3io+BisUhJKCbLwsqsLY+lI2YR0OfhhTl7RD0g&#10;Xw9w0hQr34B/yI03vV1sA1KQmIn4HtA8wo5CTIQdH01U+uv/lHV52vM/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAns49r90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuFGHqERV&#10;GqeqWkBcG5Dg6MTbOGq8DrHbhr/vwgUuI61GMzuvWE+uF2ccQ+dJwcM8AYHUeNNRq+D97fl+CSJE&#10;TUb3nlDBNwZYl7ObQufGX2iP5yq2gkso5FqBjXHIpQyNRafD3A9I7B386HTkc2ylGfWFy10v0yTJ&#10;pNMd8QerB9xabI7VySnIdi8bO3xkn1+HNLyG2h9j5Z+UuruddiuWzQpExCn+JeCHgfdDycNqfyIT&#10;RK+AaeKvspcusxREreBxsQBZFvI/QXkFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWhOx&#10;CRICAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ns49r90AAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="56A49103" w14:textId="025C00D4" w:rsidR="003C0B9F" w:rsidRPr="003C0B9F" w:rsidRDefault="003C0B9F" w:rsidP="003C0B9F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003C0B9F">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Classified as Internal | Intern</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74D7A55D" w14:textId="77777777" w:rsidR="002C66B5" w:rsidRDefault="002C66B5" w:rsidP="003C0B9F">
+    <w:p w14:paraId="2BA2C697" w14:textId="77777777" w:rsidR="00276112" w:rsidRDefault="00276112" w:rsidP="003C0B9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F97473D" w14:textId="77777777" w:rsidR="002C66B5" w:rsidRDefault="002C66B5" w:rsidP="003C0B9F">
+    <w:p w14:paraId="61174962" w14:textId="77777777" w:rsidR="00276112" w:rsidRDefault="00276112" w:rsidP="003C0B9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAF7172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5443540"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1904,164 +1880,167 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1830637674">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A4380"/>
     <w:rsid w:val="000829D4"/>
     <w:rsid w:val="000F30D6"/>
     <w:rsid w:val="000F7D78"/>
     <w:rsid w:val="00137E54"/>
     <w:rsid w:val="001F640F"/>
     <w:rsid w:val="0020038E"/>
     <w:rsid w:val="002209CC"/>
     <w:rsid w:val="0022435F"/>
+    <w:rsid w:val="00276112"/>
     <w:rsid w:val="002C242B"/>
     <w:rsid w:val="002C66B5"/>
     <w:rsid w:val="002F407E"/>
     <w:rsid w:val="00394D6E"/>
     <w:rsid w:val="003A4380"/>
     <w:rsid w:val="003C0B9F"/>
     <w:rsid w:val="00454E33"/>
     <w:rsid w:val="004A4C2A"/>
     <w:rsid w:val="00555EE2"/>
     <w:rsid w:val="00732298"/>
     <w:rsid w:val="00744429"/>
     <w:rsid w:val="007B35EB"/>
     <w:rsid w:val="007D431B"/>
     <w:rsid w:val="008444A9"/>
     <w:rsid w:val="008A239B"/>
     <w:rsid w:val="00911EA9"/>
     <w:rsid w:val="0092474C"/>
     <w:rsid w:val="00930D28"/>
+    <w:rsid w:val="00934BA6"/>
     <w:rsid w:val="009E1B82"/>
     <w:rsid w:val="009F0DDF"/>
     <w:rsid w:val="00AA2AA3"/>
     <w:rsid w:val="00AF0C97"/>
     <w:rsid w:val="00B32A24"/>
     <w:rsid w:val="00B32C94"/>
     <w:rsid w:val="00B653B2"/>
     <w:rsid w:val="00B87878"/>
     <w:rsid w:val="00BA3A6B"/>
     <w:rsid w:val="00BA6D94"/>
     <w:rsid w:val="00BF446D"/>
     <w:rsid w:val="00C36CE4"/>
+    <w:rsid w:val="00C4402E"/>
     <w:rsid w:val="00CA1761"/>
     <w:rsid w:val="00D51943"/>
     <w:rsid w:val="00D56C6B"/>
     <w:rsid w:val="00DC41C0"/>
     <w:rsid w:val="00E43D7B"/>
     <w:rsid w:val="00E64A8D"/>
     <w:rsid w:val="00E66CFB"/>
     <w:rsid w:val="00EA28EC"/>
     <w:rsid w:val="00EB71BD"/>
     <w:rsid w:val="00ED1118"/>
     <w:rsid w:val="00EE5D1D"/>
     <w:rsid w:val="00EF76AD"/>
     <w:rsid w:val="00F23151"/>
     <w:rsid w:val="00F35E28"/>
     <w:rsid w:val="00FA190A"/>
     <w:rsid w:val="00FA4395"/>
     <w:rsid w:val="00FB1177"/>
     <w:rsid w:val="00FC06A8"/>
     <w:rsid w:val="00FF7AA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E9A4618"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4D248E7-21F9-C945-AEEE-7B5D105A1844}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3070,51 +3049,51 @@
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED1118"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED1118"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -3382,54 +3361,54 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d465f887-04a9-4c17-8b62-103eddccf68b}" enabled="1" method="Standard" siteId="{ca2a7f76-dbd7-4ec0-9108-6b3d524fb7c8}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
+  <ap:Pages>4</ap:Pages>
   <ap:Words>1482</ap:Words>
   <ap:Characters>8157</ap:Characters>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:Lines>67</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>