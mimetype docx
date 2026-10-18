--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,44 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00DE4DCF" w:rsidP="00DE4DCF" w:rsidRDefault="00DE4DCF" w14:paraId="43BDE709" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>36 800 XVI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -890,51 +892,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966180">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dinsdag 5 mei 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005E619E" w:rsidR="005E619E" w:rsidP="005E619E" w:rsidRDefault="005E619E" w14:paraId="756CD751" w14:textId="46DCAF40">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
       <w:r w:rsidRPr="005E619E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dinsdagochtend</w:t>
       </w:r>
       <w:r w:rsidRPr="005E619E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> werd de delegatie op het bestuurskantoor van Sint Eustatius ontvangen door </w:t>
       </w:r>
       <w:r w:rsidR="00845B1A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00767C39">
@@ -1413,51 +1414,50 @@
       </w:r>
       <w:r w:rsidRPr="00174341">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> roulerende artsen wordt geprobeerd voldoende expertise beschikbaar te houden, maar dit leidt ook tot wisselende behandelaars. De hoge prevalentie van overgewicht en obesitas onderstreept daarnaast het belang van preventie. De organisatie zet daarom in op zowel behandeling als het bevorderen van een gezonde leefstijl. Tegelijkertijd wordt gewerkt aan renovatie en plannen voor een nieuw integraal zorgcentrum. Het bezoek bevestigde daarmee dat zorg, preventie, personele capaciteit en infrastructuur op Sint Eustatius nauw met elkaar samenhangen. De zorgaanbieder biedt daarbij een breed pakket aan diensten, waaronder thuiszorg, spoedzorg, ambulancezorg en vaccinatie en screening.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00174341" w:rsidR="00AC49B5" w:rsidP="00174341" w:rsidRDefault="00AC49B5" w14:paraId="6267F215" w14:textId="46A9425A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00174341">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Het bezoek aan de naschoolse activiteiten</w:t>
       </w:r>
       <w:r w:rsidR="00432072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidRPr="002A73A4" w:rsidR="00432072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">A+ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A73A4" w:rsidR="00432072">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1879,51 +1879,50 @@
       </w:r>
       <w:r w:rsidR="007132F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ederland</w:t>
       </w:r>
       <w:r w:rsidR="00995447">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> mogen werken.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0017734F" w:rsidR="0017734F" w:rsidP="0017734F" w:rsidRDefault="0017734F" w14:paraId="2117865B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017734F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Daarnaast is gesproken over preventie, gezonde voeding en de mate van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0017734F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zelfvoorzienendheid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0017734F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de eilanden. De voedselvoorziening kent kwetsbaarheden doordat de eilanden voor het vervoer van voedsel aan het einde van de keten liggen. Meer lokale productie kan daarom bijdragen aan de voedselzekerheid en aan gezondere voedingspatronen. Daarbij verschilt de uitgangssituatie per eiland; op Bonaire is bijvoorbeeld relatief weinig landbouwgrond beschikbaar. Ook het vertrek van jongeren naar elders vormt een belangrijke uitdaging, omdat hierdoor kennis en capaciteit wegvloeien en het soms moeilijker wordt om complexe maatschappelijke vraagstukken op te lossen. Tot slot kwamen de uitdagingen rond digitalisering en het opleiden en behouden van voldoende gekwalificeerde mensen aan de orde. Deze thema’s sluiten aan bij de bredere inzet van het Rijk om de economische en maatschappelijke zelfredzaamheid van Bonaire, Sint Eustatius en Saba te versterken en de samenwerking tussen het Rijk en de eilanden te verbeteren.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0035288D" w:rsidR="0035288D" w:rsidP="0035288D" w:rsidRDefault="00E25441" w14:paraId="26FBA74C" w14:textId="4EC2234C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2239,51 +2238,50 @@
       </w:r>
       <w:r w:rsidR="00240598">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat aan bod kwam</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> waren de praktische en logistieke uitdagingen waarmee de zorg op Bonaire te maken heeft. De medische uitzendingen naar andere landen en eilanden brengen hoge kosten met zich mee, terwijl de continuïteit van personeel kwetsbaar is door de beperkte schaal van het eiland en de afhankelijkheid van tijdelijke of ingevlogen professionals. Daarbij werd aandacht gevraagd voor de veelheid aan incidentele financiering, onder meer in de ouderenzorg, waardoor het lastig kan zijn om voorzieningen structureel op te bouwen. De gesprekspartners benadrukten dat versterking van regionale samenwerking een belangrijk speerpunt zou moeten zijn: door binnen het Caribisch gebied meer kennis, personeel, expertise en voorzieningen te delen kan de continuïteit van zorg worden verbeterd en kan de afhankelijkheid van medische uitzendingen mogelijk worden verminderd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CB4698" w:rsidR="00CB4698" w:rsidP="00CB4698" w:rsidRDefault="00CB4698" w14:paraId="17259FE7" w14:textId="6C7EDDC4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Verder kwam de spanning tussen de verschillende zorgstelsels aan de orde. </w:t>
       </w:r>
       <w:r w:rsidR="00EA4DC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ervaren wordt </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>dat regelgeving en kwaliteitseisen die in Europees Nederland gelden niet altijd goed aansluiten bij de situatie op Bonaire, terwijl verschillen tussen de stelsels de uitwisseling van professionals en het organiseren van zorg kunnen bemoeilijken. Daarbij werd onder meer gewezen op de toepassing van kwaliteitsstandaarden en de Wet BIG. Ook het delen van medische en andere relevante informatie tussen organisaties wordt bemoeilijkt doordat een duidelijke juridische grondslag daarvoor ontbreekt. De huisartsen vervullen hierdoor in de praktijk een breed takenpakket en doen meer dan in het Nederlandse zorgsysteem gebruikelijk is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB4698" w:rsidP="00CB4698" w:rsidRDefault="00CB4698" w14:paraId="1974190B" w14:textId="7C491BEA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4698">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2843,58 +2841,51 @@
         <w:t>Fundashon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A128C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002A128C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mariadal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E5968">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verzorgt deze vorm van zorg al geruime tijd en heeft sinds 2024 een samenwerking met SARPA voor de uitvoering van ambulancevluchten. Daarnaast werd gesproken over de digitalisering van de zorg en specifiek over de invoering van het burgerservicenummer (BSN) op de BES-eilanden. Sinds november </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2025 kunnen inwoners van Bonaire, Sint Eustatius en Saba een BSN krijgen. Voor het gebruik van het BSN in de zorg is echter nog een afzonderlijke juridische grondslag nodig. </w:t>
+        <w:t xml:space="preserve"> verzorgt deze vorm van zorg al geruime tijd en heeft sinds 2024 een samenwerking met SARPA voor de uitvoering van ambulancevluchten. Daarnaast werd gesproken over de digitalisering van de zorg en specifiek over de invoering van het burgerservicenummer (BSN) op de BES-eilanden. Sinds november 2025 kunnen inwoners van Bonaire, Sint Eustatius en Saba een BSN krijgen. Voor het gebruik van het BSN in de zorg is echter nog een afzonderlijke juridische grondslag nodig. </w:t>
       </w:r>
       <w:r w:rsidR="002504CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="005E5968">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft hierover in april en juni 2025 de Tweede Kamer geïnformeerd; de bredere toepassing van het BSN in de zorg is van belang voor veilige identificatie, gegevensuitwisseling en verdere digitalisering van de zorgketen. Tot slot werd gesproken over preventieve zorg, waaronder bevolkingsonderzoeken en vaccinatiebeleid. Op Bonaire worden momenteel bevolkingsonderzoeken naar borst- en baarmoederhalskanker aangeboden; het bevolkingsonderzoek naar borstkanker wordt uitgevoerd in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A517D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Fundashon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A517D">
         <w:rPr>
@@ -3331,55 +3322,56 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E0273"/>
     <w:rsid w:val="00020E56"/>
     <w:rsid w:val="000219BB"/>
     <w:rsid w:val="00032231"/>
     <w:rsid w:val="00052F32"/>
     <w:rsid w:val="00076A10"/>
     <w:rsid w:val="000A69C6"/>
     <w:rsid w:val="001026E2"/>
     <w:rsid w:val="00112A88"/>
     <w:rsid w:val="00136875"/>
     <w:rsid w:val="00150363"/>
     <w:rsid w:val="001534CD"/>
     <w:rsid w:val="00153F7A"/>
     <w:rsid w:val="00171C0E"/>
     <w:rsid w:val="00174341"/>
     <w:rsid w:val="00174D4B"/>
@@ -3441,76 +3433,78 @@
     <w:rsid w:val="005737D6"/>
     <w:rsid w:val="00592001"/>
     <w:rsid w:val="005B5CBA"/>
     <w:rsid w:val="005E46D5"/>
     <w:rsid w:val="005E5968"/>
     <w:rsid w:val="005E619E"/>
     <w:rsid w:val="00620D25"/>
     <w:rsid w:val="00640F78"/>
     <w:rsid w:val="00671B1E"/>
     <w:rsid w:val="00673F6E"/>
     <w:rsid w:val="00687D28"/>
     <w:rsid w:val="00691E9F"/>
     <w:rsid w:val="0069590B"/>
     <w:rsid w:val="006C59FA"/>
     <w:rsid w:val="006D3B18"/>
     <w:rsid w:val="006D7136"/>
     <w:rsid w:val="006F3D5D"/>
     <w:rsid w:val="007132F6"/>
     <w:rsid w:val="007135AF"/>
     <w:rsid w:val="007215E7"/>
     <w:rsid w:val="0072446A"/>
     <w:rsid w:val="00731A35"/>
     <w:rsid w:val="0073768E"/>
     <w:rsid w:val="007432BE"/>
     <w:rsid w:val="007633BB"/>
+    <w:rsid w:val="00764ED2"/>
     <w:rsid w:val="00767C39"/>
     <w:rsid w:val="007805E0"/>
     <w:rsid w:val="007A5F5A"/>
     <w:rsid w:val="007B4A9B"/>
     <w:rsid w:val="007C558B"/>
     <w:rsid w:val="007C7EC9"/>
     <w:rsid w:val="007D591A"/>
     <w:rsid w:val="007E2A66"/>
     <w:rsid w:val="007E56AD"/>
     <w:rsid w:val="007F1C3A"/>
     <w:rsid w:val="007F2401"/>
     <w:rsid w:val="008004F4"/>
     <w:rsid w:val="00800778"/>
     <w:rsid w:val="00805EF2"/>
     <w:rsid w:val="00813D85"/>
     <w:rsid w:val="0082086B"/>
     <w:rsid w:val="00843AF0"/>
     <w:rsid w:val="00845B1A"/>
     <w:rsid w:val="00871C4C"/>
     <w:rsid w:val="00896584"/>
     <w:rsid w:val="008A0765"/>
     <w:rsid w:val="008A0CF7"/>
     <w:rsid w:val="008B2441"/>
     <w:rsid w:val="008C042A"/>
     <w:rsid w:val="008C617B"/>
     <w:rsid w:val="00907673"/>
+    <w:rsid w:val="00907BC3"/>
     <w:rsid w:val="0091116D"/>
     <w:rsid w:val="009230E7"/>
     <w:rsid w:val="00924D59"/>
     <w:rsid w:val="009250BF"/>
     <w:rsid w:val="009354F2"/>
     <w:rsid w:val="00960326"/>
     <w:rsid w:val="009656F4"/>
     <w:rsid w:val="00966180"/>
     <w:rsid w:val="00971201"/>
     <w:rsid w:val="0097363D"/>
     <w:rsid w:val="00990F30"/>
     <w:rsid w:val="00995447"/>
     <w:rsid w:val="009B6FA6"/>
     <w:rsid w:val="009C013D"/>
     <w:rsid w:val="009D1F9B"/>
     <w:rsid w:val="009D3ADE"/>
     <w:rsid w:val="009D4549"/>
     <w:rsid w:val="009E1F02"/>
     <w:rsid w:val="009F066C"/>
     <w:rsid w:val="009F5F7A"/>
     <w:rsid w:val="009F7E4F"/>
     <w:rsid w:val="00A060E2"/>
     <w:rsid w:val="00A06498"/>
     <w:rsid w:val="00A07C4B"/>
     <w:rsid w:val="00A1199C"/>
@@ -4597,52 +4591,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00995447"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00813D85"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4907,65 +4900,73 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
   <ap:Words>4690</ap:Words>
   <ap:Characters>25796</ap:Characters>
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>214</ap:Lines>
   <ap:Paragraphs>60</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>30426</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>