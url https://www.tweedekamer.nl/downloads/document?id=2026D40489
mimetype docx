--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,3025 +1,2687 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A9354D" w:rsidRDefault="00F86DA0" w14:paraId="5F73EDEA" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00D0471F" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5ADDD01F" w14:textId="00E33038">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F" w:rsidR="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F" w:rsidR="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Economische en Financiële Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00D0471F" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="541CA81A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F" w:rsidR="00FF18F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2206</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="774DFFB1" w14:textId="20350761">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00D0471F" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="2A9F882D" w14:textId="6ABBCCFB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="1F983348" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="502F5ADF" w14:textId="78F66546">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hierbij zend ik u de geannoteerde agenda van de vergaderingen van de Eurogroep en informele Ecofinraad van 18 en 19 september 2026. Het is nog mogelijk dat punten worden toegevoegd aan de agenda of dat bepaalde onderwerpen worden afgevoerd of worden uitgesteld tot een volgende vergadering. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001844D9" w:rsidP="00F86DA0" w:rsidRDefault="001844D9" w14:paraId="75AB1258" w14:textId="77777777"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00D6143D">
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="43BDF1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="68F90345" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Middels deze GA informeer ik uw Kamer ook over de laatste stand van zaken van wijzigingen van herstel-en veerkrachtplannen in het kader van de Herstel- en Veerkrachtfaciliteit. Ook stuur ik op verzoek van uw Kamer de voorlopige beoordelingen van de betaalverzoeken door de Europese Commissie van Cyprus, Estland, Zweden, België en Polen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00D0471F" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="49398927" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="33FF6D25" w14:textId="580FC7FD">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F" w:rsidR="00FF18F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00D0471F" w:rsidP="00D0471F" w:rsidRDefault="00D0471F" w14:paraId="6924BBE9" w14:textId="431D460F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0E543341" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="6CD327A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk190874508" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geannoteerde agenda Eurogroep en informele Ecofinraad 18 en 19 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="7BA570F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="14EB5CDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+        </w:rPr>
+        <w:t>Eurogroep in inclusive format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="24567FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Recente economische ontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="25738173" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5B39D58B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="54C21B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="359C335A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="446ADA03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Eurogroep zal van gedachten wisselen over recente economische ontwikkelingen en zich waarschijnlijk richten op de economische gevolgen van de onrust in het Midden-Oosten. Olie- en gasprijzen zijn (verder) opgelopen als gevolg van het uitblijven van perspectief op een verbetering van de situatie in het Midden-Oosten. De inflatie (HICP) in de eurozone steeg licht naar 2,9% in juli en werd vooral gedreven door een stijging van de energieprijzen. Ook zijn rentes op langlopende staatsobligaties opgelopen naar niveaus die sinds de eurocrisis niet zijn gezien. Financiële markten krijgen een stijgend aanbod van schuldpapier te verwerken, als gevolg van hoge begrotingstekorten en omvangrijke AI-gerelateerde investeringen. Hieraan gerelateerd nemen zorgen van financiële markten over de hoogte van schuldniveaus toe. Hoge renteniveaus verhogen de rentekosten van de overheid, wat het lastig maakt om begrotingstekorten terug te dringen en/of de begrotingsruimte voor andere uitgaven vermindert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="523A8885" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="2A943195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft aandacht houden voor de houdbaarheid van overheidsfinanciën en benadrukt het belang van het terugdringen van hoge begrotingstekorten en oplopende publieke schuldniveaus. Ook vindt het kabinet het van belang dat lidstaten hervormingen doorvoeren om hun duurzame groeipotentieel te verhogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="123EDDC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="10CDC035" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Arbeidsproductiviteit en economische groei in de eurozone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="4053603C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="599FB35D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5EB0E142" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="42BE7F16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="211E4E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Eurogroep zal van gedachten wisselen over de productiviteitsontwikkeling en economische groei in de eurozone. In de meest recente raming van de Europese Commissie (Lenteraming van 22 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) voorziet de Commissie een economische groei in de eurozone van 0,9% bbp in 2026 en 1,2% bbp in 2027. De Commissie wijst daarbij op neerwaartse risico’s door geopolitieke onzekerheid en scenario’s waardoor energieprijzen verder kunnen stijgen, economische groei beperkter kan zijn en begrotingstekorten kunnen oplopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="22ABDBBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="3619C53E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De potentiële economische groei van veel Europese lidstaten is in de afgelopen decennia afgenomen. Daarnaast ziet de OESO dat de recente economische groei in 2026 voornamelijk wordt gedreven door een toename van het arbeidsaanbod, en niet door een stijging van de arbeidsproductiviteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze ontwikkeling past in de bredere trend waarin de arbeidsproductiviteitsgroei in Europa achterblijft bij die van andere grote economieën. Het verhogen van de arbeidsproductiviteit is voor Europa zeker ook van belang door de negatieve impact van vergrijzing op de potentiële economische groei. De adoptie van AI biedt kansen om het economische groeipotentieel te verhogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="15B09E5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="33B80A29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt het belangrijk dat lidstaten structurele hervormingen doorvoeren om hun groeipotentieel te vergroten. Daarnaast heeft het kabinet zelf een tweede productiviteitsagenda aangenomen en zet hierbij in op onderwijs, arbeidsmarkt en innovatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Binnen de Europese Unie kan het verder verdiepen van de interne markt en de ontwikkeling van de Savings and Investment Union het eenvoudiger maken voor innovatieve bedrijven om door te groeien op de Europese markt, en zo bijdragen aan hogere productiviteit en potentiële groei. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="366A9F76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="3374402B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Gedachtewisseling met de voorzitter van de ECON commissie van het Europees Parlement over o.a. macro-economische ontwikkelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0DCE8458" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: N.v.t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="46B7EBD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aard bespreking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Gedachtewisseling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="18DEDEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Besluitvormingsprocedure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: N.v.t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="391A61A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toelichting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="4420B7FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Eurogroep en de voorzitter van het Comité van Economische en Monetaire Aangelegenheden (ECON) van het Europees Parlement, Aurore Lalucq, zullen van gedachten wisselen over de huidige macro-economische ontwikkelingen in de eurozone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="363EE523" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="25E93819" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+        </w:rPr>
+        <w:t>Informele Ecofin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="7F19DC63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendaonderwerp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Concurrentievermogen Europese bankensector </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="1E28C2D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mededeling over het concurrentievermogen van de bankensector en de eengemaakte markt voor bankdiensten </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="nl-NL"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/NL/TXT/HTML/?uri=CELEX:52026DC0615</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="1CC79C22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gedachtewisseling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="30BD78A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="6FCA7043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="4441B320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de informele Ecofinraad zal een eerste, informele gedachtewisseling plaatsvinden over de recente mededeling van de Europese Commissie over het concurrentievermogen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bankensector, die op 17 juli 2026 is gepubliceerd. Het doel van deze Mededeling is om het concurrentievermogen van banken te versterken zodat zij beter in staat zijn bij te dragen aan de financiering van de Europese economie. De mededeling geeft richting aan gedetailleerde wetsvoorstellen die de Europese Commissie naar verwachting in het eerste kwartaal van 2027 zal publiceren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="2781A4F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="33A2AFD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>De Europese Commissie benoemt in de mededeling drie uitdagingen voor de bankensector: 1) fragmentatie, waardoor de voordelen van grensoverschrijdend bankenverkeer onvoldoende van de grond komen, 2) de implementatie van internationale Bazel-standaarden voor Europese banken, waarbij beter rekening gehouden kan worden met de specifieke kenmerken van de Europese Unie en met proportionaliteit en 3) de complexiteit van de regelgeving. In de mededeling kondigt de Commissie aan welke voornemens ze heeft om deze uitdagingen te adresseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0340743F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5AB83DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt de mededeling en heeft eerder zijn inzet gedeeld met de Europese Commissie door samen met de Nederlandsche Bank te reageren op de consultatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet is van mening dat het concurrentievermogen van banken met name verbeterd kan worden door de interne markt voor bankdiensten te versterken en regelgeving te versimpelen en te harmoniseren. Om de interne markt te versterken ziet het kabinet kansen door stappen te zetten richting vervolmaking van de bankenunie. Dit is ook onderdeel van het coalitieakkoord. Een vervolmaakte bankenunie zorgt ervoor dat banken beter kunnen concurreren op de Europese markt en dat de toegang tot financiering in Europa verbetert. Het kabinet vindt het belangrijk dat voorstellen voor een Europees depositogarantiestelsel samengaan met voorstellen die de verwevenheid tussen overheden en banken aanpakken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="6921DBF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="52FFF788" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet hecht daarnaast groot belang aan de versimpeling van bankregelgeving en vindt het goed dat de Europese Commissie voorstellen gaat doen om complexiteit weg te nemen. Belangrijke uitgangspunten voor het kabinet daarbij zijn het belang van een internationaal gelijk speelveld en behoud van internationale standaarden en de weerbaarheid van de financiële sector. Zo zet het kabinet zich in voor versimpeling en harmonisatie van buffervereisten. Ook is het kabinet voorstander van het beter laten aansluiten van Europese resolutievereisten bij internationale standaarden. Binnenkort deelt het kabinet het BNC-fiche met de Tweede Kamer, waarin een meer gedetailleerde beoordeling van de Commissievoorstellen staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="40C7F8B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="529D7C4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Het verbeteren van het concurrentievermogen van de Europese bankensector is voor veel Europese lidstaten een belangrijk thema. Er lijkt brede steun voor voorstellen om de bankenregelgeving te versimpelen, al verschillen lidstaten naar verwachting in de mate waarin eisen van het raamwerk ook versoepeld moeten worden. Op het gebied van integratie van de Europese markt is er naar verwachting verdeeldheid over de voorstellen om kapitaal en liquiditeit vrijer in te zetten binnen een internationaal opererende bankengroep en over de voorwaarden voor stappen richting een Europees depositogarantiestelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="7EB60DBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="29399986" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendaonderwerp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technologische verandering in het internationale betalingsverkeer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="21C37463" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n.v.t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="6254B11C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>gedachtewisseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="661B7362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n.v.t. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="46266C3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="4B1340BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tijdens de informele Ecofinraad zal gesproken worden over technologische veranderingen in het internationale betalingsverkeer met de CEO van de Ierse betaalinstelling Stripe, Patrick Collison. Daarnaast zal Pablo Hernàndez de Cos, General Manager Bank of International Settlements, een presentatie geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="3CA79808" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0480510A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Eurogroep van 9 juli jl. is een verklaring aangenomen over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze verklaring worden de voordelen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de Europese economie benadrukt, waaronder de bijdrage aan beter geïntegreerde financiële markten en een versterkt Europees concurrentievermogen. De retail- en wholesale digitale euro wordt daarbij erkend als een belangrijke hoeksteen. Daarnaast wordt opgeroepen tot de ontwikkeling van gezamenlijke standaarden en interoperabiliteit op het gebied van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>, het bieden van juridische duidelijkheid waar nodig en het verder ontwikkelen en stimuleren van verschillende use cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="49B18FD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="3BE85FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft deze verklaring gesteund en vindt het belangrijk dat er Europees aandacht is voor de strategische positie ten aanzien van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in den brede. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is kansrijk en kan bijdragen aan innovatie, integratie van Europese financiële markten en strategische autonomie. Europa moet internationaal competitief blijven op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Technologische veranderingen op gebied van internationaal betalingsverkeer is hier een onderdeel van. Het kabinet zet ten aanzien van het betalingsverkeer in op het waarborgen van een veilig, betrouwbaar, efficiënt en toegankelijk betalingsverkeer, zowel nationaal als internationaal. Het Nederlandse beleid is er daarnaast op gericht om innovatie in de sector te stimuleren, waarbij consumentenbescherming en het waarborgen van privacy prioriteit hebben. Tot slot, is het ook bij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>digital finance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van belang dat de architectuur van het monetaire systeem met aan de basis de centrale bank behouden blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5CB42C95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="071F4027" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: De economische impact van AI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="54ECBA7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="18BB083B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="5A378976" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="1FA15F64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0CD54BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de informele Ecofinraad zal gesproken worden over de economische impact van AI. In de VS zijn AI-gerelateerde investeringen sterk gestegen, en vormen ze een belangrijk deel van de economische groei. Europese investeringen blijven nog achter. De adoptie van AI biedt kansen om het economische groeipotentieel te verhogen. Op microniveau worden significante productiviteitswinsten gevonden, hoewel AI-potentieel zich op dit moment nog niet direct vertaalt in meetbare productiviteitswinst op macroniveau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook het effect op de arbeidsmarkt is nog onduidelijk. De werkloosheid stijgt momenteel in AI-blootgestelde beroepen niet sneller dan elders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="6DCDCF2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="0B9217FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel de economische effecten nog onzeker zijn, is duidelijk dat AI kansen biedt om de potentiële groei te verhogen. Het kabinet zet daarom internationaal in op het versterken van de Europese AI-capaciteit en infrastructuur. Tegelijkertijd zijn er ook risico’s. De Europese AI-infrastructuur is sterk afhankelijk van niet-Europese aanbieders. Daarnaast worden investeringen in AI in toenemende mate met schuld gefinancierd, wat een kwetsbaarheid voor AI-bedrijven kan zijn wanneer prestaties achterblijven bij de hoge verwachtingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als de hoge verwachtingen niet worden waargemaakt, kan dit ook impact hebben op beurskoersen, die als gevolg van optimisme over AI zijn gestegen. Om deze risico’s te adresseren benadrukt het kabinet het belang van het terugdringen en voorkomen van risicovolle strategische afhankelijkheden in de mondiale AI-waardeketen, het versterken van internationale partnerschappen en het vergroten van de Europese slagkracht. Daarnaast houdt het kabinet ontwikkelingen op de financiële markten samen met de toezichthouders goed in de gaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="7EAF1D8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="1F0D7F7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+        </w:rPr>
+        <w:t>Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="63E0D385" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informatievoorziening aan de Kamer over de Herstel- en Veerkrachtfaciliteit in de afgelopen zomerperiode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="431F91D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals aangegeven in de beantwoording van het schriftelijk overleg Eurogroep en Ecofinraad van 9 en 10 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ontvangt de Kamer middels deze geannoteerde agenda een update over de wijzigingen van herstel- en veerkrachtplannen die middels een schriftelijke procedure in de zomerperiode hebben plaatsgevonden en over eventuele voorlopige Commissiebeoordelingen van betaalverzoeken in het kader van de Herstel- en Veerkrachtfaciliteit (HVF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="2D2B0754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="66C4DEA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Planwijzigingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="299EB544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Lidstaten kunnen, op basis van artikel 21 van de HVF-verordening, gebruik maken van de mogelijkheid om hun herstel- en veerkrachtplan (HVP) aan te passen op grond van objectieve omstandigheden die relevant zijn voor de eerder overeengekomen mijlpalen en doelstellingen of wanneer daar een beter alternatief voor wordt voorgesteld waarbij het oorspronkelijke ambitieniveau van het HVP onveranderd blijft. In de zomer hebben twee schriftelijke procedures plaatsgevonden om tot Raadsbesluitvorming over HVP-wijzigingen te komen. In deze schriftelijke procedures hebben wijzigingen van 17 HVPs voorgelegen. Dit betroffen de plannen van: Tsjechië, Estland, Frankrijk, Ierland, Malta, Roemenië, Griekenland, Kroatië, Letland, Portugal, België, Cyprus, Bulgarije, Italië, Spanje, Polen en Hongarije.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform de vereisten voor het gebruik van een schriftelijke procedure waren de voorliggende wijzigingen van technische aard. Daarnaast voldeden alle wijzigingen aan de vereisten van artikel 21 van de HVF-verordening die lidstaten in staat stelt om een plan te wijzigen. De Raad heeft middels de schriftelijke procedure zodoende ingestemd met de voorliggende planwijzigingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="489CAA33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="3D3A3EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voorlopige beoordelingen betaalverzoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="7E84EAA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De implementatie van de HVF geeft aanleiding tot verzoeken tot uitbetaling van middelen uit de faciliteit. De Kamer ontvangt elke voorlopige beoordeling van betaalverzoeken die de Europese Commissie publiceert ter bespreking in het Economisch en Financieel Comité. In de zomerperiode heeft de Commissie voorlopige beoordelingen van 9 betaalverzoeken gepubliceerd. Dit betroffen betaalverzoeken van: België, Portugal, Spanje, Tsjechië, Cyprus, Estland, Zweden, België en Polen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lidstaten kunnen tot uiterlijk 31 december 2026 uitbetalingen uit de HVF ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0471F" w:rsidR="00FF18F6" w:rsidP="00D0471F" w:rsidRDefault="00FF18F6" w14:paraId="410D7601" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D0471F" w:rsidR="00FF18F6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209BA604" w14:textId="77777777" w:rsidR="00F86AC9" w:rsidRDefault="00F86AC9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2121E43E" w14:textId="77777777" w:rsidR="00056805" w:rsidRDefault="00056805" w:rsidP="00FF18F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8E3A67" w14:textId="77777777" w:rsidR="00F86AC9" w:rsidRDefault="00F86AC9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5AC23AC4" w14:textId="77777777" w:rsidR="00056805" w:rsidRDefault="00056805" w:rsidP="00FF18F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BE8AC54" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60245F66" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="424B5E75" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67E05094" w14:textId="77777777" w:rsidR="00F86AC9" w:rsidRDefault="00F86AC9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5EA987DC" w14:textId="77777777" w:rsidR="00056805" w:rsidRDefault="00056805" w:rsidP="00FF18F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05A8D4E1" w14:textId="77777777" w:rsidR="00F86AC9" w:rsidRDefault="00F86AC9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D898BC6" w14:textId="77777777" w:rsidR="00056805" w:rsidRDefault="00056805" w:rsidP="00FF18F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4C2B6315" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          </w:rPr>
+          <w:t>https://economy-finance.ec.europa.eu/economic-forecast-and-surveys/economic-forecasts/spring-2026-economic-forecast-slowdown-growth-energy-shock-drives-inflation_en</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3785090D" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+          </w:rPr>
+          <w:t>https://www.oecd.org/content/dam/oecd/en/publications/reports/2026/06/oecd-compendium-of-productivity-indicators-2026_04e21c23/734a5e68-en.pd</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="05B90B32" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/actueel/nieuws/2026/07/10/nederland-kiest-voor-productiviteit-kabinet-zet-in-op-onderwijs-arbeidsmarkt-en-innovatie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="26EF3DFB" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 21 507, nr. 2180.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="43297E3B" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.consilium.europa.eu/media/yp2bj0fd/statement-on-digital-finance.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="29DC722E" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://esb.nu/productiviteitswinst-door-ai-op-microniveau-levert-nog-geen-macrowonder-op/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="091512E6" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BIS (2026). Financing the AI-boom: from cash flows to debt</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="0882C046" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beantwoording schriftelijk overleg over de geannoteerde agenda Eurogroep en Ecofinraad van 9 en 10 juli 2026: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.tweedekamer.nl/kamerstukken/detail?id=2026Z16040&amp;did=2026D36237</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="1B16F22F" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raadsuitvoeringsbesluiten ter vaststelling van de aangepaste HVPs zijn te raadplegen op de website van de Commissie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://ec.europa.eu/economy_finance/recovery-and-resilience-scoreboard/timeline.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="5A55A3C1" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00D0471F" w:rsidRDefault="00FF18F6" w:rsidP="00D0471F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorlopige beoordeling van de Commissie van de betaalverzoeken van België, Portugal, Spanje en Tsjechië zijn te raadplegen op de website van de Commissie: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00D0471F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://ec.europa.eu/economy_finance/recovery-and-resilience-scoreboard/timeline.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D0471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. De voorlopige beoordeling van de Commissie van de betaalverzoeken van Cyprus, Estland, Zweden, België en Polen zijn opgenomen in aparte bijlagen van deze Kamerbrief.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35B4CAFD" w14:textId="77777777" w:rsidR="00A9354D" w:rsidRDefault="00F86DA0">
-[...300 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3A89EC3E" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37E09FE1" w14:textId="77777777" w:rsidR="00A9354D" w:rsidRDefault="00F86DA0">
+  <w:p w14:paraId="1A48F2D9" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1722 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C8EEC8C" w14:textId="77777777" w:rsidR="00FF18F6" w:rsidRPr="00FF18F6" w:rsidRDefault="00FF18F6" w:rsidP="00FF18F6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A9354D"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00F86DA0"/>
+    <w:rsidRoot w:val="00FF18F6"/>
+    <w:rsid w:val="00056805"/>
+    <w:rsid w:val="000B14CE"/>
+    <w:rsid w:val="000D3E87"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A66720"/>
+    <w:rsid w:val="00D0471F"/>
+    <w:rsid w:val="00E25A8B"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F00E6C"/>
+    <w:rsid w:val="00FF18F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A8F990C"/>
-  <w15:docId w15:val="{D4813F9F-E9EC-411A-858E-3EAC44D2282D}"/>
+  <w14:docId w14:val="6130FDAD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{84B53E02-5965-421C-93A8-C5D3C94616B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3044,75 +2706,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3147,55 +2809,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3266,995 +2928,786 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...31 lines deleted...]
-    <w:name w:val="Bullet Opdr.Bev."/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:name w:val="Notitie tabel"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
-[...135 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...19 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardOndertekening">
-    <w:name w:val="Standaard_Ondertekening"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...19 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F86DA0"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F86DA0"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FF18F6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F86DA0"/>
+    <w:rsid w:val="00FF18F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F86DA0"/>
+    <w:rsid w:val="00FF18F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote,Fußnote,C26 Footnote body,FSR footnote,lábléc,Footnote Text Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char Char,fn,text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1418"/>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="left" w:pos="4253"/>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char,C26 Footnote body Char,FSR footnote Char,lábléc Char,Footnote Text Char Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char,fn Char,text Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Voetnootmarkering boek STT,Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,Footnotemark21,FR11,Footnotemark31,FR21,FR31"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF18F6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/HTML/?uri=CELEX:52026DC0615" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/economy_finance/recovery-and-resilience-scoreboard/timeline.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2026/07/10/nederland-kiest-voor-productiviteit-kabinet-zet-in-op-onderwijs-arbeidsmarkt-en-innovatie" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/economy_finance/recovery-and-resilience-scoreboard/timeline.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/content/dam/oecd/en/publications/reports/2026/06/oecd-compendium-of-productivity-indicators-2026_04e21c23/734a5e68-en.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://economy-finance.ec.europa.eu/economic-forecast-and-surveys/economic-forecasts/spring-2026-economic-forecast-slowdown-growth-energy-shock-drives-inflation_en" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/detail?id=2026Z16040&amp;did=2026D36237" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esb.nu/productiviteitswinst-door-ai-op-microniveau-levert-nog-geen-macrowonder-op/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/media/yp2bj0fd/statement-on-digital-finance.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4311,51 +3764,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4419,65 +3872,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4498,217 +3951,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>602</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2283</ap:Words>
+  <ap:Characters>12560</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>5</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>104</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>710</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14814</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>