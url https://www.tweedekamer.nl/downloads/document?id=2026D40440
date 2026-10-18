--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,3046 +1,932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00CF49F5" w14:paraId="37BF3CBB" w14:textId="5467EA3B">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidRDefault="004511D2" w14:paraId="3FEC1E24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21501-08</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090" w:rsidR="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F2090" w:rsidR="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F2090" w:rsidR="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidP="004474D9" w:rsidRDefault="000F2090" w14:paraId="0150870F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidP="00BA13D1" w:rsidRDefault="000F2090" w14:paraId="521E10EF" w14:textId="5E430DC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidP="00BA13D1" w:rsidRDefault="000F2090" w14:paraId="6A57720D" w14:textId="0DD3F3CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="004511D2" w:rsidP="00BA13D1" w:rsidRDefault="004511D2" w14:paraId="17906C51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="05B2B242" w14:textId="289C8469">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op 14 en 15 september vindt de informele Raad Algemene Zaken Cohesiebeleid (RAZ-Cohesie) plaats in Dublin, Ierland. Tijdens deze Raad zal worden gesproken over de uitdagingen bij de uitvoering van het toekomstig cohesiebeleid onder het nieuwe resultaatgerichte financieringsmodel en over hoe het cohesiebeleid kan worden ingezet om de regionale concurrentiekracht in de Europese Unie te versterken. Hierbij stuur ik u de geannoteerde agenda voor deze Raad. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00957E69" w:rsidP="00957E69" w:rsidRDefault="00957E69" w14:paraId="3AA2391A" w14:textId="77777777"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00721AE1" w:rsidRDefault="00721AE1" w14:paraId="4FF6CF7F" w14:textId="77777777">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="000F2090" w:rsidRDefault="00973A65" w14:paraId="336D4FC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="000F2090" w:rsidRDefault="000F2090" w14:paraId="2AB6A887" w14:textId="25CD70F3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090" w:rsidR="00973A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidP="000F2090" w:rsidRDefault="000F2090" w14:paraId="634EF0E7" w14:textId="0515F6E6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="000F2090" w:rsidP="000F2090" w:rsidRDefault="000F2090" w14:paraId="31A80723" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00810C93" w:rsidRDefault="00973A65" w14:paraId="3C6C0A13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidRDefault="00973A65" w14:paraId="17CB5C3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00957E69" w:rsidRDefault="00957E69" w14:paraId="2412F21D" w14:textId="0AF9C4E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00810C93" w:rsidRDefault="00973A65" w14:paraId="6F9E41C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidRDefault="00973A65" w14:paraId="254DB91F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="402C5A51" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="414E8C0F" w14:textId="3090DAF3">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="31C3A7AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="3A03F096" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="709"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Uitdagingen bij de uitvoering onder het nieuwe resultaatgerichte financieringsmodel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA13D1">
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="7D5FFE0D" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="44317D70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="28AACC42" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="39A60E73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het eerste onderwerp op de agenda start met een presentatie van de heer Tony Murphy, President van de Europese Rekenkamer (ERK), waarin hij zal ingaan op de implicaties van het nieuwe resultaatgerichte financieringsmodel voor het toekomstig cohesiebeleid en welke praktische uitdagingen hiermee gemoeid gaan. Lidstaten krijgen vervolgens de gelegenheid hierop te reflecteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="3B6ADB8A" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="328526AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="0D7515A0" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="3929669B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het cohesiebeleid wordt in het Commissievoorstel voor het nieuwe Meerjarig Financieel Kader (MFK) onderdeel van de Nationale en Regionale Partnerschapsplannen (NRPP). Daarbij vindt de uitbetaling van middelen door de Commissie aan lidstaten niet meer plaats op basis van gemaakte kosten, maar op basis van mijlpalen en doelstellingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="5FCB6275" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="04522526" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="188CF959" w14:textId="004C8A82">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="5E67D84D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet onderschrijft het belang van vereenvoudiging, flexibiliteit en de beweging richting een resultaatgericht MFK. Op basis van de ervaringen met de Herstel- en Veerkrachtfaciliteit (HVF) ziet het kabinet echter wel aandachtspunten voor de uitvoering met betrekking tot de regeldruk. Binnen de HVF werd de hoge regeldruk hoofdzakelijk veroorzaakt door de dubbele verantwoordingsstructuur. Deze ziet zowel op de verantwoording die moet worden afgelegd voor het daadwerkelijk behalen van de afgesproken mijlpalen en doelstellingen enerzijds, en de verantwoording over de rechtmatige besteding van financiële middelen uit de EU begroting anderzijds. Dat laatste is een verplichting die voortvloeit uit het EU Verdrag en waar de ERK de Europese Commissie ook op dient te toetsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="50E1F656" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00323C12" w:rsidP="00323C12" w:rsidRDefault="00323C12" w14:paraId="757B1A57" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="1A9BB02C" w14:textId="77777777">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00323C12" w:rsidRDefault="00973A65" w14:paraId="07B41E75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet acht het dan ook van belang dat het nieuwe resultaatgerichte financieringsmodel ook daadwerkelijk leidt tot de gewenste vereenvoudiging. De administratieve lasten voor begunstigden en beheerautoriteiten binnen het NRPP dienen zo veel mogelijk te worden beperkt, mits de doelmatige, doeltreffende en rechtmatige besteding van EU-middelen hierdoor niet in het geding komt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="2401207C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="5A47EE71" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Versterking van regionale concurrentiekracht door cohesiebeleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA13D1">
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="61C23803" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="14934423" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="72EBB57C" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="70A9B972" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het tweede onderwerp op de agenda betreft een gedachtewisseling over hoe het cohesiebeleid de regionale concurrentiekracht in de Europese Unie kan versterken, innovatie kan stimuleren en de productiviteit kan verhogen, om zo evenwichtige en duurzame groei in alle regio’s te bevorderen. Het voorzitterschap vraagt daarbij speciale aandacht voor hoe lidstaten investeringen in sociale cohesie en ontwikkeling kunnen verbinden aan investeringen in concurrentievermogen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="579E538D" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="3A3C363D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="6FF82BA6" w14:textId="38F22077">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="32F98453" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet is van mening dat het cohesiebeleid zich in de toekomst, naast de klassieke convergentiedoelstelling, nadrukkelijker moet richten op het versterken van het concurrentievermogen van de Europese Unie.</w:t>
       </w:r>
-      <w:r w:rsidR="00024772">
+      <w:r w:rsidRPr="000F2090">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00BA13D1">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00BA13D1">
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit vraagt om een inhoudelijke inzet op de drie grote transities – digitaal, sociaal (met name op de arbeidsmarkt) en groen – waarbij onderzoek en innovatie als dwarsdoorsnijdende thema’s fungeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="2956268A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="4DF20D97" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="6911536C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Alle Europese lidstaten en hun medeoverheden staan voor grote uitdagingen waarvoor de drie transities noodzakelijk zijn. Het kabinet beschouwt deze transities als essentieel voor zowel het bevorderen van convergentie tussen regio’s als het versterken van de Europese concurrentiekracht. Om deze transities succesvol en inclusief te doorlopen, acht het kabinet investeringen in menselijk kapitaal via het cohesiebeleid van groot belang. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="5A003F9B" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="58BA4786" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA13D1" w:rsidR="00BA13D1" w:rsidP="00BA13D1" w:rsidRDefault="00BA13D1" w14:paraId="569510C6" w14:textId="77777777">
-      <w:r w:rsidRPr="00BA13D1">
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00BA13D1" w:rsidRDefault="00973A65" w14:paraId="7D56D217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Een effectieve aanpak vereist een plaatsgebonden benadering, waarbij rekening wordt gehouden met de specifieke kenmerken en sterke punten van elke regio. Het cohesiebeleid kan hierbij een sleutelrol vervullen door de transities te ondersteunen en tegelijkertijd recht te doen aan de diversiteit van Europese regio’s. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="00BD2D73" w14:paraId="2DBF2D05" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="000F2090" w:rsidR="00973A65" w:rsidP="00810C93" w:rsidRDefault="00973A65" w14:paraId="06C6CA93" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000F2090" w:rsidR="00973A65">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="309FDA2B" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91">
+    <w:p w14:paraId="6E711AB5" w14:textId="77777777" w:rsidR="00D639DD" w:rsidRDefault="00D639DD" w:rsidP="00973A65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F817597" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A48BE14" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91">
+    <w:p w14:paraId="0A1EF899" w14:textId="77777777" w:rsidR="00D639DD" w:rsidRDefault="00D639DD" w:rsidP="00973A65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B0D97D" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07FE8993" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="24DCA41B" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="71933511" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1F78E1F4" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3767BD58" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E1F4E59" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79F5017C" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91">
+    <w:p w14:paraId="206B0C44" w14:textId="77777777" w:rsidR="00D639DD" w:rsidRDefault="00D639DD" w:rsidP="00973A65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4746F4B9" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6235A784" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91">
+    <w:p w14:paraId="49D1431D" w14:textId="77777777" w:rsidR="00D639DD" w:rsidRDefault="00D639DD" w:rsidP="00973A65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F684D8B" w14:textId="77777777" w:rsidR="00E56A91" w:rsidRDefault="00E56A91"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6406D696" w14:textId="49FA803A" w:rsidR="00024772" w:rsidRDefault="00024772">
+    <w:p w14:paraId="2A54D5CC" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="000F2090" w:rsidRDefault="00973A65">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F2090">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 21501-08, nr. 963</w:t>
+      <w:r w:rsidRPr="000F2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="67B13BFB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0D4CFF6F" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...527 lines deleted...]
-  <w:p w14:paraId="28D62CAB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5C2E0ADD" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EEC6F62" w14:textId="77777777" w:rsidR="00973A65" w:rsidRPr="00973A65" w:rsidRDefault="00973A65" w:rsidP="00973A65">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...624 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00973A65"/>
+    <w:rsid w:val="000F2090"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0033275D"/>
+    <w:rsid w:val="00376AB1"/>
+    <w:rsid w:val="00405072"/>
+    <w:rsid w:val="004511D2"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rsid w:val="00D639DD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50479F90"/>
+  <w14:docId w14:val="0BE30460"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{96642EAA-F2C4-4980-9C6C-A0AFC37E9A9B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3062,74 +948,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3278,1014 +1165,1007 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00973A65"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00973A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00024772"/>
+    <w:rsid w:val="00973A65"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A65"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F2090"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>651</ap:Words>
-  <ap:Characters>3586</ap:Characters>
+  <ap:Words>674</ap:Words>
+  <ap:Characters>3713</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4229</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4379</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>