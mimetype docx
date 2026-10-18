--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,3523 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00912DED" w:rsidRDefault="00043602" w14:paraId="14B36B3D" w14:textId="77DB92ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="HBJZ-Kamerstukken-na39ra138"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="6B52296D" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="71A89467" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="52B71687" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="4A0C3E19" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="1F0A1F81" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="005B1A1D" w14:paraId="54E823E4" w14:textId="3DC99136">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005B1A1D" w:rsidR="009833D1" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="68B5BC6A" w14:textId="06E2624B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B1A1D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Wet milieubeheer en enkele andere wetten ter uitvoering van Verordening (EU) 2024/1157 van het Europees Parlement en de Raad van 11 april 2024 betreffende de overbrenging van afvalstoffen, ter gedeeltelijke implementatie van een daaraan gerelateerde richtlijn, ter aanvullende implementatie van Richtlijn (EU) 2018/851 van het Europees Parlement en de Raad van 30 mei 2018 tot wijziging van Richtlijn 2008/98/EG betreffende afvalstoffen en in verband met het opnemen van een grondslag voor de uitvoering van Verordening (EU) 2023/1542 van het Europees Parlement en de Raad van 12 juli 2023 inzake batterijen en afgedankte batterijen (Wet uitvoering EU-verordening overbrenging van afvalstoffen en implementatie enkele andere EU-rechtshandelingen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="505CBBFE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="6267480A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="2F439FF8" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="05C20CF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="10A4E361" w14:textId="26C7C193">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B1A1D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="005B1A1D" w14:paraId="20B3CD7E" w14:textId="05307B20">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">TWEEDE </w:t>
+            </w:r>
+            <w:r w:rsidR="003B4752">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="2CDF18AA" w14:textId="29960A9B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B1A1D" w:rsidR="005B1A1D">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 september 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009833D1" w:rsidP="00FE223B" w:rsidRDefault="009833D1" w14:paraId="00777BEE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="211E2BED" w14:textId="1CA8D73C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>W</w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
         <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B1A1D">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005B1A1D">
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003235C2" w:rsidR="00183969">
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00840E34" w:rsidP="00183969" w:rsidRDefault="00840E34" w14:paraId="62FD0F52" w14:textId="77777777"/>
-    <w:p w:rsidR="006A3118" w:rsidP="00C16645" w:rsidRDefault="00840E34" w14:paraId="38617EF6" w14:textId="24FD5613">
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="1D87D587" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="7F1758E2" w14:textId="1455D139">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>In</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidR="00C16645" w:rsidP="00C16645" w:rsidRDefault="00A333C3" w14:paraId="43EC848E" w14:textId="60C11D14">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>In artikel I wordt na onderdeel L een onderdeel ingevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="3DB9C2D3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="1A73E1B6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="6AA6BA69" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="194A504C" w14:textId="3B482291">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t>La</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
         <w:t>Aan artikel 11a.2, eerste lid, wordt een zin toegevoegd, luidende: In een maatregel als bedoeld in de eerste zin kunnen regels over werkzaamheden met betrekking tot producten mede worden gesteld in het belang van de bescherming van de gezondheid van de mens of de zorg voor de veiligheid van producten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006167A9" w:rsidR="006167A9" w:rsidP="006167A9" w:rsidRDefault="006167A9" w14:paraId="02FE2E37" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003235C2">
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="52F73AA4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="719186E8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183969" w:rsidP="0076547C" w:rsidRDefault="00183969" w14:paraId="3834725B" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:pStyle w:val="HBJZ-Kamerstukken-regelafstand138"/>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="76F1709B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="2779F41B" w14:textId="5962EA9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Artikel III </w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="HBJZ-Kamerstukken-regelafstand138"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>Artikel III vervalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="0C9664C9" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="00A5369C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="5D2CAC01" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="15CF7816" w14:textId="42CF965A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>In artikel VI, eerste en tweede lid, wordt ‘G en M’ vervangen door ‘G, La en M’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="533E9B23" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B1A1D" w:rsidP="00FE223B" w:rsidRDefault="005B1A1D" w14:paraId="427517C8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D37624">
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="0FD6AC41" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>C</w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="HBJZ-Kamerstukken-regelafstand138"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...66 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Toelichting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00623EE2" w:rsidP="0076547C" w:rsidRDefault="00623EE2" w14:paraId="171B3381" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007101E2">
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="399AE05A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="059DB304" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Onderdeel A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007101E2">
+        <w:t>Onderdeel A (wijziging Wet milieubeheer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="0DE95D86" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="4CB59294" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t xml:space="preserve">Het wetsvoorstel voorziet (onder meer) in een verbreding van de grondslag in artikel 9.5.2, eerste lid, van de Wet milieubeheer voor het stellen van regels over producten. Dit is nodig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:lastRenderedPageBreak/>
+        <w:t>om de regels ter uitvoering van de Europese Batterijenverordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t xml:space="preserve"> in lagere regelgeving op grond van de Wet milieubeheer te kunnen opnemen. Gebleken is dat voor een volledige uitvoering van de Batterijenverordening in lagere regelgeving op grond van de Wet milieubeheer niet alleen de grondslag in artikel 9.5.2, eerste lid, van de Wet milieubeheer moet worden verbreed, maar ook de grondslag in artikel 11a.2, eerste lid, van die wet. Om deze omissie te herstellen wordt in onderdeel A een wijziging van artikel 11a.2, eerste lid, van de Wet milieubeheer voorgesteld. Aan artikel 11a.2, eerste lid, wordt een zelfde zin toegevoegd als aan artikel 9.5.2, eerste lid, om duidelijk te maken dat regels over producten op grond van deze bepaling niet alleen kunnen worden gesteld ter bescherming van het milieu, maar ook ter bescherming van de menselijke gezondheid en met het oog op de veiligheid van producten. In paragraaf 6 van de memorie van toelichting bij het wetsvoorstel en in de antwoorden op de vragen 49 en 50 in de nota naar aanleiding van het verslag is reeds toegelicht waarom het van belang is dat de regels ter uitvoering van de Batterijenverordening volledig op grond van de Wet milieubeheer worden gesteld en niet ook gedeeltelijk op grond van de Warenwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="6CC51ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="609FE933" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>De verbreding van de grondslag in artikel 11a.2, eerste lid, van de Wet milieubeheer is specifiek nodig om regels te kunnen stellen ter uitvoering van de onderdelen van de Batterijenverordening die gaan over de conformiteitsbeoordeling (certificering) van batterijen. De conformiteitsbeoordeling heeft betrekking op alle aspecten van batterijen die in de Batterijenverordening worden geregeld, dus niet alleen ter bescherming van het milieu, maar ook ter bescherming van de menselijke gezondheid en met het oog op de veiligheid. Er zijn onder meer uitvoeringsregels nodig om toezicht te kunnen houden op de nakoming van de verplichtingen die conformiteitsbeoordelingsinstanties hebben op grond van de Batterijenverordening en om zo nodig handhavend te kunnen optreden ingeval van overtreding van die verplichtingen. Ook moet een nationale instantie worden aangewezen die conformiteitsbeoordelingsinstanties aanmeldt bij de Europese Commissie (de zogenaamde aanmeldende autoriteit). Voordat een besluit over aanmelding van een conformiteitsbeoordelingsinstantie wordt genomen, vindt een accreditatie plaats door de Raad voor Accreditatie. Om dit te kunnen regelen is een verbreding van de reikwijdte van de grondslag voor het stellen van uitvoeringsregels nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="71C2453B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="44E6E45D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00784B4D">
+        <w:t>Onderdeel B (wijziging Wet belastingen op milieugrondslag)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="68D3AE68" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:br/>
+        <w:t xml:space="preserve">In onderdeel B wordt voorgesteld om artikel III van het wetsvoorstel te laten vervallen. Artikel III voorziet in de technische aanpassing van een aantal bepalingen van de Wet belastingen op milieugrondslag, waarmee die bepalingen in lijn worden gebracht met de herziene Europese verordening overbrenging van afvalstoffen (EVOA 2024). In afstemming met het ministerie van Financiën worden de betreffende wijzigingen verplaatst naar </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>het voorstel van wet tot wijziging van enkele belastingwetten en enige andere wetten (Overige fiscale maatregelen 2027)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>. Artikel III kan daarom uit het onderhavige wetsvoorstel worden geschrapt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="1BD6B7D5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="17571703" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">wijziging </w:t>
-[...15 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:t>Onderdeel C (wijziging inwerkingtredingsbepaling)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="031A7D26" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="6D40ED2C" w14:textId="61828316">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
+        <w:t>Onderdeel C bevat een technische aanpassing van de inwerkingtredingsbepaling van het wetsvoorstel. Deze aanpassing is nodig vanwege de in onderdeel A voorgestelde wijziging van artikel 11a.2, eerste lid, van de Wet milieubeheer. Aan de inwerkingtredingsbepaling wordt een verwijzing naar het nieuwe onderdeel La toegevoegd. Hiermee wordt geregeld dat de wijziging van artikel 11a.2, eerste lid, van de Wet milieubeheer in werking treedt met ingang van de dag na de datum van uitgifte van het Staatsblad waarin de wet wordt geplaatst, net als de andere bepalingen in het wetsvoorstel die verband houden met de uitvoering van de Europese Batterijenverordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B1A1D" w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="6ED7A678" w14:textId="522860A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="29BC375D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Het wetsvoorstel voorziet (onder meer) in</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>De Minister van Klimaat en Groene Groei,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B1A1D" w:rsidP="005B1A1D" w:rsidRDefault="005B1A1D" w14:paraId="34A4BDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">et milieubeheer voor het stellen van regels over producten. Dit is nodig om </w:t>
-[...415 lines deleted...]
-      <w:pgMar w:top="3146" w:right="1417" w:bottom="1417" w:left="3118" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t>S. van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005B1A1D" w:rsidP="00FE223B" w:rsidRDefault="005B1A1D" w14:paraId="7ABEB9A2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005B1A1D">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="452C71B4" w14:textId="77777777" w:rsidR="00296F77" w:rsidRDefault="00296F77">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="612E757C" w14:textId="77777777" w:rsidR="00624317" w:rsidRDefault="00624317">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52E00A32" w14:textId="77777777" w:rsidR="00296F77" w:rsidRDefault="00296F77">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="08E799AE" w14:textId="77777777" w:rsidR="00624317" w:rsidRDefault="00624317">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CB7245D" w14:textId="489BF146" w:rsidR="0046384F" w:rsidRDefault="0046384F">
+  <w:p w14:paraId="07C598ED" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...107 lines deleted...]
-      </mc:AlternateContent>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="42886DED" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="025FB54D" w14:textId="67EF6537" w:rsidR="001C630A" w:rsidRDefault="0046384F">
+  <w:p w14:paraId="70F394B2" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:jc w:val="right"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="004D5FF9">
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...107 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>1</w:t>
     </w:r>
-    <w:sdt>
-[...25 lines deleted...]
-    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="3FFCB309" w14:textId="77777777" w:rsidR="001C630A" w:rsidRDefault="001C630A">
+  <w:p w14:paraId="4B9C5D03" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
     </w:pPr>
-  </w:p>
-[...122 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704590B9" w14:textId="77777777" w:rsidR="00296F77" w:rsidRDefault="00296F77">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F4FA812" w14:textId="77777777" w:rsidR="00624317" w:rsidRDefault="00624317">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73EA6E4E" w14:textId="77777777" w:rsidR="00296F77" w:rsidRDefault="00296F77">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5EC534D3" w14:textId="77777777" w:rsidR="00624317" w:rsidRDefault="00624317">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2DD10E11" w14:textId="77777777" w:rsidR="008D4D75" w:rsidRDefault="008D4D75" w:rsidP="008D4D75">
+    <w:p w14:paraId="1E4A3F6C" w14:textId="77777777" w:rsidR="005B1A1D" w:rsidRPr="005B1A1D" w:rsidRDefault="005B1A1D" w:rsidP="005B1A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005550D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005550D7">
+      <w:r w:rsidRPr="005B1A1D">
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verordening (EU) 2023/1542 van het Europees Parlement en de Raad van 12 juli 2023 inzake batterijen en afgedankte batterijen, tot wijziging van Richtlijn 2008/98/EG en Verordening (EU) 2019/1020 en tot intrekking van Richtlijn 2006/66/EG.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1778 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="99"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="108"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00384B89"/>
-[...191 lines deleted...]
-    <w:rsid w:val="00FD0CFB"/>
+    <w:rsidRoot w:val="005B1A1D"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="005B1A1D"/>
+    <w:rsid w:val="00624317"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="007D5AE9"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="00C9317F"/>
+    <w:rsid w:val="00CA0F2C"/>
+    <w:rsid w:val="00F95F6A"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6453F225"/>
+  <w14:docId w14:val="514F7590"/>
+  <w15:docId w15:val="{ACC2A11E-EECD-430D-A7E1-496785610D9F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3666,3950 +1163,491 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
-[...4 lines deleted...]
-    <w:name w:val="Salutation"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3311 lines deleted...]
-    <w:rsid w:val="00384B89"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...140 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005550D7"/>
+    <w:rsid w:val="005B1A1D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005550D7"/>
+    <w:rsid w:val="005B1A1D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005550D7"/>
+    <w:rsid w:val="005B1A1D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1687176950">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>860</ap:Words>
-  <ap:Characters>4733</ap:Characters>
+  <ap:Words>866</ap:Words>
+  <ap:Characters>4769</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>39</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>26 732</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5582</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5624</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1900-12-31T22:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>