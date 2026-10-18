--- v0 (2026-09-02)
+++ v1 (2026-10-18)
@@ -1,4214 +1,751 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00241BB9" w:rsidP="008864B4" w:rsidRDefault="00241BB9" w14:paraId="0D927CA0" w14:textId="60754A19"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="008864B4" w:rsidP="008864B4" w:rsidRDefault="008864B4" w14:paraId="680F72FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00897631" w:rsidR="00897631" w:rsidP="00897631" w:rsidRDefault="00931572" w14:paraId="7E60AFAE" w14:textId="53EA96AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zorg rond zwangerschap en geboorte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00897631" w:rsidP="00897631" w:rsidRDefault="00897631" w14:paraId="055C65A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00931572">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00931572" w:rsidP="00897631" w:rsidRDefault="00897631" w14:paraId="33FDE090" w14:textId="1DF4A847">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00897631" w:rsidP="00897631" w:rsidRDefault="00897631" w14:paraId="670EA690" w14:textId="5DDDEE06">
+      <w:pPr>
+        <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="008864B4" w:rsidP="008864B4" w:rsidRDefault="00000000" w14:paraId="6191DA0D" w14:textId="3950B3D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00931572" w:rsidP="00897631" w:rsidRDefault="00931572" w14:paraId="6C9F43F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="008864B4" w:rsidP="008864B4" w:rsidRDefault="008864B4" w14:paraId="57BBD5EC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="1EF83A96" w14:textId="2D9CC4A3">
       <w:pPr>
         <w:pStyle w:val="Huisstijl-Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:r w:rsidR="008864B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 23 maart 2026 is de website thuisabortus.nl gelanceerd, waar vrouwen via een online formulier een recept voor abortusmedicatie kunnen verkrijgen. De werkwijze van thuisabortus.nl heeft veel vragen opgeroepen over de zorgvuldigheid van zorg en de naleving van wet- en regelgeving. De Inspectie Gezondheidszorg en Jeugd (IGJ) heeft naar aanleiding van verschillende signalen onderzoek gedaan naar thuisabortus.nl. Het inspectieonderzoek is vandaag, op 2 september 2026, gepubliceerd en is vindbaar via </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="00897631">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://toezichtdocumenten.igj.nl/link/publicatie?publ=12d1957e-bfe2-451d-a49d-cfebe3a4978b</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008864B4">
-[...38 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze brief geeft het kabinet een reactie op het onderzoek. Ook wordt hiermee de toezegging afgedaan om de Kamer over het onderzoek te informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="33EC5ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bevindingen van de IGJ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00637006" w:rsidP="00EE3224" w:rsidRDefault="00000000" w14:paraId="4497D256" w14:textId="77777777">
-[...75 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="0D63F078" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de periode van maart 2026 tot en met juni 2026 voerde de IGJ een onderzoek uit naar thuisabortus.nl. De IGJ heeft onderzocht of de werkwijze van thuisabortus.nl voldoet aan de eisen van goede, veilige, cliëntgerichte en tijdige zorg, en of de zorgverlening plaatsvindt binnen de geldende wettelijke kaders. De conclusie van de IGJ is dat bij een deel van de getoetste thema’s niet wordt voldaan aan de geldende wet- en regelgeving en de professionele standaard. In het rapport beschrijft de IGJ verschillende tekortkomingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00EE3224">
-[...138 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een belangrijke constatering van de IGJ is dat wezenlijke zorgvuldigheidswaarborgen ontbreken doordat er in het digitale proces van thuisabortus.nl geen gesprek met de vrouw plaatsvindt. Alleen als daar aanleiding toe is, bijvoorbeeld bij twijfel over de zwangerschapsduur, contra-indicaties of minderjarigheid, wordt per e-mail of telefonisch contact opgenomen. Een video- of fysiek consult maakt dus geen onderdeel uit van de standaardwerkwijze. Mede daarom schiet thuisabortus.nl volgens de IGJ tekort in de invulling van de bijzondere zorgvuldigheidseisen die gelden voor abortuszorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="11DE7E45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="1F9EDE1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De IGJ constateert dat thuisabortus.nl naar aanleiding van het onderzoek al diverse verbetermaatregelen heeft doorgevoerd, en ook heeft aangekondigd verdere verbetermaatregelen door te zullen voeren. Voor zover de tekortkomingen daarmee nog niet zijn weggenomen, verwacht de IGJ dat thuisabortus.nl deze binnen twaalf weken wegneemt. De IGJ verwacht uiterlijk vier weken na verzending van het definitieve rapport een plan van aanpak van thuisabortus.nl te ontvangen. Vervolgens dient thuisabortus.nl eenmaal per twee weken een resultaatsverslag in over de voortgang en resultaten van de uitvoering van de verbetermaatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="2CBB7EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="2FFAC739" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van het kabinet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C87BAA" w:rsidR="00C87BAA" w:rsidP="00C3685D" w:rsidRDefault="00000000" w14:paraId="491774AA" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="42B99B04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat pal voor goede abortuszorg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrouwen die abortuszorg nodig hebben in Nederland verdienen zorg en hulpverlening van hoge kwaliteit. De Wet afbreking zwangerschap (Wafz) treft een balans tussen de zelfbeschikking van de vrouw en de beschermwaardigheid van ongeboren leven, en bevat eisen die ervoor zorgen dat zwangerschapsafbrekingen in Nederland zorgvuldig worden uitgevoerd. Het is een groot goed dat vrouwen in Nederlandse abortusklinieken en huisartsenpraktijken, conform de Wafz, zorgvuldig worden begeleid en behandeld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gesprek tussen de vrouw en de arts is daar een essentieel onderdeel van. Ook nieuwe initiatieven, zoals thuisabortus.nl, moeten de vereiste zorgvuldigheid bieden en de wet- en regelgeving naleven. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Daarom is het belangrijk dat de IGJ hier scherp toezicht op houdt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet betreurt het dat de IGJ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">heeft geconcludeerd dat thuisabortus.nl op verschillende vlakken tekortschoot. Thuisabortus.nl moet nu hard aan de slag met de verbetermaatregelen. Het is goed dat er al verbeteringen zijn doorgevoerd en dat thuisabortus.nl heeft aangekondigd per 1 september met iedere vrouw een telefonisch gesprek te voeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...361 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>De IGJ zal de verdere uitvoering van de verbetermaatregelen nauw volgen op basis van het plan van aanpak en de tweewekelijkse resultaatverslagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C87BAA">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wanneer daar aanleiding toe is, kan de IGJ passende toezicht- of handhavingsmaatregelen treffen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C87BAA" w:rsidR="00A92DA7">
-        <w:rPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...36 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zo wordt gezorgd dat vrouwen de kwalitatieve en zorgvuldige abortuszorg ontvangen die zij verdienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="7E5067C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00934BAF" w:rsidP="00C62B6C" w:rsidRDefault="00000000" w14:paraId="2918A20C" w14:textId="77777777">
-[...82 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00897631" w14:paraId="0EE7710B" w14:textId="2FAE2031">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00254961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00254961" w:rsidP="00897631" w:rsidRDefault="00254961" w14:paraId="19378EE7" w14:textId="1481C5BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631" w:rsidR="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F53E6" w:rsidP="00897631" w:rsidRDefault="006F53E6" w14:paraId="465921BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00897631" w:rsidR="00897631" w:rsidP="00897631" w:rsidRDefault="00897631" w14:paraId="37A369A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00897631" w:rsidR="00897631">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
-      <w:type w:val="continuous"/>
-[...2 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01560F9E" w14:textId="77777777" w:rsidR="0066682A" w:rsidRDefault="0066682A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5258416C" w14:textId="77777777" w:rsidR="001B4C2C" w:rsidRDefault="001B4C2C" w:rsidP="00254961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24416A70" w14:textId="77777777" w:rsidR="0066682A" w:rsidRDefault="0066682A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15AC7C57" w14:textId="77777777" w:rsidR="001B4C2C" w:rsidRDefault="001B4C2C" w:rsidP="00254961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3CE9CB79" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="303A07D9" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="246FDBBC" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="778D5914" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F7A24A6" w14:textId="77777777" w:rsidR="0066682A" w:rsidRDefault="0066682A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6AB22E6D" w14:textId="77777777" w:rsidR="001B4C2C" w:rsidRDefault="001B4C2C" w:rsidP="00254961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="220B0589" w14:textId="77777777" w:rsidR="0066682A" w:rsidRDefault="0066682A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7292B18C" w14:textId="77777777" w:rsidR="001B4C2C" w:rsidRDefault="001B4C2C" w:rsidP="00254961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01741780" w14:textId="77777777" w:rsidR="00E67F39" w:rsidRPr="001D256F" w:rsidRDefault="00000000" w:rsidP="00E67F39">
+    <w:p w14:paraId="2B5F709D" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00897631" w:rsidRDefault="00254961" w:rsidP="00E67F39">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D256F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00897631">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001D256F">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00897631">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Beschreven in hoofdstuk 3 van het rapport en samengevat in hoofdstuk 4 van het rapport. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="703C0F63" w14:textId="2D3C0807" w:rsidR="00CD5856" w:rsidRDefault="008864B4">
+  <w:p w14:paraId="7B38CA6B" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...887 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70AB2676" w14:textId="77777777" w:rsidR="004B7DF1" w:rsidRDefault="004B7DF1">
+  <w:p w14:paraId="242C665D" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2DBDB760" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="24429E31" w14:textId="77777777" w:rsidR="00254961" w:rsidRPr="00254961" w:rsidRDefault="00254961" w:rsidP="00254961">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1285 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...201 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00254961"/>
+    <w:rsid w:val="001B4C2C"/>
+    <w:rsid w:val="00254961"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007E60CB"/>
+    <w:rsid w:val="00897631"/>
+    <w:rsid w:val="00931572"/>
+    <w:rsid w:val="00AC438E"/>
+    <w:rsid w:val="00CC59F5"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="73FFA24F"/>
+  <w14:docId w14:val="470B0480"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B68D8FB1-E6E4-4B41-97F0-C39A0FCCA42A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4323,51 +860,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4549,1162 +1086,1060 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00254961"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...155 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Aanhef">
     <w:name w:val="Huisstijl - Aanhef"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...6 lines deleted...]
-    <w:name w:val="Header1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...166 lines deleted...]
-      <w:sz w:val="26"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00254961"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00254961"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00254961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00254961"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00254961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...34 lines deleted...]
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
+    <w:rsid w:val="00254961"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...249 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00897631"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toezichtdocumenten.igj.nl/link/publicatie?publ=12d1957e-bfe2-451d-a49d-cfebe3a4978b" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toezichtdocumenten.igj.nl/link/publicatie?publ=12d1957e-bfe2-451d-a49d-cfebe3a4978b" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>655</ap:Words>
-  <ap:Characters>3608</ap:Characters>
+  <ap:Words>679</ap:Words>
+  <ap:Characters>3737</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
+  <ap:Lines>31</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4255</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4408</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>