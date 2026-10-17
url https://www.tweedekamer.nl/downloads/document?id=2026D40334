--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,6182 +1,4373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00AF38DE" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="34F82E9A" w14:textId="53C3CE6E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00D25D1D" w:rsidP="00DF49EA" w:rsidRDefault="00D6592C" w14:paraId="470D2F62" w14:textId="3F744C18">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Handhaving milieuwetgeving </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00D25D1D" w:rsidP="00DF49EA" w:rsidRDefault="00D25D1D" w14:paraId="0AA3A3BF" w14:textId="08543F6E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="000920C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>457</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00A13C89" w:rsidP="00DF49EA" w:rsidRDefault="00D25D1D" w14:paraId="60162CEE" w14:textId="66EF9EBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00D25D1D" w:rsidP="00DF49EA" w:rsidRDefault="00D25D1D" w14:paraId="32EA18B7" w14:textId="644C89EA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00D25D1D" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="14763C80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="6063F824" w14:textId="3580EABB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De situatie op de stortplaats Selibon Lagun op Bonaire is complex, zorgwekkend en urgent en vraagt om snelle oplossingen. De Kamer heeft hier opnieuw aandacht voor gevraagd in het commissiedebat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>BES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>mei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>jl.</w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00F34521">
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="002F615E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00AB625F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="0039177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E46AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>erstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00862FB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="000B2E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800-IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="0016001D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00A8206B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="009E2FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="000B2E86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00031194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="7633678C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="2D186A56" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben daartoe vorige week (28 augustus 2026) naar Bonaire geweest en heb daar onder meer met bestuurders, de belangenvereniging van omwonenden (ProLagun), individuele omwonenden en vertegenwoordigers van Selibon Lagun en de GGD gesproken en ik heb de situatie op de stortplaats zelf bekeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1CB41E1E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alle betrokken partijen onderkennen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ernst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>urgentie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidR="00A47876">
-[...34 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>probleem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>noodzaak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...102 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>komen tot een gezamenlijke oplossing. Dit heb ik ook duidelijk zo ervaren tijdens mijn bezoek. Ik heb met het Bestuurscollege heldere en concrete afspraken kunnen maken. Het is een uitdaging waar we gezamenlijk voor staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="44F41334" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
         <w:ind w:right="2515"/>
-      </w:pPr>
-[...123 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="62919578" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb met het Bestuurscollege afgesproken dat uiterlijk op 1 oktober 2026 een uitgewerkt voorstel van een uitvoeringsorganisatie voor de periode 2026-2028 wordt opgeleverd. Een team van deskundigen zal in gezamenlijkheid onder leiding van het Openbaar Lichaam Bonaire (OLB) met concrete prioriteiten met urgentie werken aan oplossingen om het storten van afval uiterlijk op 31 december 2028 te stoppen en toe te werken naar een structurele oplossing en duurzaam afvalbeheer na deze datum. Om de uitvoering goed te kunnen volgen, heb ik met de gezaghebber afgesproken eens per kwartaal de voortgang en de bereikte resultaten te bespreken, afwisselend op Bonaire en in Europees Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="062005CC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="2515"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="158B177D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitvoeringsorganisatie krijgt een concrete opdracht: uiterlijk eind 2028 een operationeel en financieel houdbaar alternatief voor het storten op Lagun realiseren, de structurele afvalstromen van Bonaire (zowel nu als in de toekomst) verantwoord organiseren en de stortplaats Lagun gecontroleerd buiten gebruik stellen en nazorgen. De uitvoeringsorganisatie werkt met een programmatische en integrale aanpak langs de volgende lijnen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1410C89D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="62ECFD55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="745"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="28" w:hanging="358"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk239150502" w:id="0"/>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De huidige</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>situatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Selibon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lagun verder op</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00C0448B">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>brengen en de investeringen bestendigen om de risico’s van de stortplaats voor de leefomgeving verder te beperken;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="38BF9EF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De keuze voor een nieuwe locatie borgen en zorgdragen voor de bouw en realisatie van een nieuw inzamelcentrum op deze nieuwe locatie;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="2A423197" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="745"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="358"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De inrichting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van de toekomstige</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afvalverwerking bepalen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="487528C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="745"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="28" w:hanging="358"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De beheersing van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stortplaats </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lagun vormgeven; de daaropvolgende sanering vormt een afzonderlijke opgave.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="51A91EBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="600D6CC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicatie over alle bovenstaande punten is onderdeel van de opdracht. Voor elke lijn is bovendien financiering nodig. De benodigde financiering voor bovenstaande punten zal door de uitvoeringsorganisatie worden uitgewerkt en er zal gezamenlijk door het Rijk en het OLB worden gekeken naar mogelijkheden om die te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="7E134E55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="45B1019F" w14:textId="10BE8AAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Huidige situatie bij Selibon Lagun op orde brengen en investeringen bestendigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="32981C96" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eerdere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afspraken die in de Bestuursovereenkomst zijn gemaakt, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gewerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het operationeel beheer van de stortplaats. Daaronder vallen concreet de aanschaf en vervanging van materieel en het voorhanden hebben van voldoende afdekmateriaal om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>overlast en risico’s voor de omgeving zoveel als mogelijk te voorkomen. Op dit moment wordt onder meer gewerkt aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="108D6895" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1BF1D78D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
-[...125 lines deleted...]
-          <w:numId w:val="26"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="747"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verbeteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inrichting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veiligheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>terrein;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="116AA58E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="27E6F146" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="747"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="31"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verwijderen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>afvoeren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>risicovolle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>afvalstromen,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>waaronder opgeslagen autobanden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="435DE744" w14:textId="21D48E5D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="61C2D4FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="747"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="670"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>noodmaatregelen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>voortvloeien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="001B5D1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bestuursovereenkomst;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="0A719720" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="747"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="670"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="70303C6E" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De invulling van de financieringsbehoefte voor de periode 2026-2028 inclusief investeringen conform de aanbevelingen van het KPMG onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="42BF565B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="747"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="670"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="4160AF95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...92 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inmiddels is op veel onderdelen goede voorgang geboekt; het operationeel management bij Selibon is verbeterd waardoor de directe overlast voor de omgeving sterk is afgenomen. Door het dagelijks volledig afdekken van het afval is overlast van vliegen en stank afgenomen. Daarnaast is door het OLB geïnvesteerd in zwaar materieel, een compactor, nieuwe afvaltrucks, bulldozer, loaders en pick-ups om de bedrijfsvoering op de stortplaats Lagun te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="353CCEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="78D4A3F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast deze ontwikkelingen draag ik de komende tijd verder bij aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>verbeteren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE" w:rsidR="00445EAF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>situatie en heb de volgende zaken inmiddels in gang gezet:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="6C4A8690" w14:textId="77777777">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="10A3437A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="626065D3" w14:textId="52CBFC4D">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verbeteren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vergunningverlening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toezicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...53 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...463 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>handhaving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="272F4CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om beter grip te krijgen op de situatie bij Selibon, is een vergunning met voorschriften nodig die kaders stelt aan de dagelijkse operatie van een dergelijk bedrijf om zo beter grip te krijgen op de impact van de bedrijfsvoering op de omgeving – de omwonenden en het milieu. Er is nu geen passende vergunning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verleend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevoegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezag,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bemoeilijkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitoefenen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van toezicht en handhaving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="5CA73B46" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1699CD17" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>heb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ik, onder meer op verzoek van de Eilandsraad,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besloten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met hoge prioriteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aanpassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inrichtingen-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Activiteitenbesluit BES (IAB BES), dat milieuregels definieert voor verschillende typen bedrijven. Tot op heden vallen afvalbedrijven onder zgn. type III-bedrijven, het bevoegd gezag is in dat geval het Bestuurscollege. Door dit aan te passen naar type IV wordt de Minister van IenW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bevoegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gezag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verlenen van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vergunning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voorschriften (dit wordt in praktijk door Rijkswaterstaat uitgevoerd) waarna de Inspectie voor Leefomgeving en Transport (ILT) eerstelijns toezicht en handhaving kan uitoefenen. Ik verwacht op korte termijn de consultatie van de wetstekst te kunnen starten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="255DAAF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="2515"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1574CE1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze aanpassing van type III naar type IV kost uiteraard tijd. Vanwege de zorgwekkende situatie waarbij omwonenden en het milieu nadeel ondervinden van de stortplaats Lagun heb ik tijdens mijn bezoek een Samenwerkingsverklaring ondertekend met het Bestuurscollege. Op basis daarvan zal de ILT nu al aan de slag gaan met zogeheten ‘Compliance Assistance’ (operationele ondersteuning): de ILT zal het OLB en Selibon directe ondersteuning bieden bij concrete maatregelen en juridische vraagstukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="3D138566" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="30F17E9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Samenwerkingsverklaring benadrukt dat de problemen rondom Selibon Lagun alleen gezamenlijk opgelost kunnen worden en is als bijlage bij deze brief gevoegd. Ik heb hierbij zowel expertise van binnen mijn ministerie als van externe partijen aangeboden. De compliance assistance van de ILT stopt zodra de wijziging van het IAB BES in werking treedt (naar verwachting rond de zomer van 2027). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="3B92F75F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1028C30B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de eerste week van september is de reguliere Interbestuurlijk toezicht (IBT) inspectie. Hoewel de door de ILT aangeboden Compliance Assistance geen onderdeel hiervan uitmaakt, zullen het OLB en ILT op basis van de op 28 augustus getekende Samenwerkingsverklaring afspraken maken over concrete stappen die op korte termijn en met daadkracht gezet kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="06CF3412" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="560D5D6C" w14:textId="297B46BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...194 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opstarten meetnetwerk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="59C5CBA1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De komende periode zal het RIVM samen met het OLB, de lokale GGD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Bonlab </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Selibon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lagun fasegewijs een meetnetwerk inrichten. Het gaat daarbij om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lucht-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op termijn ook om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bodemmetingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1421BFB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="2581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="6DC3F231" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens mijn bezoek heb ik het startsein voor het inrichten van dit meetprogramma gegeven en de eerste sensor die fijnstof meet in werking gesteld bij het huis van een omwonende in de directe nabijheid van Lagun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="112F3C89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="2581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="5C321BA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze metingen kunnen een concreet en actueel beeld geven van de daadwerkelijke emissies en milieueffecten rond de vuilstort. Op basis van deze actuele data kunnen te zijner tijd onderbouwde maatregelen worden genomen ten behoeve van de leefomgeving en de gezondheid van omwonenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="095AAA63" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="2581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="76474299" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb tijdens mijn bezoek naast de starthandeling de eerste tien sensorkits voor luchtkwaliteitsmetingen en de door RIVM ontwikkelde meetapparatuur voor de meting van stortgassen op en rond de stortplaats aan het OLB overhandigd. Deze meetapparatuur zal de komende periode rond Selibon worden geplaatst en ook digitaal ontsloten worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="26D2CEFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="005B6681" w14:textId="3BEB48AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...258 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De bouw en realisatie van een nieuw inzamelcentrum op de nieuwe locatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1060176A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Parallel aan het op orde brengen van de huidige situatie, moet ook toegewerkt worden naar een toekomstbestendige wijze van afvalverwerking zonder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="22"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>storten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is in de Bestuursovereenkomst tussen BZK en het OLB afgesproken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uiterlijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2028</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stoppen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>storten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarvoor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>alles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op alles worden gezet om ook tijdig de wijze van toekomstige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afvalverwerking met elkaar vast te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="516F000B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="2A618B3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In lijn met de Bestuursovereenkomst heeft het OLB Deloitte en Witteveen + Bos de opdracht verstrekt om een haalbaar toekomstbestendig scenario en locatieadvies voor het nieuwe multi-inzetbare overslag en scheidingscentrum (MOSC) op Bonaire na 31 december 2028 op te leveren. Naar verwachting wordt die studie medio oktober afgerond, waarna het Bestuurscollege spoedig een definitieve keuze voor een locatie dient te maken om er voor te zorgen dat de nieuwe locatie tijdig beschikbaar is. Een MER is onder meer een noodzakelijke stap voorafgaand aan de vergunningprocedure voor een nieuwe afvalverwerkingswijze en -locatie. Waarschijnlijk zijn overbruggingsmaatregelen tussen de oude en nieuwe situatie noodzakelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="7B26F2C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="203BC948" w14:textId="2EC57514">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E83DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De inrichting van de toekomstige afvalverwerking </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="2694A6FD" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="599F865E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Alternatieven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>die</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>operationeel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>haalbaar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>zijn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>passen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>bij</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>schaal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>van</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA27EE">
-        <w:rPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eiland worden momenteel uitgewerkt om een onderbouwde keuze te maken voor de toekomstige afvalverwerking op het eiland. Afvalstorten maakt daarvan, zoals dat is vastgelegd in zowel het Natuur- en Beleidsplan (NMBP) als de Bestuursovereenkomst, geen deel meer van uit. Toekomstige afvalverwerking zal bestaan uit het afvoeren van (rest)afvalstoffen van Bonaire, lokale eindverwerking, of een combinatie daarvan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="57F299CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1102CBD4" w14:textId="7C196E1E">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook het onderzoeken van inter-eilandelijke samenwerking heeft hierin een plaats: daarmee wordt opvolging gegeven aan de moties Bruyning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00AA2F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en White</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E53F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00AA2F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22343</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="007B3B73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="009920B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00642DA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00F60D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00502C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>427)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="35"/>
           <w:position w:val="6"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00FA27EE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en Ceder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00AA2F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tseggai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E53F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 22343, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="000E1695">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E53F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00F60D8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00E53F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>446)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. De ministeries van IenW, BZK en LVVN zijn onderdeel van de begeleidingsgroep van deze opdracht waarvan het eindrapport medio oktober wordt verwacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A72D69" w:rsidRDefault="00A72D69" w14:paraId="26D7298F" w14:textId="127658DD">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="335237A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">4. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>4. De beheersing van de stortplaats Lagun vormgeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="0DE8F897" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="47"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na 31 december 2028, wanneer er niet meer wordt gestort op Lagun, moet het beheer van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stortplaats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitgevoerd. Na de aanpak van de urgente problemen rondom de stortplaats zal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezamenlijk dienen te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">worden onderzocht wat er voor nodig is, om ook na 31 december 2028 de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>milieurisico’s van de stortplaats zo goed als mogelijk te beheersen. Het zorgvuldig beheren van de stortplaats is de volgende opgave die aanvangt na het buiten gebruik stellen van de stortplaats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="3D95618B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="47"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="26CBDD2D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...97 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financiering en communicatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="75F0CC5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aanpak van de situatie bij Lagun en de transitie naar een structureel duurzame afvalverwerking op Bonaire vragen de komende jaren om aanzienlijke financiële inspanningen. De op te richten uitvoeringsorganisatie zal daarom de benodigde investeringen en structurele exploitatiekosten inzichtelijk maken. Daarbij gaat het zowel om de beheersmaatregelen op Selibon Lagun en de voorbereiding van de sluiting en sanering van de stortplaats, als om de realisatie van het multi- inzetbare overslag en scheidingscentrum en de toekomstige (lokale) verwerking en eventuele export van afvalstromen. Het Rijk en het OLB zullen gezamenlijk kijken naar mogelijkheden om de financieringsbehoefte gerealiseerd te krijgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="31DCA410" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="788ECDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitkomsten van het lopende onderzoek naar het alternatief voor het storten van restafval, waaronder de locatiekeuze, de wijze van afvalverwerking en de bijbehorende businesscase, zullen bepalend zijn voor de uiteindelijke financieringsbehoefte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1980092C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="5FEC9674" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens mijn bezoek is tevens door diverse partijen benadrukt dat de communicatie op alle niveaus en in het bijzonder richting omwonenden van Lagun en de inwoners van Bonaire zal moeten worden verbeterd. Ik heb dit ook met het Bestuurscollege besproken en afgesproken dat communicatie binnen het plan van aanpak en de in te richten uitvoeringsorganisatie een prominente plek krijgt zodat communicatie in de toekomst niet alleen reactief maar ook proactief gebeurt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="1254C632" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="59442EC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...88 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FA27EE" w:rsidR="00445EAF" w:rsidP="00A47876" w:rsidRDefault="00445EAF" w14:paraId="3C518089" w14:textId="170D126B">
-[...138 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="0A99068F" w14:textId="6B61E118">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:ind w:right="28"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties en ik zullen uw Kamer in het najaar gezamenlijk informeren over de voortgang van de  aanpak van de problematiek bij Selibon Lagun, het lange termijnperspectief en de voortgang van de uitvoering van de Bestuursovereenkomst. Tot slot is het van belang om te benadrukken dat de gezaghebber en ik hebben afgesproken om eens per kwartaal de voortgang te bespreken. Dit is cruciaal om dit gezamenlijk tot een goed einde te brenegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="2B9D42C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00D25D1D" w:rsidP="00D25D1D" w:rsidRDefault="00D25D1D" w14:paraId="009C802C" w14:textId="39E6799D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="00E83DCC" w:rsidP="00D25D1D" w:rsidRDefault="00E83DCC" w14:paraId="5B9A14D8" w14:textId="79046D6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D" w:rsidR="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D25D1D" w:rsidR="000A638C" w:rsidP="00D25D1D" w:rsidRDefault="000A638C" w14:paraId="411E83CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00D25D1D" w:rsidR="000A638C" w:rsidSect="00F740AB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D112845" w14:textId="77777777" w:rsidR="00433BD5" w:rsidRDefault="00433BD5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F485B94" w14:textId="77777777" w:rsidR="00B563B9" w:rsidRDefault="00B563B9" w:rsidP="00E83DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67272030" w14:textId="77777777" w:rsidR="00433BD5" w:rsidRDefault="00433BD5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="777C05C8" w14:textId="77777777" w:rsidR="00B563B9" w:rsidRDefault="00B563B9" w:rsidP="00E83DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4C40F4ED" w14:textId="77777777" w:rsidR="00FC7931" w:rsidRDefault="00FC7931">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38EC3B83" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0C09DF74" w14:textId="77777777" w:rsidR="00FC7931" w:rsidRDefault="00FC7931">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6269BB58" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B11B162" w14:textId="77777777" w:rsidR="00FC7931" w:rsidRDefault="00FC7931">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36D46E77" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15C91FED" w14:textId="77777777" w:rsidR="00433BD5" w:rsidRDefault="00433BD5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F099470" w14:textId="77777777" w:rsidR="00B563B9" w:rsidRDefault="00B563B9" w:rsidP="00E83DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B9A4B34" w14:textId="77777777" w:rsidR="00433BD5" w:rsidRDefault="00433BD5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D3D7B5E" w14:textId="77777777" w:rsidR="00B563B9" w:rsidRDefault="00B563B9" w:rsidP="00E83DCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2540EEE8" w14:textId="77777777" w:rsidR="00FC7931" w:rsidRDefault="00FC7931">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A360382" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...420 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72063120" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2B023944" w14:textId="77777777" w:rsidR="00AF38DE" w:rsidRDefault="00C00CB7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BBEDB37" w14:textId="77777777" w:rsidR="00E83DCC" w:rsidRPr="00E83DCC" w:rsidRDefault="00E83DCC" w:rsidP="00E83DCC">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1356 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8B9D5637"/>
-[...797 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12255567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EE0F478"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6245,51 +4436,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1414770B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AE667A6"/>
     <w:lvl w:ilvl="0" w:tplc="B92EA802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="747" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F42CD096">
@@ -6375,51 +4566,51 @@
     <w:lvl w:ilvl="7" w:tplc="71428DAE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7265" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B2BA21A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8197" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14FD6D51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E24E5178"/>
     <w:lvl w:ilvl="0" w:tplc="270417C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6464,117 +4655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...65 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E846E49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEF40000"/>
     <w:lvl w:ilvl="0" w:tplc="17AC8214">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="747" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
@@ -6627,293 +4752,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...241 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BAA00C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA60EDA8"/>
     <w:lvl w:ilvl="0" w:tplc="02F4A5B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="747" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A914DC10">
@@ -6991,776 +4874,51 @@
     <w:lvl w:ilvl="7" w:tplc="C9A2C8D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7265" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6C08DE58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8197" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...724 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A927F23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A28CE46"/>
     <w:lvl w:ilvl="0" w:tplc="BA2EFB90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -7805,400 +4963,211 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...70 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1369406793">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="2" w16cid:durableId="1407260578">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1430389626">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="308828779">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="5" w16cid:durableId="602033506">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="6" w16cid:durableId="823740582">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00445EAF"/>
-[...111 lines deleted...]
-    <w:rsid w:val="00FC7931"/>
+    <w:rsidRoot w:val="00E83DCC"/>
+    <w:rsid w:val="00031194"/>
+    <w:rsid w:val="000920C9"/>
+    <w:rsid w:val="000A638C"/>
+    <w:rsid w:val="000B2E86"/>
+    <w:rsid w:val="000E1695"/>
+    <w:rsid w:val="0016001D"/>
+    <w:rsid w:val="00214551"/>
+    <w:rsid w:val="002F615E"/>
+    <w:rsid w:val="00311525"/>
+    <w:rsid w:val="0039177F"/>
+    <w:rsid w:val="003E7804"/>
+    <w:rsid w:val="003F437D"/>
+    <w:rsid w:val="00491C9D"/>
+    <w:rsid w:val="00502C02"/>
+    <w:rsid w:val="00527CB3"/>
+    <w:rsid w:val="00544432"/>
+    <w:rsid w:val="00642DA9"/>
+    <w:rsid w:val="00744B93"/>
+    <w:rsid w:val="007B3B73"/>
+    <w:rsid w:val="007D4981"/>
+    <w:rsid w:val="007E3DF1"/>
+    <w:rsid w:val="007F5587"/>
+    <w:rsid w:val="008435AE"/>
+    <w:rsid w:val="00862FB6"/>
+    <w:rsid w:val="009473D6"/>
+    <w:rsid w:val="009920B3"/>
+    <w:rsid w:val="009E2FE9"/>
+    <w:rsid w:val="00A07B94"/>
+    <w:rsid w:val="00A13C89"/>
+    <w:rsid w:val="00A14EF4"/>
+    <w:rsid w:val="00A4426B"/>
+    <w:rsid w:val="00A76E93"/>
+    <w:rsid w:val="00A8206B"/>
+    <w:rsid w:val="00AA2F91"/>
+    <w:rsid w:val="00AB625F"/>
+    <w:rsid w:val="00B563B9"/>
+    <w:rsid w:val="00C36DFF"/>
+    <w:rsid w:val="00D25D1D"/>
+    <w:rsid w:val="00D343D6"/>
+    <w:rsid w:val="00D6592C"/>
+    <w:rsid w:val="00DA4194"/>
+    <w:rsid w:val="00DB1F34"/>
+    <w:rsid w:val="00DF49EA"/>
+    <w:rsid w:val="00E27DFD"/>
+    <w:rsid w:val="00E46AEA"/>
+    <w:rsid w:val="00E53F8B"/>
+    <w:rsid w:val="00E60B5D"/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rsid w:val="00E97464"/>
+    <w:rsid w:val="00EA2D1E"/>
+    <w:rsid w:val="00F16AD5"/>
+    <w:rsid w:val="00F3452B"/>
+    <w:rsid w:val="00F60D8C"/>
+    <w:rsid w:val="00F72DF3"/>
+    <w:rsid w:val="00F740AB"/>
+    <w:rsid w:val="00F774D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="466DE7FD"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38738BE7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D5A23895-4B23-455A-840C-4BBA1F1A097C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8207,77 +5176,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8302,75 +5271,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8405,55 +5374,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8516,3489 +5485,723 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00445EAF"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...636 lines deleted...]
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HBJZ-BegeleidendMemoWitruimte1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E83DCC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:spacing w:line="932" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:after="780" w:line="276" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HBJZ-Kamerstukken-na39ra138">
-[...44 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Bijlagezletter">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Bijschrift">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Colofon">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:numPr>
-[...38 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop1">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop2">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kop4">
-[...30 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopznr2">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...1049 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
     <w:name w:val="Ondertekening_Area1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...8 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="2"/>
-[...50 lines deleted...]
-      <w:b/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...169 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...544 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...164 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
-[...32 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00445EAF"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00445EAF"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...35 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C0448B"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C0448B"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E83DCC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C0448B"/>
+    <w:rsid w:val="00E83DCC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C0448B"/>
-[...88 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E83DCC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12274,154 +6477,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10498</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1940</ap:Words>
+  <ap:Characters>10675</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>87</ap:Lines>
-  <ap:Paragraphs>24</ap:Paragraphs>
+  <ap:Lines>88</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Aanpak Infrastructuur en Waterstaat Selibon Lagun</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12315</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12590</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>