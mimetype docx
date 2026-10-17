--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,3170 +1,678 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009E607E" w:rsidR="00C42594" w:rsidRDefault="00AE290E" w14:paraId="466C64A8" w14:textId="77777777">
+    <w:p w:rsidRPr="0098383F" w:rsidR="0098383F" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="4DF78A76" w14:textId="075CDA81">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>668</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Structuurvisie ZuidasDok</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00393063" w:rsidR="00393063" w:rsidP="00393063" w:rsidRDefault="00393063" w14:paraId="16C14079" w14:textId="31D6168A">
+    <w:p w:rsidRPr="0098383F" w:rsidR="0098383F" w:rsidP="0098383F" w:rsidRDefault="0098383F" w14:paraId="3A1D213B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393063">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">de tweede halfjaarrapportage 2025 over het programma Zuidasdok betreffende de periode juli tot en met december 2025. Met de halfjaarrapportages wordt u geïnformeerd over de voortgang van het programma in het betreffende halfjaar. </w:t>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="00A46272">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00393063" w:rsidR="00393063" w:rsidP="00393063" w:rsidRDefault="00393063" w14:paraId="225C2C70" w14:textId="13C3BAF9">
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="0098383F" w14:paraId="03EAEF69" w14:textId="7CA0D3CA">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="0098383F" w:rsidP="0098383F" w:rsidRDefault="0098383F" w14:paraId="67379E7B" w14:textId="640F9CF1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="027A0F58" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="6E851A8F" w14:textId="66EF3967">
+      <w:pPr>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij ontvangt u, mede namens de staatssecretaris van Infrastructuur en Waterstaat, de tweede halfjaarrapportage 2025 over het programma Zuidasdok betreffende de periode juli tot en met december 2025. Met de halfjaarrapportages wordt u geïnformeerd over de voortgang van het programma in het betreffende halfjaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="0358C3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393063">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Voortgang projecten</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00393063">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> die door de projecten is benut voor tal van uitvoeringswerkzaamheden. De verkeershinder was in de lijn der verwachting en beheersbaar, onder meer door intensieve communicatie en samenwerking met verschillende partijen. De uitvoeringswerkzaamheden worden in de rapportage uitgebreid toegelicht. </w:t>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De werkzaamheden ten behoeve van de uitbreiding van de openbaar vervoerterminal (project OVT) en de verbreding van de A10 Zuid (project knooppunt De Nieuwe Meer) hebben in de tweede helft van 2025 belangrijke vorderingen gemaakt. De grote betonwerkzaamheden in de nieuwe Brittenpassage zijn afgerond en de afbouw is gestart. Eind juni startte een 16-daagse afsluiting van een deel van het treinspoor en de A10, die door de projecten is benut voor tal van uitvoeringswerkzaamheden. De verkeershinder was in de lijn der verwachting en beheersbaar, onder meer door intensieve communicatie en samenwerking met verschillende partijen. De uitvoeringswerkzaamheden worden in de rapportage uitgebreid toegelicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00393063" w:rsidR="00393063" w:rsidP="00393063" w:rsidRDefault="00393063" w14:paraId="3441A46F" w14:textId="77777777">
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="7F633A8A" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393063">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor de reconstructie van knooppunt Amstel is een contract getekend met Amstel Verbindt, een bouwcombinatie bestaande uit Boskalis, Mobilis en Van Gelder. De gunning betreft twee deelovereenkomsten. Er is direct opdracht verleend voor de deelovereenkomst knooppunt Amstel-Zuid inclusief de vervanging van de zuidelijke Rozenoordbrug. Deelovereenkomst knooppunt Amstel-Noord wordt opgedragen nadat bestuurlijke besluitvorming heeft plaatsgevonden over het financieel tekort van Zuidasdok en na voldoende performance van de opdrachtnemer. Voor project Tunnel is het integraal voorontwerp voor de noordelijke en zuidelijke tunnel gereedgekomen. De komende periode wordt verder gewerkt aan het Definitief Ontwerp, waarbij nog steeds de nadruk ligt op kostenbewust ontwerpen. Eind 2026 is er meer zekerheid over de uitvoeringsprijs Tunnel en het ontwerp voor knooppunt Amstel Zuid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00393063" w:rsidP="00393063" w:rsidRDefault="00393063" w14:paraId="73264E67" w14:textId="77777777">
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="1CC9AF7B" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="005DB22B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Aanhef"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De sturingsmijlpalen zijn het afgelopen half jaar ongewijzigd. De komende periode wordt gebruikt om risico's en onzekerheden bij de planning nader in beeld te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="2588BCBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Financiële ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de eerste halfjaarlijkse rapportage 2025 is vermeld dat het verwachte tekort op het programma is opgelopen naar € 1.150 mln. tot € 1.300 mln. (inclusief markteffect). In deze rapportageperiode zijn er geen nieuwe ontwikkelingen omtrent de kosten. De opdrachtgevers van Zuidasdok zijn gericht op het beperken van de uitvoeringskosten en -risico’s. In november 2025 hebben Rijk en regio besloten dat het besluit over fasering en financiering van de noordelijke tunnel en knooppunt Amstel-Noord uiterlijk eind 2026 wordt genomen. Dit besluit loopt mee in de eerder door mij aangekondigde herprioritering van de middelen op het mobiliteitsfonds. De gehele scope kan alleen worden gerealiseerd met aanvullend budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="09BD8372" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00393063" w:rsidR="00393063" w:rsidP="00393063" w:rsidRDefault="00393063" w14:paraId="47DBCA5C" w14:textId="7A3234F3">
+    <w:p w:rsidRPr="0098383F" w:rsidR="0098383F" w:rsidP="0098383F" w:rsidRDefault="0098383F" w14:paraId="073A00BA" w14:textId="5912015C">
       <w:pPr>
-        <w:pStyle w:val="Salutation"/>
-[...3 lines deleted...]
-          <w:iCs/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393063">
-[...20 lines deleted...]
-        <w:t>De sturingsmijlpalen zijn het afgelopen half jaar ongewijzigd. De komende periode wordt gebruikt om risico's en onzekerheden bij de planning nader in beeld te brengen.</w:t>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B31E66" w:rsidP="000E588C" w:rsidRDefault="00393063" w14:paraId="3311801F" w14:textId="40C067AB">
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="3C55F94A" w14:textId="19A3EAD9">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00393063">
-[...43 lines deleted...]
-        <w:t>De gehele scope kan alleen worden gerealiseerd met aanvullend budget.</w:t>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F" w:rsidR="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098383F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E588C" w:rsidR="00ED46FF" w:rsidP="000E588C" w:rsidRDefault="00ED46FF" w14:paraId="131819FC" w14:textId="77777777"/>
-    <w:p w:rsidRPr="009E607E" w:rsidR="009E607E" w:rsidP="009E607E" w:rsidRDefault="009E607E" w14:paraId="1190DD3B" w14:textId="77777777">
+    <w:p w:rsidRPr="0098383F" w:rsidR="00A46272" w:rsidP="0098383F" w:rsidRDefault="00A46272" w14:paraId="49495829" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...19 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009E607E" w:rsidR="009E607E" w:rsidP="009E607E" w:rsidRDefault="009E607E" w14:paraId="48D7DB9D" w14:textId="77777777">
-[...145 lines deleted...]
-    <w:sectPr w:rsidRPr="00280C43" w:rsidR="00280C43">
+    <w:sectPr w:rsidRPr="0098383F" w:rsidR="00A46272">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3730" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F87C22F" w14:textId="77777777" w:rsidR="009E26C6" w:rsidRDefault="009E26C6">
+    <w:p w14:paraId="2EDCE188" w14:textId="77777777" w:rsidR="00EC20BA" w:rsidRDefault="00EC20BA" w:rsidP="00A46272">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B69F2D8" w14:textId="77777777" w:rsidR="009E26C6" w:rsidRDefault="009E26C6">
+    <w:p w14:paraId="1F6C11F8" w14:textId="77777777" w:rsidR="00EC20BA" w:rsidRDefault="00EC20BA" w:rsidP="00A46272">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63DC8ACE" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2893A2D0" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="300C2740" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="340FECE0" w14:textId="77777777" w:rsidR="009E26C6" w:rsidRDefault="009E26C6">
+    <w:p w14:paraId="3E1A8667" w14:textId="77777777" w:rsidR="00EC20BA" w:rsidRDefault="00EC20BA" w:rsidP="00A46272">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135F885D" w14:textId="77777777" w:rsidR="009E26C6" w:rsidRDefault="009E26C6">
+    <w:p w14:paraId="79EE8565" w14:textId="77777777" w:rsidR="00EC20BA" w:rsidRDefault="00EC20BA" w:rsidP="00A46272">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71EEF06A" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...444 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2989A70A" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1409 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3911DE79" w14:textId="77777777" w:rsidR="00A46272" w:rsidRPr="00A46272" w:rsidRDefault="00A46272" w:rsidP="00A46272">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...537 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AE290E"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00FE7C2B"/>
+    <w:rsidRoot w:val="00A46272"/>
+    <w:rsid w:val="0012644F"/>
+    <w:rsid w:val="001A0ABA"/>
+    <w:rsid w:val="001B62E8"/>
+    <w:rsid w:val="00246E0F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="007E5947"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="0098383F"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC20BA"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="7C094594"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="31ABA110"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2520C40C-8C62-4FC6-852B-72DAF53A0601}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3173,77 +681,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3268,75 +776,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3371,55 +879,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3482,1270 +990,829 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-      <w:ind w:hanging="1120"/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-      <w:ind w:hanging="1120"/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...8 lines deleted...]
-      <w:ind w:hanging="1120"/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...5 lines deleted...]
-    <w:uiPriority w:val="1"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...12 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Aanhef">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="AanhefChar"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A46272"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="260" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AanhefChar">
+    <w:name w:val="Aanhef Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Aanhef"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00A46272"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...115 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00A46272"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:before="240"/>
-[...575 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A46272"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE290E"/>
+    <w:rsid w:val="00A46272"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AE290E"/>
-[...173 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A46272"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0098383F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...67 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4851,59 +1918,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{37276b06-72c2-4081-996b-9af57fe26b63}" enabled="1" method="Standard" siteId="{ac843cea-7a2b-4dc6-9f37-919c3e210fed}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2520</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>475</ap:Words>
+  <ap:Characters>2613</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>21</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2956</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3082</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>