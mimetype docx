--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,1654 +1,851 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001804FC" w:rsidR="00F63666" w:rsidP="00F63666" w:rsidRDefault="00F63666" w14:paraId="5E3FD93D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="6590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B4752" w14:paraId="526B55CE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="42D3CCF9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="589879E9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="7AC7A882" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009833D1" w14:paraId="10A3F326" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="009833D1" w:rsidRDefault="003068C8" w14:paraId="6C89D50E" w14:textId="7D9E8A60">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 705</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003068C8" w:rsidR="009833D1" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="7EBF6C20" w14:textId="39EBF325">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003068C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wijziging van de Opiumwet in verband met de verhoging van het wettelijk strafmaximum van het aanwezig hebben, de handel, de productie en de in- en uitvoer van verdovende middelen als bedoeld in lijst I bij de Opiumwet (verhoging strafmaxima grootschalige drugscriminaliteit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="133AF4D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="7CB3C574" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="17AAEC61" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B4752" w14:paraId="4F3F3DE9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2622" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="003B4752" w14:paraId="57CEDCE0" w14:textId="0946B729">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="003068C8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003B4752" w:rsidRDefault="00F81478" w14:paraId="35FC6D3E" w14:textId="71ADE6BD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">TWEEDE </w:t>
+            </w:r>
+            <w:r w:rsidR="003B4752">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>NOTA VAN WIJZIGING</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003068C8" w:rsidR="003B4752" w:rsidP="009833D1" w:rsidRDefault="003B4752" w14:paraId="2FF7C4A2" w14:textId="1A27E8C6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="003068C8">
+              <w:t xml:space="preserve">Ontvangen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003068C8" w:rsidR="003068C8">
+              <w:t>7 september 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="003068C8" w:rsidR="009833D1" w:rsidP="003068C8" w:rsidRDefault="009833D1" w14:paraId="4837034A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="5E02045F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het voorstel van wet wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="0E6E9B5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="444AF303" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel I wordt voor onderdeel A een onderdeel ingevoegd, luidende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="0A5984B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="27455D63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0A </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="2B1C70F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="7D257615" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Artikel 2a, tweede lid, wordt als volgt gewijzigd: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="20AA9B76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="21300E19" w14:textId="2D46F94D">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Aan het slot van onderdeel i vervalt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="38993D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="4B99A255" w14:textId="4C1ABB88">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Onder vervanging van de punt aan het slot van onderdeel j door een puntkomma wordt een onderdeel toegevoegd, luidende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="5FF57B22" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">k. het Nederlands Forensisch Instituut, met uitzondering van het verkopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="73456424" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="481FBB61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="18"/>
-[...101 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toelichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="04644D49" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:hanging="1410"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="16F5A338" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze nota van wijziging, die het herstel van een kennelijke omissie betreft, wordt ingediend mede namens de Minister van Volksgezondheid, Welzijn en Sport. De wijziging wordt hieronder toegelicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="68834993" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="0FAA6904" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 2a, eerste lid, van de Opiumwet bevat het verbod op bepaalde handelingen met betrekking tot een substantie die deel uitmaakt van een stofgroep als bedoeld in de bij deze wet behorende lijst IA of een preparaat daarvan. In het tweede lid van artikel 2a van de Opiumwet zijn uitzonderingen op dit verbod opgenomen. Zo is het verbod bijvoorbeeld niet van toepassing op een geneesmiddel waarvoor een handelsvergunning is verleend als bedoeld in artikel 40, eerste lid, van de Geneesmiddelenwet. Met onderdeel OA wordt erin voorzien dat het Nederlands Forensisch Instituut (hierna: NFI) wordt toegevoegd aan deze opsomming, net zoals voor het NFI in artikel 16 van het Opiumwetbesluit een uitzondering is opgenomen op de verboden voor zover betrekking hebbend op bepaalde handelingen met betrekking tot opiumwetmiddelen als bedoeld in lijst I of lijst II van de Opiumwet. Per abuis was dit niet geregeld voor een stofgroep als bedoeld in lijst IA of een preparaat daarvan. Deze wijziging betekent dat het verbod als bedoeld in artikel 2a, eerste lid, van de Opiumwet niet van toepassing is op het NFI met uitzondering van het verkopen van dergelijke stofgroepen of preparaten daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="5E89E782" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="6B834250" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De Minister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003068C8" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="2593D9F8" w14:textId="5880EFBB">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003068C8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C64214" w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="341DCFF1" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C0BA4">
+    </w:p>
+    <w:p w:rsidR="003068C8" w:rsidP="003068C8" w:rsidRDefault="003068C8" w14:paraId="76BF2A03" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">In artikel </w:t>
-[...607 lines deleted...]
-    <w:sectPr w:rsidRPr="00F63666" w:rsidR="008C0BA4">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003068C8">
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35BDE98D" w14:textId="77777777" w:rsidR="003838F0" w:rsidRDefault="003838F0" w:rsidP="00A03710">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="365833B8" w14:textId="77777777" w:rsidR="00FA67C8" w:rsidRDefault="00FA67C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E26AA5E" w14:textId="77777777" w:rsidR="003838F0" w:rsidRDefault="003838F0" w:rsidP="00A03710">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4AFC9DD4" w14:textId="77777777" w:rsidR="00FA67C8" w:rsidRDefault="00FA67C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44B9ECA5" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Paginanummer"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2BB8595F" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="771B2475" w14:textId="77777777" w:rsidR="003B4752" w:rsidRDefault="003B4752">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="003EA332" w14:textId="77777777" w:rsidR="003838F0" w:rsidRDefault="003838F0" w:rsidP="00A03710">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="39F76EDA" w14:textId="77777777" w:rsidR="00FA67C8" w:rsidRDefault="00FA67C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B40C487" w14:textId="77777777" w:rsidR="003838F0" w:rsidRDefault="003838F0" w:rsidP="00A03710">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7F326A08" w14:textId="77777777" w:rsidR="00FA67C8" w:rsidRDefault="00FA67C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:zoom w:percent="110"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001804FC"/>
-[...84 lines deleted...]
-    <w:rsid w:val="00FD7D8F"/>
+    <w:rsidRoot w:val="003068C8"/>
+    <w:rsid w:val="002074EA"/>
+    <w:rsid w:val="003068C8"/>
+    <w:rsid w:val="003B4752"/>
+    <w:rsid w:val="004D5FF9"/>
+    <w:rsid w:val="005864D4"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="0074116C"/>
+    <w:rsid w:val="007A7986"/>
+    <w:rsid w:val="007C02C8"/>
+    <w:rsid w:val="009833D1"/>
+    <w:rsid w:val="009A4EB1"/>
+    <w:rsid w:val="00AD3688"/>
+    <w:rsid w:val="00E901C9"/>
+    <w:rsid w:val="00F81478"/>
+    <w:rsid w:val="00FA67C8"/>
+    <w:rsid w:val="00FE223B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34EB7F6C"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="32CA50DC"/>
+  <w15:docId w15:val="{ECC05302-5FD3-4AB4-A935-F7CB1418CE11}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1797,1209 +994,480 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...13 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...119 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001804FC"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-[...97 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensievebenadrukking">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:styleId="Paginanummer">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="21"/>
-[...154 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A03710"/>
+    <w:rsid w:val="007A7986"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:uiPriority w:val="99"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00A03710"/>
+    <w:rsid w:val="007A7986"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="103958853">
-[...194 lines deleted...]
-    <w:div w:id="2124380058">
+    <w:div w:id="568148901">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\nvw.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>336</ap:Words>
-  <ap:Characters>1851</ap:Characters>
+  <ap:Words>344</ap:Words>
+  <ap:Characters>1895</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>15</ap:Lines>
   <ap:Paragraphs>4</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>26 732</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2183</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2235</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2026-09-10T13:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>