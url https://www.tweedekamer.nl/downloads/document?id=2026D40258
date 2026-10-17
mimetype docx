--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,3345 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001A7281" w:rsidR="00697958" w:rsidRDefault="00DE047F" w14:paraId="53D46CE7" w14:textId="418C9B34">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="001A7281" w:rsidR="00800954">
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00086CDC" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="57B663DD" w14:textId="2E289830">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC" w:rsidR="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>705</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC" w:rsidR="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Opiumwet in verband met de verhoging van het wettelijk strafmaximum van het aanwezig hebben, de handel, de productie en de in- en uitvoer van verdovende middelen als bedoeld in lijst I bij de Opiumwet (verhoging strafmaxima grootschalige drugscriminaliteit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00086CDC" w:rsidP="00086CDC" w:rsidRDefault="00086CDC" w14:paraId="08A37787" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC" w:rsidR="00885AD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00086CDC" w14:paraId="5A946852" w14:textId="31F01726">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00086CDC" w:rsidP="00086CDC" w:rsidRDefault="00086CDC" w14:paraId="51A2125F" w14:textId="3CFA7161">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="78F0ECB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="040D3201" w14:textId="0A7300C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel tot wijziging van de Opiumwet in verband met de verhoging van het wettelijk strafmaximum van het aanwezig hebben, de handel, de productie en de in- en uitvoer van verdovende middelen als bedoeld in lijst I bij de Opiumwet (hierna: het wetsvoorstel of het wetsvoorstel verhoging strafmaxima grootschalige drugscriminaliteit)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001A7281" w:rsidR="003A5CB6">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="001A7281" w:rsidR="00627C7D">
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangemeld voor plenaire behandeling. Met het oog op die behandeling stel ik u, mede namens de Minister van Volksgezondheid, Welzijn en Sport, op de hoogte van het voornemen om bij de invulling van het begrip ‘een grote hoeveelheid’ harddrugs en ‘een grote hoeveelheid’ nieuwe psychoactieve stoffen (NPS),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001A7281" w:rsidR="0053003E">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit te gaan van hoeveelheden in ‘eenheden’ in plaats van in ‘grammen’. Hierna licht ik dit toe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="094410A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="133FAAAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A7281">
-        <w:rPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Een ‘grote hoeveelheid’ harddrugs</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="001A7281" w:rsidR="00800954">
+        <w:t>Een ‘grote hoeveelheid’ harddrugs of NPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="0C8306FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het wetsvoorstel worden de strafmaxima voor handelingen met harddrugs en NPS verhoogd. Daarbij wordt, wat betreft het bezit van harddrugs en de handelingen met de op lijst IA bij de Opiumwet opgenomen NPS, onderscheid gemaakt tussen een niet-grote en een grote hoeveelheid harddrugs respectievelijk NPS. Voor het bezit van een grote hoeveelheid harddrugs en voor handelingen met een grote hoeveelheid NPS wordt een hoger strafmaximum voorgesteld dan nu geldt. Daarop zal gevangenisstraf van acht jaar worden gesteld, in plaats van gevangenisstraf van zes jaar. In de onderliggende algemene maatregel van bestuur, het Opiumwetbesluit, zal worden bepaald wanneer sprake is van een grote hoeveelheid. Dat is nu ook al het geval bij softdrugs (vgl. artikel 1, tweede lid, van het Opiumwetbesluit). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="19AFD97A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="0A36CE54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de memorie van toelichting en de nota naar aanleiding van het verslag bij het wetsvoorstel is – mede in reactie op vragen vanuit Uw Kamer – uiteengezet dat de grens voor een grote hoeveelheid harddrugs en een grote hoeveelheid NPS zal worden bepaald op (een hoeveelheid die meer bedraagt dan) 500 gram.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="001A7281">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">, omdat bij sommige verdovende middelen </w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de nadere uitwerking van dit voornemen is echter gebleken dat het voor verschillende soorten verdovende middelen niet passend is om te rekenen in ‘grammen’, omdat deze uiteenlopende verschijningsvormen kennen en zowel in vaste als vloeibare vorm voorkomen. De keuze voor het bepalen van de grote hoeveelheid harddrugs en NPS op 500 gram kan ook ongelukkig uitpakken, omdat bij sommige verdovende middelen </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk234578200" w:id="0"/>
-      <w:r w:rsidRPr="001A7281" w:rsidR="00F4095C">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> – </w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– zoals amfetamine, LSD en fentanylachtigen – </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="001A7281" w:rsidR="00E54F3D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="001A7281" w:rsidR="00E54F3D">
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maar een heel kleine hoeveelheid van de werkzame stof nodig is voor een effect, en een eenheid dus heel weinig weegt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001A7281" w:rsidR="00EF68FA" w:rsidP="001C3EEA" w:rsidRDefault="00EF68FA" w14:paraId="28011969" w14:textId="77777777"/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="001A7281" w:rsidR="00800954">
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="7396180C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="602572A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In vervolgingsbeleid van het OM wordt, mede vanwege die verscheidenheid aan soorten drugs en hun verschijningsvormen, niet alleen gewerkt met grammen, maar ook met andere eenheden, of simpelweg met de term ‘eenheid’. Ook in rechterlijke oriëntatiepunten wordt met verschillende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>eenheden gewerkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="001A7281">
-[...221 lines deleted...]
-      <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gebruik van eenheden in plaats van grammen is ook in het Opiumwetbesluit niet nieuw. Op grond van artikel 11, vijfde lid, van de Opiumwet, wordt een hogere gevangenisstraf opgelegd bij een grote hoeveelheid softdrugs. Dit is in het Opiumwetbesluit nader ingevuld als: 500 gram hennep, 200 hennepplanten of 500 eenheden van een ander middel als bedoeld in de bij de wet behorende lijst II. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="17AC58E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="49DB1611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegen deze achtergrond ligt het bij nader inzien meer in de rede om het begrip ‘grote hoeveelheid’ niet te koppelen aan een hoeveelheid in grammen, maar aan eenheden. De opsporingspraktijk – waarin al wordt gerekend met (onder meer) eenheden – is daarmee gediend. Op deze wijze kan ook meer recht worden gedaan aan de vergelijkbare ernst van gedragingen met verschillende soorten en verschijningsvormen van harddrugs en NPS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="74EA71F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="61226712" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerder is ervoor gekozen de grote hoeveelheid harddrugs en NPS te bepalen op 500 gram, mede omdat een grote hoeveelheid hennep (softdrugs) eveneens is bepaald op 500 gram. De term ‘eenheid’ wordt ook in de context van softdrugs gebruikt. Voor een ander middel (dan hennep) als bedoeld in de bij de wet behorende lijst II is een grote hoeveelheid namelijk vastgesteld op 500 eenheden. Dat brengt mij tot het voornemen om in het Opiumwetbesluit ‘een grote hoeveelheid harddrugs’ te definiëren als 500 eenheden van een van de op lijst I bij de Opiumwet opgenomen middelen. Ook voor NPS (opgenomen op lijst IA behorende bij de Opiumwet) zal worden uitgegaan van 500 eenheden voor een ‘grote hoeveelheid’. In het Opiumwetbesluit zal dit nader worden uitgewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="41A29565" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="154A0CC0" w14:textId="728CB618">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC" w:rsidR="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00885AD6" w:rsidP="00086CDC" w:rsidRDefault="00885AD6" w14:paraId="419EA0F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidP="00086CDC" w:rsidRDefault="00FE0FA3" w14:paraId="08098E32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00086CDC" w:rsidR="00086CDC" w:rsidP="00086CDC" w:rsidRDefault="00086CDC" w14:paraId="50F432E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00086CDC" w:rsidR="00086CDC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F43FFAA" w14:textId="77777777" w:rsidR="00885B07" w:rsidRDefault="00885B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EB3D07B" w14:textId="77777777" w:rsidR="00C91577" w:rsidRDefault="00C91577" w:rsidP="00885AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59C2F4D9" w14:textId="77777777" w:rsidR="00885B07" w:rsidRDefault="00885B07">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="104F1F05" w14:textId="77777777" w:rsidR="00C91577" w:rsidRDefault="00C91577" w:rsidP="00885AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="539DDCFB" w14:textId="77777777" w:rsidR="00697958" w:rsidRDefault="00697958">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="1F88B947" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26CE1DAF" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C416AA2" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5242A4EC" w14:textId="77777777" w:rsidR="00885B07" w:rsidRDefault="00885B07">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3921F249" w14:textId="77777777" w:rsidR="00C91577" w:rsidRDefault="00C91577" w:rsidP="00885AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47910B16" w14:textId="77777777" w:rsidR="00885B07" w:rsidRDefault="00885B07">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74E0B585" w14:textId="77777777" w:rsidR="00C91577" w:rsidRDefault="00C91577" w:rsidP="00885AD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3B3F75D8" w14:textId="4912C462" w:rsidR="00800954" w:rsidRDefault="00800954" w:rsidP="00800954">
+    <w:p w14:paraId="5F894AC3" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00086CDC" w:rsidRDefault="00885AD6" w:rsidP="00086CDC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00800954">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00800954">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> II 2024/25, 36705, nr. 2. </w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36705, nr. 2. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="202D5B44" w14:textId="555386C2" w:rsidR="00627C7D" w:rsidRDefault="00627C7D">
+    <w:p w14:paraId="310601F1" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00086CDC" w:rsidRDefault="00885AD6" w:rsidP="00086CDC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Deze begrippen zijn opgenomen in de met dit wetsvoorstel gewijzigde artikelen 10, zesde lid, en 10b, derde lid, van de Opiumwet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6BE69CC7" w14:textId="3F87F758" w:rsidR="00800954" w:rsidRPr="00C44580" w:rsidRDefault="00800954">
+    <w:p w14:paraId="4E8551FE" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00086CDC" w:rsidRDefault="00885AD6" w:rsidP="00086CDC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>. 3 en 6.</w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 36705, nrs. 3 en 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="28335052" w14:textId="7B8F1F83" w:rsidR="00E54F3D" w:rsidRPr="00E54F3D" w:rsidRDefault="00E54F3D">
+    <w:p w14:paraId="6BA75623" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00086CDC" w:rsidRDefault="00885AD6" w:rsidP="00086CDC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> van uitgegaan dat een consumptie-eenheid 2 milligram bedraagt.</w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo wordt er in de Richtlijn voor strafvordering Opiumwet, lijst I en lijst IA (2025R005) voor fentanyl-achtigen van uitgegaan dat een consumptie-eenheid 2 milligram bedraagt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="44D2485B" w14:textId="78965292" w:rsidR="00800954" w:rsidRPr="008034F0" w:rsidRDefault="00800954" w:rsidP="008034F0">
+    <w:p w14:paraId="0DA066E4" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00086CDC" w:rsidRDefault="00885AD6" w:rsidP="00086CDC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00086CDC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Oriëntatiepunten voor straftoemeting en LOVS-afspraken, raadpleegbaar via www.rechtspraak.nl.</w:t>
+      <w:r w:rsidRPr="00086CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oriëntatiepunten voor straftoemeting en LOVS-afspraken, raadpleegbaar via www.rechtspraak.nl.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B2F467B" w14:textId="2A6A4BA0" w:rsidR="00697958" w:rsidRDefault="003E2BAB">
-[...425 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="29F090DD" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FA457C6" w14:textId="0368AB1D" w:rsidR="00697958" w:rsidRDefault="003E2BAB">
-[...1239 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="452A8C48" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08C37E30" w14:textId="77777777" w:rsidR="00885AD6" w:rsidRPr="00885AD6" w:rsidRDefault="00885AD6" w:rsidP="00885AD6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00697958"/>
-[...225 lines deleted...]
-    <w:rsid w:val="00FD2B40"/>
+    <w:rsidRoot w:val="00885AD6"/>
+    <w:rsid w:val="00086CDC"/>
+    <w:rsid w:val="0012644F"/>
+    <w:rsid w:val="001E1E46"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C91577"/>
+    <w:rsid w:val="00CE7E53"/>
+    <w:rsid w:val="00D01A2E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC3BB7"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="438BA83C"/>
+  <w14:docId w14:val="4A962F70"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4286CE64-2765-4CE2-9582-99DE67D0B8A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3364,75 +970,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3467,55 +1073,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3587,836 +1193,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...150 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...40 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:vertAlign w:val="baseline"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00885AD6"/>
+    <w:rPr>
       <w:vertAlign w:val="superscript"/>
-      <w:lang w:val="nl-NL"/>
-[...31 lines deleted...]
-      <w:szCs w:val="27"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A327EA"/>
+    <w:rsid w:val="00885AD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A327EA"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00885AD6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A327EA"/>
+    <w:rsid w:val="00885AD6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A327EA"/>
-[...140 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00885AD6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00086CDC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4473,51 +1951,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4581,65 +2059,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4660,100 +2138,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3740</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>743</ap:Words>
+  <ap:Characters>4087</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>34</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4411</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4821</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>