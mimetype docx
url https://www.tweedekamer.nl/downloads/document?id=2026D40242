--- v0 (2026-09-01)
+++ v1 (2026-10-22)
@@ -1,2468 +1,779 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="004B7AA8" w:rsidRDefault="00A97BB8" w14:paraId="40F9511D" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="bmkMinuut" w:id="0"/>
+    <w:p w:rsidRPr="00283E95" w:rsidR="00283E95" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="11094CA7" w14:textId="7B4FEE3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Governance in de zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="00283E95" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="4BACADEE" w14:textId="1F6831EC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jeugdzorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="00283E95" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="42855033" w14:textId="6B4B87FC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="00283E95" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="2DC610B2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="00283E95" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="0BD840DB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="4F046232" w14:textId="0E9D83CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="76380029" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Volksgezondheid, Welzijn en Sport heeft een brief ontvangen namens de Branches Gespecialiseerde Zorg voor Jeugd (BGZJ) over Goed bestuur en toezicht in de zorg. In de procedurevergadering van 24 juni 2026 heeft de commissie besloten een reactie op deze brief te willen ontvangen. Hierbij voldoe ik aan dat verzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="5D6B2997" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="73277A11" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235007131" w:id="0"/>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De BGZJ geeft aan dat er knelpunten zijn bij de implementatie van de eis tot het hebben van een interne toezichthouder, zoals wettelijk vastgelegd in de wet Verbetering beschikbaarheid jeugdzorg (Wvbj). </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...437 lines deleted...]
-    <w:p w:rsidR="00D85A97" w:rsidP="004B7AA8" w:rsidRDefault="00000000" w14:paraId="303F0510" w14:textId="77777777">
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De BGZJ roept op om de volgende veranderingen aan te brengen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="4C82D3D0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Beperk de bepaling dat een lid van de Raad van Toezicht (RvT) geen burgemeester, wethouder of lid van de leiding van een jeugdhulpaanbieder of Gecertificeerde Instelling (GI) mag zijn tot situaties waarbinnen er sprake is van (schijn van) belangenverstrengeling, omdat de functies in hetzelfde verzorgingsgebied zouden worden vervuld; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D85A97" w:rsidP="004B7AA8" w:rsidRDefault="00000000" w14:paraId="7CB20D6D" w14:textId="77777777">
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="5204B34B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Geef jeugdzorgorganisaties de ruimte om pas bij natuurlijke momenten van aftreden van toezichthouders, zoals het aflopen van hun zittingstermijn, volgens de nieuwe eisen te werven; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76E60" w:rsidP="004B7AA8" w:rsidRDefault="00000000" w14:paraId="55BA0DE6" w14:textId="77777777">
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="195F3132" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...107 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schrap de verplichting om de aanvullende eisen van de Wvbjz op te nemen in de statuten van alle jeugdhulpaanbieders en GI's.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="73EF02AF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="3346E444" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij ga ik in op bovengenoemde punten. Bij het opstellen van de wet is het uitgangspunt gehanteerd dat de vormgeving van de verplichting tot het aanstellen van een interne toezichthouder voor jeugdhulpaanbieders en gecertificeerde instellingen waar mogelijk aansluit bij de vergelijkbare verplichting voor zorgaanbieders in de Wet toetreding zorgaanbieders (Wtza). De onafhankelijkheidseisen, waar de BGZJ aan refereert, zijn inhoudelijk destijds 1 op 1 overgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="41AFE5BC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="140D3FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de behandeling van het wetsvoorstel zijn verschillen ontstaan met de Wtza door een amendement van de Tweede Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00C025FA">
-[...109 lines deleted...]
-        <w:r w:rsidRPr="00C54346" w:rsidR="004731DB">
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het amendement betrof het aanscherpen van de onafhankelijkheidseisen, zoals de BGZJ benoemt in de brief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="5B539C83" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik begrijp heel goed dat deze aanvullende eisen gevolgen hebben voor huidige raden van toezicht bij met name combinatie-instellingen die al geruime tijd werken met intern toezicht volgens de Wtza. De impact op deze aanbieders is er omdat hier toezichthouders benoemd zijn die expertise hebben en goed functioneren, maar vanaf januari 2026 een profiel hebben dat niet in lijn is met de aanvullende eisen zoals deze gesteld worden voor jeugdhulpaanbieders en gecertificeerde instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="31A83FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="1EA3AE9B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezien de gevolgen voor de uitvoeringspraktijk heeft VWS vanaf juli 2025 overleg gehad met branchepartijen, de Nederlandse Vereniging voor Toezichthouders in Zorg en welzijn (NVTZ), en met individuele toezichthouders en bestuurders. Daarnaast hebben we meegedacht over de communicatie naar de achterban van brancheverenigingen en is er een podcast over intern toezicht gepubliceerd. Ook de website </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00283E95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>www.toetredingzorgaanbieders.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004731DB">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00087A99">
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aangepast. Tot slot heeft de NVTZ modelstatuten ter beschikking gesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="086E26B6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="04CFC2A7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We hebben ook uitgebreid gesproken met de IGJ. De IGJ heeft tot 1 juli 2026 niet gehandhaafd. Het is belangrijk dat de jeugdhulpaanbieder of gecertificeerde instelling wel stappen zet om zo spoedig mogelijk aan de wet te voldoen. De IGJ zet in op leren en verbeteren, en heeft daar ook een redelijke termijn voor gegeven, maar verwacht dat de jeugdhulpaanbieder of gecertificeerde instelling voldoet aan de wet. Positief om te noemen is dat het veel aanbieders goed lukt om de nodige aanpassingen door te voeren in het interne toezicht van hun organisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="316B2C6D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="77942E6E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk235007369" w:id="1"/>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het met meer waarborgen omkleden van de professionaliteit en kwaliteit van jeugdhulpaanbieders en gecertificeerde instellingen is van dermate groot belang, dat er in de wet – sinds het opstellen van het wetsvoorstel in 2020 - geen overgangsperiode is vastgelegd voor de eis van intern toezicht. Dit geldt temeer vanwege de kwetsbare doelgroep die deze organisaties bedienen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit betekent dat de jeugdhulpaanbieders en gecertificeerde instellingen die onder de doelgroep van de verplichting vallen per 1 januari 2026 aan de eisen in de Jeugdwet moesten voldoen. Dit betekent dat niet kan worden gewacht op natuurlijke momenten van aftreden van toezichthouders. Jeugdhulpaanbieders en GI’s zijn verplicht in hun statuten op te nemen hoé zij voldoen aan de wet- en regelgeving. Het is dus niet afdoende om op de nemen dát aan de wet- en regelgeving wordt voldaan. Dit is niet anders dan in de Wtza.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="0AC63431" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="7F43DCA3" w14:textId="59A97CF8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot, hoewel ik begrijp dat de implementatie van de eis tot het hebben van een intern toezichthouder voor de sector ingewikkeldheden met zich meebrengt, zie ik geen aanleiding om het ingezette beleid te wijzigen. Er is namelijk een groot belang dat de professionaliteit en de kwaliteit van jeugdhulpaanbieders en gecertificeerde instellingen met meer waarborgen wordt omkleed, mede in het licht van de kwetsbare doelgroep die deze organisaties bedienen. De Tweede Kamer heeft dit belang onderstreept door het aannemen van het wetsvoorstel en het indienen van het amendement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="007B3BB8" w14:paraId="32D5AEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="260BFD07" w14:textId="3941B650">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...154 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B7AA8" w:rsidP="004B7AA8" w:rsidRDefault="004B7AA8" w14:paraId="2AFA0609" w14:textId="77777777">
-[...21 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
+    <w:p w:rsidRPr="00283E95" w:rsidR="007B3BB8" w:rsidP="00283E95" w:rsidRDefault="00283E95" w14:paraId="33D1D22E" w14:textId="50627D95">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283E95" w:rsidR="007B3BB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00283E95" w:rsidR="006F53E6" w:rsidP="00283E95" w:rsidRDefault="006F53E6" w14:paraId="13790F99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00283E95" w:rsidR="006F53E6" w:rsidSect="00DA6330">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29E64DD3" w14:textId="77777777" w:rsidR="00214171" w:rsidRDefault="00214171">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F63CC29" w14:textId="77777777" w:rsidR="002B52E7" w:rsidRDefault="002B52E7" w:rsidP="007B3BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7269CFF6" w14:textId="77777777" w:rsidR="00214171" w:rsidRDefault="00214171">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4595BFB1" w14:textId="77777777" w:rsidR="002B52E7" w:rsidRDefault="002B52E7" w:rsidP="007B3BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...49 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4837B363" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72A63105" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E5A5A25" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="442B5F46" w14:textId="77777777" w:rsidR="00214171" w:rsidRDefault="00214171">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2CC00786" w14:textId="77777777" w:rsidR="002B52E7" w:rsidRDefault="002B52E7" w:rsidP="007B3BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="552B008F" w14:textId="77777777" w:rsidR="00214171" w:rsidRDefault="00214171">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="791403BA" w14:textId="77777777" w:rsidR="002B52E7" w:rsidRDefault="002B52E7" w:rsidP="007B3BB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1548A38B" w14:textId="77777777" w:rsidR="00C025FA" w:rsidRDefault="00000000" w:rsidP="00C025FA">
+    <w:p w14:paraId="2FA6504F" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="00283E95" w:rsidRDefault="007B3BB8" w:rsidP="00C025FA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00527194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283E95">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00527194">
-[...46 lines deleted...]
-        <w:t>14</w:t>
+      <w:r w:rsidRPr="00283E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 36546 nr. 14</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E70B9D7" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000">
+  <w:p w14:paraId="14548024" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...198 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C96F2BD" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00000000" w:rsidP="00536636">
+  <w:p w14:paraId="780F1D69" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...256 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="75EB3A50" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C502BEE" w14:textId="77777777" w:rsidR="007B3BB8" w:rsidRPr="007B3BB8" w:rsidRDefault="007B3BB8" w:rsidP="007B3BB8">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-  </w:p>
-[...480 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...237 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E5018E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94E820CA"/>
     <w:lvl w:ilvl="0" w:tplc="8764AEA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E4008D76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5FE2D9F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2504,675 +815,228 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5EEE5B5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F04653EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...137 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="911964963">
+  <w:num w:numId="1" w16cid:durableId="993530763">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="993530763">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...314 lines deleted...]
-    <w:rsid w:val="00FE4735"/>
+    <w:rsidRoot w:val="007B3BB8"/>
+    <w:rsid w:val="0002692E"/>
+    <w:rsid w:val="00283E95"/>
+    <w:rsid w:val="002B52E7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rsid w:val="009928F8"/>
+    <w:rsid w:val="00DA6330"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FF7174"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7EC79D16"/>
+  <w14:docId w14:val="201E8704"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E94CA411-0B49-45D9-8C5E-ADA349DFD1DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3194,74 +1058,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3410,1446 +1275,1006 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="007B3BB8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="007B3BB8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="007B3BB8"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...474 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...170 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00527194"/>
+    <w:rsid w:val="007B3BB8"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004731DB"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="007B3BB8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004731DB"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007B3BB8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B3BB8"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="005D2B0D"/>
-[...58 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00283E95"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toetredingzorgaanbieders.nl" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.toetredingzorgaanbieders.nl" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>825</ap:Words>
-  <ap:Characters>4538</ap:Characters>
+  <ap:Words>815</ap:Words>
+  <ap:Characters>4486</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5353</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5291</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>