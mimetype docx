--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,2944 +1,1081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A97BB8" w:rsidRDefault="00A97BB8" w14:paraId="51D98558" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidR="005C61EB">
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00875AEE" w14:paraId="0D35DF38" w14:textId="01B17156">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A97BB8">
-[...38 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geestelijke gezondheidszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="740447D4" w14:textId="537D1C3F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>477</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geneesmiddelenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="67BC95D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="00875AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>818</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="6A96A358" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="038024B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00875AEE" w:rsidP="00B14F64" w:rsidRDefault="00875AEE" w14:paraId="3487AE2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="243B4B92" w14:textId="223A6028">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op verzoek van de vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport reageer ik op de position paper van Alzheimer Europe over de toegang tot anti-amyloïdebehandelingen, waaronder de geneesmiddelen lecanemab en donanemab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="11CEE799" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="49979DF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ziekte van Alzheimer heeft grote gevolgen voor patiënten en hun naasten. De behoefte aan behandelingen die het ziekteproces daadwerkelijk kunnen vertragen of stoppen is groot. Ik deel hun hoop dat wetenschappelijk onderzoek de komende jaren leidt tot effectieve en voor patiënten toegankelijke behandelingen. Het kabinet heeft haar inzet op dit onderwerp in de voortgangsbrief over de nationale dementiestrategie onderstreept</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="5893EE36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="3E267385" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het position paper vraagt patiëntenorganisatie Alzheimer Europe aandacht voor de inzet op het creëren van tijdige en goede diagnostiek, voor eenduidige communicatie rondom het ziektebeeld en de beschikbare behandelingen en voor het voorbereiden van de zorg op toekomstige behandelingen. Ook roept het op om in Europa meer samen te werken rond de behandeling van dit ziektebeeld. Tegelijkertijd erkent Alzheimer Europe dat de effecten van de genoemde anti-amyloïdebehandelingen zeer bescheiden zijn en dat behandeling mogelijk ernstige bijwerkingen kent en dat deze een aanzienlijke belasting voor patiënten en de zorg zou kunnen opleveren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="642A905A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="4FF0C122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft de Tweede Kamer eerder geïnformeerd over de ontwikkelingen rond en de beoordeling van deze geneesmiddelen in de voortgangsbrief Nationale Dementiestrategie van 4 september 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de brief van 15 juni 2026 over de continuering van de sluis is de Kamer geïnformeerd dat lecanemab niet voor vergoeding in aanmerking komt en in de pakketsluis blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="622E1987" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="1D964AA1" w14:textId="0F55988F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zorginstituut Nederland heeft op 13 februari 2026 geadviseerd om lecanemab – Leqembi – niet op te nemen in het basispakket voor de behandeling van volwassen patiënten met een diagnose van milde cognitieve stoornissen en milde dementie als gevolg van de ziekte van Alzheimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het Zorginstituut komt tot de conclusie dat niet is aangetoond dat lecanemab toegevoegd aan best ondersteunende zorg resulteert in een klinisch relevante vertraging in progressie ten opzichte van best ondersteunende zorg alleen, op het cognitief functioneren en het functioneren in het dagelijks leven bij volwassen patiënten met beginnende ziekte van Alzheimer volgens de geregistreerde indicatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="29B9BC42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="55780B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarmee voldoet het niet aan het wettelijke criterium ‘stand van de wetenschap en praktijk’. Hierbij wordt nog niet gekeken naar de prijs van een geneesmiddel, maar primair naar de vraag of voor patiënten een voldoende relevant gezondheidsvoordeel is aangetoond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="795F859F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="60961274" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nieuwe of aanvullende wetenschappelijke gegevens kunnen aanleiding zijn voor een herbeoordeling door het Zorginstituut, waarna het geldende advies gewijzigd zou kunnen worden. Het geneesmiddel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Donanemab is eveneens in de sluis geplaatst en zal volgens dezelfde onafhankelijke procedure worden beoordeeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="784EE958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="065AC2D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de totstandkoming van het advies is het patiëntenperspectief meegewogen. Naast de consultatie die bij de totstandkoming van adviezen gebruikelijk is, heeft het Zorginstituut diverse ‘scoping meetings’ georganiseerd. Niet alleen nationaal, maar ook internationaal in Beneluxa-verband. In deze bijeenkomsten, waarbij naast diverse groepen behandelaren ook patiëntenorganisaties aanwezig waren, is nog voor markttoelating door het Europees geneesmiddelenbureau EMA uitgebreid gesproken over het geneesmiddel en de diverse perspectieven erop.  Het standpunt van Alzheimer Nederland is ook expliciet in de uiteindelijke beoordeling meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="62F08A7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="40FDD0F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alzheimer Europe pleit in haar position paper onder meer voor pilots, managed-accessregelingen en voorwaardelijke toegang voor als mogelijkheden om patiënten snel toegang te geven tot nieuwe geneesmiddelen. Hoewel het kabinet oog heeft voor de wens om patiënten zo snel mogelijk toegang te kunnen geven, kunnen dit soort vergoedingsarrangementen de toets op de stand van wetenschap en praktijk niet zonder meer vervangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="6445D790" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="666B8E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In aansluiting op wat Alzheimer Europe uitdraagt over het belang van de inzet op diagnostiek, hecht het kabinet ook aan een zorgvuldige en tijdige diagnostiek. Ondanks dat een effectieve behandeling of genezing (nog) niet mogelijk is, vermindert een tijdige diagnose bij de patiënten en hun naasten onzekerheid over de oorzaak van cognitieve klachten en stelt mensen met dementie en hun naasten in staat om passende zorg en ondersteuning tijdig te organiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="474B4566" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="2DB23984" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is ook de reden dat in de nationale dementiestrategie de afgelopen periode op dit punt een aantal concrete stappen zijn gezet om de (tijdige) diagnose en prognose van dementie te verbeteren. Het ministerie van VWS stimuleert via het ZonMw Onderzoeksprogramma Dementie (OPD) onderzoek naar (vroegtijdige) diagnostiek en prognostiek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00B14F64" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="6927785D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="2955402A" w14:textId="61CA4EC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook wordt hierbij onderzoek gedaan naar wat het Nederlandse zorgstelsel nodig heeft wanneer in de toekomst daadwerkelijk effectieve nieuwe behandelopties beschikbaar komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="468B6279" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="6C4DA647" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juist vanwege de ernst van de ziekte moeten nieuwe behandelingen zorgvuldig worden beoordeeld. Daarbij moet de consultatie van patiënten en behandelaren een belangrijke plaats behouden. Het kabinet blijft zich inzetten voor onderzoek, goede dementiezorg en een zorgstelsel dat klaar is om bewezen effectieve behandelingen zo snel mogelijk beschikbaar te maken voor patiënten die dit nodig hebben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="2A0DC625" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="028149D6" w14:textId="14F2BF46">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
-[...545 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="009D5F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">de minister van Langdurige Zorg, </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="00B14F64" w14:paraId="62687ADD" w14:textId="71837DBE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>Jeugd en Sport</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14F64" w:rsidR="009D5F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...78 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="009D5F10" w:rsidP="00B14F64" w:rsidRDefault="009D5F10" w14:paraId="5D3E6ACB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14F64" w:rsidR="00FE0FA3" w:rsidP="00B14F64" w:rsidRDefault="00FE0FA3" w14:paraId="3E93C6E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B14F64" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42A270C5" w14:textId="77777777" w:rsidR="001F0677" w:rsidRDefault="001F0677">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="40624768" w14:textId="77777777" w:rsidR="004E3709" w:rsidRDefault="004E3709" w:rsidP="009D5F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F0BFA87" w14:textId="77777777" w:rsidR="001F0677" w:rsidRDefault="001F0677">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="416538FC" w14:textId="77777777" w:rsidR="004E3709" w:rsidRDefault="004E3709" w:rsidP="009D5F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06CADECA" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18F32226" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5228C4F2" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35514BA3" w14:textId="77777777" w:rsidR="001F0677" w:rsidRDefault="001F0677">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13D3FCEC" w14:textId="77777777" w:rsidR="004E3709" w:rsidRDefault="004E3709" w:rsidP="009D5F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56B8545C" w14:textId="77777777" w:rsidR="001F0677" w:rsidRDefault="001F0677">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35FB01DE" w14:textId="77777777" w:rsidR="004E3709" w:rsidRDefault="004E3709" w:rsidP="009D5F10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="62E7C658" w14:textId="77777777" w:rsidR="00A574B5" w:rsidRPr="00D258D8" w:rsidRDefault="00AF6F67" w:rsidP="00A574B5">
+    <w:p w14:paraId="2322A7C3" w14:textId="6ECC3152" w:rsidR="009D5F10" w:rsidRPr="00B14F64" w:rsidRDefault="009D5F10" w:rsidP="00A574B5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D258D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D258D8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Vergaderjaar 2025 2025, kamerstuk 25424 nr. 766</w:t>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 25424, nr. 766</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="70B101D8" w14:textId="77777777" w:rsidR="006141AD" w:rsidRPr="00D258D8" w:rsidRDefault="00AF6F67" w:rsidP="006141AD">
+    <w:p w14:paraId="038AA30C" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="00B14F64" w:rsidRDefault="009D5F10" w:rsidP="006141AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D258D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D258D8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 25 424, nr. 766</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="51A0C08A" w14:textId="77777777" w:rsidR="006141AD" w:rsidRPr="00D258D8" w:rsidRDefault="00AF6F67" w:rsidP="006141AD">
+    <w:p w14:paraId="789DABDB" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="00B14F64" w:rsidRDefault="009D5F10" w:rsidP="006141AD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D258D8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D258D8">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 29 477, nr. 978</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1F075EC1" w14:textId="77777777" w:rsidR="00A77FE8" w:rsidRPr="00B04580" w:rsidRDefault="00AF6F67">
+    <w:p w14:paraId="53D6E45C" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="00B14F64" w:rsidRDefault="009D5F10">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B04580">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14F64">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B04580">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B14F64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00A77FE8" w:rsidRPr="00B04580">
+        <w:r w:rsidRPr="00B14F64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Advies - niet vergoeden </w:t>
-[...35 lines deleted...]
-          <w:t xml:space="preserve"> ®) voor de behandeling van Alzheimer | Zorginstituut Nederland</w:t>
+          <w:t>Advies - niet vergoeden lecanemab (Leqembi ®) voor de behandeling van Alzheimer | Zorginstituut Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04CC1402" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00AF6F67">
+  <w:p w14:paraId="0A9BE63A" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="291A6666" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00AF6F67" w:rsidP="00536636">
-[...105 lines deleted...]
-  <w:p w14:paraId="74D70D00" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="248A86D4" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="791AB0CF" w14:textId="77777777" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="00AF6F67" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FB5CAFD" w14:textId="77777777" w:rsidR="009D5F10" w:rsidRPr="009D5F10" w:rsidRDefault="009D5F10" w:rsidP="009D5F10">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...212 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...947 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...278 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="009D5F10"/>
+    <w:rsid w:val="0012644F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003F676E"/>
+    <w:rsid w:val="004E3709"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="00875AEE"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rsid w:val="00A70D85"/>
+    <w:rsid w:val="00B14F64"/>
+    <w:rsid w:val="00B65C19"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00DE6E42"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E6F50A0"/>
+  <w14:docId w14:val="0D75EBDB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0EFF99D9-A0EE-4B91-838C-D10FD61525CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2960,74 +1097,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3176,1429 +1314,1029 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...166 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A77FE8"/>
+    <w:rsid w:val="009D5F10"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A77FE8"/>
+    <w:rsid w:val="009D5F10"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A77FE8"/>
-[...7 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="009D5F10"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D5F10"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D258D8"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00D258D8"/>
+    <w:rsid w:val="009D5F10"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D5F10"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zorginstituutnederland.nl/documenten/2026/02/13/pakketadvies-lecanemab-leqembi--voor-de-behandeling-van-alzheimer" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4931</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>869</ap:Words>
+  <ap:Characters>4780</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
+  <ap:Lines>39</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5727</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5638</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>