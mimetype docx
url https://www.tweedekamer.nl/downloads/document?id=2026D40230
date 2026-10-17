--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,43 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidRPr="005F2ACA" w:rsidR="005F2ACA" w:rsidP="005F2ACA" w:rsidRDefault="00E67CEC" w14:paraId="4D570AB6" w14:textId="41A592CB">
       <w:pPr>
         <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">36 </w:t>
       </w:r>
       <w:r w:rsidR="005F2ACA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -379,92 +381,97 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E17EC7"/>
     <w:rsid w:val="00046EE2"/>
     <w:rsid w:val="000D21B4"/>
+    <w:rsid w:val="000D3669"/>
     <w:rsid w:val="00196D67"/>
     <w:rsid w:val="003025C1"/>
+    <w:rsid w:val="0034163C"/>
     <w:rsid w:val="00354E86"/>
     <w:rsid w:val="003763A2"/>
     <w:rsid w:val="003F534D"/>
     <w:rsid w:val="00462B6D"/>
     <w:rsid w:val="004A3566"/>
+    <w:rsid w:val="004C444B"/>
     <w:rsid w:val="00513141"/>
     <w:rsid w:val="00593CF7"/>
     <w:rsid w:val="005F2ACA"/>
     <w:rsid w:val="005F5FBC"/>
     <w:rsid w:val="00612912"/>
+    <w:rsid w:val="00642064"/>
     <w:rsid w:val="006E3AE8"/>
     <w:rsid w:val="007F1709"/>
     <w:rsid w:val="00802093"/>
     <w:rsid w:val="00870790"/>
     <w:rsid w:val="0088057B"/>
     <w:rsid w:val="00AB2652"/>
     <w:rsid w:val="00B73AC9"/>
     <w:rsid w:val="00CF2648"/>
     <w:rsid w:val="00D359FB"/>
     <w:rsid w:val="00D93193"/>
     <w:rsid w:val="00E17EC7"/>
+    <w:rsid w:val="00E30CE7"/>
     <w:rsid w:val="00E341AD"/>
     <w:rsid w:val="00E617B8"/>
     <w:rsid w:val="00E67CEC"/>
     <w:rsid w:val="00F9054B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1039,52 +1046,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB2652"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1372,25 +1378,36 @@
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>387</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2024-11-25T10:52:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <dc:title/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>