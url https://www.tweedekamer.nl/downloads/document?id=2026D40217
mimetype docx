--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -1,3871 +1,1028 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007F439C" w:rsidP="009A5A28" w:rsidRDefault="00B67B91" w14:paraId="7E4888D4" w14:textId="3E7E6492">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="307708E9" w14:textId="4AF350AD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53" w:rsidR="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53" w:rsidR="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53" w:rsidR="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bedrijfslevenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00BE1D53" w:rsidP="004474D9" w:rsidRDefault="00BE1D53" w14:paraId="6E2F84CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53" w:rsidR="00E818DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>775</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="009A5A28" w:rsidRDefault="00BE1D53" w14:paraId="722E8964" w14:textId="6588D915">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00BE1D53" w:rsidP="009A5A28" w:rsidRDefault="00BE1D53" w14:paraId="7CCDD372" w14:textId="20BDFF52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 september 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="54DB0AB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="5BA688A2" w14:textId="7E59C4AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Middels deze brief wil ik u op de hoogte brengen van de voortgang van de wijziging van de definitie van Onderneming in Moeilijkheden (OIM). Zoals ik meermaals aan u heb aangegeven, vind ik dit een groot probleem en blijf me daarom inzetten voor aanpassing van deze definitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="1ED4950E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="5C670AA2" w14:textId="2870D2DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de brief </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B67B91">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Reactie op vragen ten aanzien van de definitie van Onderneming in Moeilijkheden</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Reactie op vragen ten aanzien van de definitie van Onderneming in Moeilijkheden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van 24 april jl. (Kamerstuk 32637, nr. 758) heb ik aangegeven dat ik de opdracht heb gegeven te starten met voorbereidende werkzaamheden voor anticiperend handelen. Op deze manier kan ik snel overgaan tot anticiperend handelen wanneer de Europese Commissie (EC) een definitief voorstel van de Algemene Groepsvrijstellingsverordening (AGVV) presenteert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="780FCCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="1130E084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 17 juli jl. heeft de EC een tweede conceptversie van de AGVV met de lidstaten (LS) gedeeld. Daarnaast heeft de EC 24 juli jl. een publieke consultatie geopend over de herziening van de Richtsnoeren Reddings- en Herstructureringssteun (RRH). In beide stukken heeft de EC gepoogd tegemoet te komen aan de oproep voor het verruimen van het begrip </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>eigen vermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de OIM-definitie. Dit sluit aan bij de oproep in het gezamenlijke paper van Nederland samen met Duitsland, Letland, Luxemburg, Polen, Slowakije, Spanje en Tsjechië</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="1B21EE2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="7FBA7C4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie erkent in de preambule van de AGVV dat innovatieve startups een bedrijfsmodel hanteren dat resulteert in een kapitaalstructuur waardoor ze, onder de huidige definitie, mogelijk als OIM worden aangemerkt, terwijl zij in werkelijkheid geen risico lopen om op korte of middellange termijn failliet te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="303F74E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="0D74C785" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de nieuwe conceptversie van de OIM-definitie “verruimt” de EC het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eigen vermogen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>door toe te voegen ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373552">
-[...56 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>equity of the company,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>including financial instruments absorbing losses on a going concern basis, as recorded in the financial statements in compliance with the applicable accounting standards’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>eigen vermogen</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="00B67B91">
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...164 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">eigen </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de praktijk zal dit echter niet leiden tot een verruiming van de instrumenten die onder het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">eigen vermogen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>vallen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Start- en scale-ups maken veelal gebruik van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00373552">
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiële instrumenten die volgens de richtlijnen voor de jaarverslaglegging niet onder het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eigen vermogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen. Hierdoor biedt de voorgestelde aanpassing geen mogelijkheid deze financiële instrumenten mee te nemen in het bepalen of een onderneming in moeilijkheden is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="5416E79F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="0DC0A258" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast heeft de EC ook wijzigingen aangebracht in de uitzondering op OIM voor innovatieve ondernemingen. Die uitzondering is te beperkt om de knelpunten voor innovatieve start-ups en scale-ups op te lossen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="3220CCCE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="2F5DD593" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In mijn reactie op de consultatie van dit voorstel zal ik daarom blijven pleiten voor aanpassing van de definitie en een bredere uitzondering voor innovatieve start ups en scale ups. Het bovenstaande betekent ook dat anticiperend handelen op dit moment niet meer ruimte biedt ten opzichte van de huidige OIM-definitie en dus niet zinvol is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="3DD740F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="05E43866" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U kunt begrijpen dat ik teleurgesteld ben dat deze wijzigingen nog geen oplossing bieden voor ons innovatieve bedrijfsleven. Om die reden ben ik al in gesprek met de EC en andere LS ten gunste van verdere verruiming van de definitie en de uitzondering. Zo zal ik hier aandacht voor vragen in de Nederlandse reactie op de consultaties van zowel de AGVV als de RRH. Nadat de consultaties van de AGVV en de RRH richtsnoeren zijn afgerond zal de EC haar voorstellen voor de steunkaders finaliseren en deze kaders naar verwachting eind 2026 publiceren zodat deze 1 januari 2027 in werking kunnen treden. Mijn inzet tot het eind van het jaar is er op gericht om, zo mogelijk met andere LS, het probleem actief onder de aandacht te blijven brengen van de EC om zo tot een werkbare oplossing voor innovatieve ondernemingen te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="1F544D6A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00373552" w:rsidR="00D8255B">
-[...273 lines deleted...]
-      <w:r w:rsidR="00751A4C">
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="002AA35E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook zal ik blijven optrekken met diverse stakeholders (waaronder TechLeap, Tech Champions, Invest-NL en de Regionale Ontwikkelingsmaatschappijen) en met bedrijven zelf. Mede dankzij hun inzet wordt er vanuit Nederland veelvuldig gereageerd op Europese consultaties, wat bijdraagt aan de onderbouwing van de urgentie en concrete verbetervoorstellen richting de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="7ECA080A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00BE1D53" w:rsidP="00BE1D53" w:rsidRDefault="00BE1D53" w14:paraId="6C3B268D" w14:textId="29E9C35E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A5A28" w:rsidR="009A5A28">
-[...56 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00E818DE" w:rsidP="00BE1D53" w:rsidRDefault="00E818DE" w14:paraId="00C84FC1" w14:textId="3FFA7951">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53" w:rsidR="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE1D53" w:rsidR="00FE0FA3" w:rsidP="00BE1D53" w:rsidRDefault="00FE0FA3" w14:paraId="11226042" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BE1D53" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E162204" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291">
+    <w:p w14:paraId="4BC1622C" w14:textId="77777777" w:rsidR="00853231" w:rsidRDefault="00853231" w:rsidP="00E818DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4223C4D3" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27615E1E" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291">
+    <w:p w14:paraId="32E1C770" w14:textId="77777777" w:rsidR="00853231" w:rsidRDefault="00853231" w:rsidP="00E818DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D646F27" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...54 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35F899A3" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="196BE241" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7E7AEC6D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="02A82AB8" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4CCD1B8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C85DC05" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69779D0D" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291">
+    <w:p w14:paraId="49F19B2B" w14:textId="77777777" w:rsidR="00853231" w:rsidRDefault="00853231" w:rsidP="00E818DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD0E5D3" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53974D36" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291">
+    <w:p w14:paraId="634A3CAE" w14:textId="77777777" w:rsidR="00853231" w:rsidRDefault="00853231" w:rsidP="00E818DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E79E369" w14:textId="77777777" w:rsidR="00371291" w:rsidRDefault="00371291"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="08902C82" w14:textId="289759F1" w:rsidR="007B7C3D" w:rsidRPr="007B7C3D" w:rsidRDefault="007B7C3D">
+    <w:p w14:paraId="327F607B" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00BE1D53" w:rsidRDefault="00E818DE" w:rsidP="00BE1D53">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE1D53">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B7C3D">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Joint statement Undertaking in Difficulty 2</w:t>
-[...5 lines deleted...]
-        <w:t>4-04-2026</w:t>
+        <w:t xml:space="preserve"> Joint statement Undertaking in Difficulty 24-04-2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C4436D9" w14:textId="447FCB75" w:rsidR="00046D49" w:rsidRDefault="00046D49">
+    <w:p w14:paraId="5BA50E39" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00BE1D53" w:rsidRDefault="00E818DE" w:rsidP="00BE1D53">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE1D53">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Vertaald: “</w:t>
       </w:r>
-      <w:r w:rsidR="00A2200B" w:rsidRPr="00373552">
-        <w:rPr>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>het eigen vermogen van de onderneming, waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE1D53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:t>”</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>financiële instrumenten die verliezen absorberen op basis van continuïteit, zoals opgenomen in de jaarrekening in overeenstemming met de toepasselijke boekhoudkundige standaarden”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="43F7A868" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4D02B8CF" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...516 lines deleted...]
-  <w:p w14:paraId="3F524E91" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3D9748DE" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04F8D12D" w14:textId="77777777" w:rsidR="00E818DE" w:rsidRPr="00E818DE" w:rsidRDefault="00E818DE" w:rsidP="00E818DE">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="99"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...722 lines deleted...]
-    <w:rsid w:val="00FF7506"/>
+    <w:rsidRoot w:val="00E818DE"/>
+    <w:rsid w:val="0012644F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00652B68"/>
+    <w:rsid w:val="006C5236"/>
+    <w:rsid w:val="007C6BA8"/>
+    <w:rsid w:val="00853231"/>
+    <w:rsid w:val="00946F94"/>
+    <w:rsid w:val="0095115D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BE1D53"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EC6EBFE"/>
+  <w14:docId w14:val="4BE324E6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1793B112-3B82-4AA3-9026-6390DA62ED3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3887,74 +1044,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4103,1117 +1261,998 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E818DE"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B7C3D"/>
+    <w:rsid w:val="00E818DE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E818DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00751A4C"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00E818DE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...34 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...18 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E818DE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE1D53"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3487</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>662</ap:Words>
+  <ap:Characters>3641</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4112</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4295</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>